--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine LEVEQUE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-julien-leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0009-8285-0490</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">191155411</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2698145857099922921333</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A safari across France: soil fauna insights from a nationwide soil quality monitoring program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pouzenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louna Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.106609. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idaea altivolaria (Bubaček, 1923), espèce tyrrhénienne, et les taxa associés à Idaea sericeata (Hübner, [1813]), avec la description de deux nouvelles espèces (Lepidoptera Geometridae Sterrhinae Sterrhini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tautel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (2), pp.123-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Cilix hispanica : présence en Indre-et-Loire et façon de le reconnaître plus facilement sur le terrain (Lepidoptera Drepanidae Drepaninae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Palussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (1), pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Xanthorhoe sardisjuncta en Corse : description d’une nouvelle sous-espèce (Lepidoptera Geometridae Larentiinae Xanthorhoini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tautel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (1), pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau Leptoctenopsis de la Martinique (Lepidoptera Geometridae Desmobathrinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Delvalée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antenor, Études de Lépidoptérologie Tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (3), pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une stratégie du GIS Sol pour la connaissance et la protection de la biodiversité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence confirmed in France of Eupithecia manniaria instead of E. conterminata (Lepidoptera Geometridae Larentiinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tautel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2), pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compsoptera anargyra (Turati, 1913), nouveau statut : une espèce tyrrhénienne (Lepidoptera Geometridae ennominae Prosopolophini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tautel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (4), pp.295-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description d’une nouvelle sous-espèce vicariante de Pachycnemia hippocastanaria (Hübner, [1799]) (Lepidoptera Geometridae Ennominae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tautel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (3), pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer un suivi de la biodiversité des sols français en s’appuyant sur le Réseau de Mesures de la Qualité des Sols (RMQS) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.383-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236772v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la connaissance de deux Eupithécies des Crassulacées : Eupithecia pantellata et Eupithecia liguriata (Lepidoptera Geometridae Larentiinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tautel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (3), pp.211-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RMQS comme support de suivi de la biodiversité des sols : Les programmes passés, présents et futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.193-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte de la Fidonie du Genêt, Isturgia famula (Esper, 1787), dans le Loiret et synthèse des mentions régionales connues (Lepidoptera Geometridae Ennominae Macariini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Desnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (7), pp.483-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04143101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d'une Noctuelle nouvelle pour la Corse et redécouverte d'une seconde espèce non revue sur l'île depuis près de cinquante ans (Lepidoptera Noctuidae Xyleninae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (2), pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04172414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle mise à jour de la répartition française de Phragmatobia luctifera (D. & S., 1775) (Lepidoptera Erebidae Arctiinae Arctiini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04266872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude et l'inventaire des Papillons dans le Parc National du Mercantour (Insecta Lepidoptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04274033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protarchanara brevilinea (Fenn, 1864) : redécouverte de l'espèce en France, dans le département de la Gironde (Lepidoptera Noctuidae Xyleninae Apameini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (5), pp.407-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04273683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste provisoire des Lépidoptères du Mercantour (Insecta Lepidoptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Billi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.185-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04274043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de Lycia zonaria en montagne ardéchoise : état des lieux de sa répartition dans le Massif Central et plus largement en France (Lepidoptera Geometridae Ennominae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), pp.29-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04285332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Hétérocères du Loiret (5e note). (Lepidoptera Geometridae : Sterrhinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (7), pp.421-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygènes et papillons de jour du Loiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et limites des collections anciennes : cas des genres Pyrgus et Carcharodus du Loir-et-Cher dans la collection Pichery (XIXe siècle). (Lepidoptera Hesperiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (7), pp.481-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Hétérocères du Loiret (1ère note) (Lepidoptera : Hepialidae, Cossidae, Limacodidae, Lasiocampidae, Endromidae, Saturniidae, Sphingidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4, suppl. 2009), pp.21-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte d'Euphydryas maturna dans le Loiret près d'un siècle et demi après sa dernière mention (Lepidoptera Nymphalidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (6), pp.395-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Hétérocères du Loiret (2ème note) (Lepidoptera : Drepanidae, Notodontidae, Lymantriidae, Arctiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (7), pp.409-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaires naturalistes du Domaine national de Chambord incluant un test de recensement des Odonates par ADNe - Sortie de service 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Lervy-Mayere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Touroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Planète Revisitée en Corse. Expéditions terrestres 2021 - Côte orientale et &amp;lt;i&amp;gt;Capicorsu&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ichter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dusoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Berquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04143025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASSIFOR-2 : Proposition d'Amélioration du Système de Suivi de la biodiversité FORestière (phase 2 du projet, 2019-2022) - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR, Paris; INRAE; MNHN Paris; Ministère de la transition écologique et de la cohésion des territoires, Paris. 2022, pp.576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Planète Revisitée en Corse. Bilan scientifique des expéditions terrestres 2020 : Agriate, Capicorsu et Saint-Florent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ichter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dusoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle; PatriNat (OFB-CNRS-MNHN). 2021, 69 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04166355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées du SINP 2020 - Synthèse des ateliers du 17 décembre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gazay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04163532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité rare ou menacée : peu d'améliorations depuis 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Coulmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Bensettiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gazay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la transition écologique et solidaire. 2020, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04171411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest biodiversity at a national scale: how to build upon existing monitoring networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding a soil biodiversity monitoring to the French National Soil Quality Monitoring Network :the RMQS-Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Earthworm Ecology (ISEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les codes-barres ADN pour l'identification des espèces et la surveillance de la biodiversité française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inventaire de la biodiversité aujourd'hui : nouvelles méthodes et découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.73-92, 2024, Collection Biologie, 978-1-78405-986-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tiers du territoire joue un rôle irremplaçable pour la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux de biodiversité en France métropolitaine : analyses croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théma Essentiel; Commissariat Général au Développement Durable - Service de la Donnée et des Etudes Statistiques, 4 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04266122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook to establish a large-scale soil biodiversity monitoring: the French experience of the RMQS-Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RMQS-Biodiversity as a project of large-scale soil biodiversity monitoring in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science (WCSS22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels taxons suivre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passifor2 : webinaire final de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, Nov 2022, Paris, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soil biodiversity survey coupled with the national soil quality monitoring network?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.46-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to add a biodiversity survey to an already existing national pedologic survey? Case study of the french soil quality monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil biodiversity monitoring in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSO Stakeholders Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joint Research Centre, Oct 2021, Conférence virtuelle, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déclin des papillons sous la lumière des sciences citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Orléans, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAXREF v15.0, référentiel taxonomique pour la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Daszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04165050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de biodiversité en France métropolitaine : analyses croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théma Essentiel; Commissariat Général au Développement Durable - Service de la Donnée et des Etudes Statistiques, 68 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04256252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité - Les Chiffres Clés - Édition 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cerisier-Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">48, pp.1-92, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04274003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les papillons du Loiret. Atlas des Rhopalocères et Zygènes du Loiret (2000-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société pour le Muséum d'Orléans et les Sciences (So.MOS), pp.344, 2015, 2-903273-14-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine LEVEQUE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-julien-leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0009-8285-0490</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">191155411</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2698145857099922921333</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A safari across France: soil fauna insights from a nationwide soil quality monitoring program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pouzenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louna Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.106609. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau Leptoctenopsis de la Martinique (Lepidoptera Geometridae Desmobathrinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Delvalée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antenor, Études de Lépidoptérologie Tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (3), pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idaea altivolaria (Bubaček, 1923), espèce tyrrhénienne, et les taxa associés à Idaea sericeata (Hübner, [1813]), avec la description de deux nouvelles espèces (Lepidoptera Geometridae Sterrhinae Sterrhini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tautel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (2), pp.123-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Cilix hispanica : présence en Indre-et-Loire et façon de le reconnaître plus facilement sur le terrain (Lepidoptera Drepanidae Drepaninae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Palussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (1), pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Xanthorhoe sardisjuncta en Corse : description d’une nouvelle sous-espèce (Lepidoptera Geometridae Larentiinae Xanthorhoini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tautel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (1), pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une stratégie du GIS Sol pour la connaissance et la protection de la biodiversité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la connaissance de deux Eupithécies des Crassulacées : Eupithecia pantellata et Eupithecia liguriata (Lepidoptera Geometridae Larentiinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tautel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (3), pp.211-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence confirmed in France of Eupithecia manniaria instead of E. conterminata (Lepidoptera Geometridae Larentiinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tautel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2), pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compsoptera anargyra (Turati, 1913), nouveau statut : une espèce tyrrhénienne (Lepidoptera Geometridae ennominae Prosopolophini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tautel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (4), pp.295-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description d’une nouvelle sous-espèce vicariante de Pachycnemia hippocastanaria (Hübner, [1799]) (Lepidoptera Geometridae Ennominae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tautel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (3), pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer un suivi de la biodiversité des sols français en s’appuyant sur le Réseau de Mesures de la Qualité des Sols (RMQS) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.383-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236772v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RMQS comme support de suivi de la biodiversité des sols : Les programmes passés, présents et futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.193-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte de la Fidonie du Genêt, Isturgia famula (Esper, 1787), dans le Loiret et synthèse des mentions régionales connues (Lepidoptera Geometridae Ennominae Macariini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Desnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (7), pp.483-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04143101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d'une Noctuelle nouvelle pour la Corse et redécouverte d'une seconde espèce non revue sur l'île depuis près de cinquante ans (Lepidoptera Noctuidae Xyleninae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (2), pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04172414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle mise à jour de la répartition française de Phragmatobia luctifera (D. & S., 1775) (Lepidoptera Erebidae Arctiinae Arctiini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04266872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude et l'inventaire des Papillons dans le Parc National du Mercantour (Insecta Lepidoptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04274033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste provisoire des Lépidoptères du Mercantour (Insecta Lepidoptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Billi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.185-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04274043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protarchanara brevilinea (Fenn, 1864) : redécouverte de l'espèce en France, dans le département de la Gironde (Lepidoptera Noctuidae Xyleninae Apameini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (5), pp.407-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04273683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de Lycia zonaria en montagne ardéchoise : état des lieux de sa répartition dans le Massif Central et plus largement en France (Lepidoptera Geometridae Ennominae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), pp.29-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04285332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Hétérocères du Loiret (5e note). (Lepidoptera Geometridae : Sterrhinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (7), pp.421-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et limites des collections anciennes : cas des genres Pyrgus et Carcharodus du Loir-et-Cher dans la collection Pichery (XIXe siècle). (Lepidoptera Hesperiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (7), pp.481-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygènes et papillons de jour du Loiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte d'Euphydryas maturna dans le Loiret près d'un siècle et demi après sa dernière mention (Lepidoptera Nymphalidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (6), pp.395-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Hétérocères du Loiret (1ère note) (Lepidoptera : Hepialidae, Cossidae, Limacodidae, Lasiocampidae, Endromidae, Saturniidae, Sphingidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4, suppl. 2009), pp.21-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Hétérocères du Loiret (2ème note) (Lepidoptera : Drepanidae, Notodontidae, Lymantriidae, Arctiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (7), pp.409-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOSCAN-FR : Surveillance moléculaire de la biodiversité terrestre en France hexagonale et outre mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lapegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miharisoa Mirana Gauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stamenoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles OZCAR 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, La Baule, France. , 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest biodiversity at a national scale: how to build upon existing monitoring networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding a soil biodiversity monitoring to the French National Soil Quality Monitoring Network :the RMQS-Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Earthworm Ecology (ISEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaires naturalistes du Domaine national de Chambord incluant un test de recensement des Odonates par ADNe - Sortie de service 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Lervy-Mayere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Touroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Planète Revisitée en Corse. Expéditions terrestres 2021 - Côte orientale et &amp;lt;i&amp;gt;Capicorsu&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ichter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dusoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Berquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04143025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASSIFOR-2 : Proposition d'Amélioration du Système de Suivi de la biodiversité FORestière (phase 2 du projet, 2019-2022) - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR, Paris; INRAE; MNHN Paris; Ministère de la transition écologique et de la cohésion des territoires, Paris. 2022, pp.576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Planète Revisitée en Corse. Bilan scientifique des expéditions terrestres 2020 : Agriate, Capicorsu et Saint-Florent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ichter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dusoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle; PatriNat (OFB-CNRS-MNHN). 2021, 69 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04166355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées du SINP 2020 - Synthèse des ateliers du 17 décembre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gazay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04163532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité rare ou menacée : peu d'améliorations depuis 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Coulmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Bensettiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gazay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la transition écologique et solidaire. 2020, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04171411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les codes-barres ADN pour l'identification des espèces et la surveillance de la biodiversité française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inventaire de la biodiversité aujourd'hui : nouvelles méthodes et découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.73-92, 2024, Collection Biologie, 978-1-78405-986-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tiers du territoire joue un rôle irremplaçable pour la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux de biodiversité en France métropolitaine : analyses croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théma Essentiel; Commissariat Général au Développement Durable - Service de la Donnée et des Etudes Statistiques, 4 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04266122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook to establish a large-scale soil biodiversity monitoring: the French experience of the RMQS-Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels taxons suivre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passifor2 : webinaire final de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, Nov 2022, Paris, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RMQS-Biodiversity as a project of large-scale soil biodiversity monitoring in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science (WCSS22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to add a biodiversity survey to an already existing national pedologic survey? Case study of the french soil quality monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soil biodiversity survey coupled with the national soil quality monitoring network?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.46-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil biodiversity monitoring in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSO Stakeholders Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joint Research Centre, Oct 2021, Conférence virtuelle, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déclin des papillons sous la lumière des sciences citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Orléans, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAXREF v15.0, référentiel taxonomique pour la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Daszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04165050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de biodiversité en France métropolitaine : analyses croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théma Essentiel; Commissariat Général au Développement Durable - Service de la Donnée et des Etudes Statistiques, 68 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04256252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité - Les Chiffres Clés - Édition 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cerisier-Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">48, pp.1-92, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04274003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les papillons du Loiret. Atlas des Rhopalocères et Zygènes du Loiret (2000-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société pour le Muséum d'Orléans et les Sciences (So.MOS), pp.344, 2015, 2-903273-14-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="112215AB"/>
+    <w:nsid w:val="7BE98A37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-julien-leveque" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8285-0490" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191155411" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2698145857099922921333" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406378v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pouzenc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Abraham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431503v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tautel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431499v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Palussi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431494v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delval&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431584v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431587v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leraut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484172v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Desnos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04172414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04266872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Luquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04274033v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Leccia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04274043v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Billi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faucheux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604805v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bichaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594830v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596002v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140351v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Lervy-Mayere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dusoulier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Berquier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dorioz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Chauveau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166355v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04163532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gazay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04171411v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coulmin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bensettiti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984386v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Borgne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431578v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04266122v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143929v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16392" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186820v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576462v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607122v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04165050v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tercerie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire R&#233;gnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Daszkiewicz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256252v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04274003v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cerisier-Auger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604803v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-julien-leveque" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8285-0490" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191155411" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2698145857099922921333" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406378v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pouzenc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Abraham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431560v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delval&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tautel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Palussi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431602v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431605v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leraut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484172v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Desnos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04172414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04266872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Luquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04274033v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Leccia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04274043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Billi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273683v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faucheux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bichaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596002v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lapegue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharisoa Mirana Gauche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stamenoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dorioz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Chauveau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Borgne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140351v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Lervy-Mayere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dusoulier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Berquier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239206v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166355v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04163532v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gazay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04171411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coulmin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bensettiti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431578v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04266122v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143929v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16392" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186820v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607122v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04165050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tercerie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire R&#233;gnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Daszkiewicz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256252v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04274003v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cerisier-Auger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604803v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>