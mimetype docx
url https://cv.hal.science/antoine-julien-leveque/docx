--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine LEVEQUE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-julien-leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0009-8285-0490</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">191155411</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2698145857099922921333</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A safari across France: soil fauna insights from a nationwide soil quality monitoring program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pouzenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louna Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.106609. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau Leptoctenopsis de la Martinique (Lepidoptera Geometridae Desmobathrinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Delvalée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antenor, Études de Lépidoptérologie Tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (3), pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idaea altivolaria (Bubaček, 1923), espèce tyrrhénienne, et les taxa associés à Idaea sericeata (Hübner, [1813]), avec la description de deux nouvelles espèces (Lepidoptera Geometridae Sterrhinae Sterrhini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tautel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (2), pp.123-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Cilix hispanica : présence en Indre-et-Loire et façon de le reconnaître plus facilement sur le terrain (Lepidoptera Drepanidae Drepaninae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Palussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (1), pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Xanthorhoe sardisjuncta en Corse : description d’une nouvelle sous-espèce (Lepidoptera Geometridae Larentiinae Xanthorhoini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tautel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (1), pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une stratégie du GIS Sol pour la connaissance et la protection de la biodiversité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la connaissance de deux Eupithécies des Crassulacées : Eupithecia pantellata et Eupithecia liguriata (Lepidoptera Geometridae Larentiinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tautel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (3), pp.211-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence confirmed in France of Eupithecia manniaria instead of E. conterminata (Lepidoptera Geometridae Larentiinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tautel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2), pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compsoptera anargyra (Turati, 1913), nouveau statut : une espèce tyrrhénienne (Lepidoptera Geometridae ennominae Prosopolophini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tautel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (4), pp.295-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description d’une nouvelle sous-espèce vicariante de Pachycnemia hippocastanaria (Hübner, [1799]) (Lepidoptera Geometridae Ennominae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tautel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (3), pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer un suivi de la biodiversité des sols français en s’appuyant sur le Réseau de Mesures de la Qualité des Sols (RMQS) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.383-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236772v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RMQS comme support de suivi de la biodiversité des sols : Les programmes passés, présents et futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.193-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte de la Fidonie du Genêt, Isturgia famula (Esper, 1787), dans le Loiret et synthèse des mentions régionales connues (Lepidoptera Geometridae Ennominae Macariini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Desnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (7), pp.483-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04143101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d'une Noctuelle nouvelle pour la Corse et redécouverte d'une seconde espèce non revue sur l'île depuis près de cinquante ans (Lepidoptera Noctuidae Xyleninae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (2), pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04172414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle mise à jour de la répartition française de Phragmatobia luctifera (D. & S., 1775) (Lepidoptera Erebidae Arctiinae Arctiini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04266872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude et l'inventaire des Papillons dans le Parc National du Mercantour (Insecta Lepidoptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04274033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste provisoire des Lépidoptères du Mercantour (Insecta Lepidoptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Billi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.185-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04274043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protarchanara brevilinea (Fenn, 1864) : redécouverte de l'espèce en France, dans le département de la Gironde (Lepidoptera Noctuidae Xyleninae Apameini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (5), pp.407-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04273683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de Lycia zonaria en montagne ardéchoise : état des lieux de sa répartition dans le Massif Central et plus largement en France (Lepidoptera Geometridae Ennominae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), pp.29-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04285332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Hétérocères du Loiret (5e note). (Lepidoptera Geometridae : Sterrhinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (7), pp.421-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et limites des collections anciennes : cas des genres Pyrgus et Carcharodus du Loir-et-Cher dans la collection Pichery (XIXe siècle). (Lepidoptera Hesperiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (7), pp.481-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygènes et papillons de jour du Loiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte d'Euphydryas maturna dans le Loiret près d'un siècle et demi après sa dernière mention (Lepidoptera Nymphalidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (6), pp.395-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Hétérocères du Loiret (1ère note) (Lepidoptera : Hepialidae, Cossidae, Limacodidae, Lasiocampidae, Endromidae, Saturniidae, Sphingidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4, suppl. 2009), pp.21-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Hétérocères du Loiret (2ème note) (Lepidoptera : Drepanidae, Notodontidae, Lymantriidae, Arctiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (7), pp.409-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOSCAN-FR : Surveillance moléculaire de la biodiversité terrestre en France hexagonale et outre mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lapegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miharisoa Mirana Gauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stamenoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles OZCAR 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, La Baule, France. , 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest biodiversity at a national scale: how to build upon existing monitoring networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding a soil biodiversity monitoring to the French National Soil Quality Monitoring Network :the RMQS-Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Earthworm Ecology (ISEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaires naturalistes du Domaine national de Chambord incluant un test de recensement des Odonates par ADNe - Sortie de service 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Lervy-Mayere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Touroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Planète Revisitée en Corse. Expéditions terrestres 2021 - Côte orientale et &amp;lt;i&amp;gt;Capicorsu&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ichter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dusoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Berquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04143025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASSIFOR-2 : Proposition d'Amélioration du Système de Suivi de la biodiversité FORestière (phase 2 du projet, 2019-2022) - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR, Paris; INRAE; MNHN Paris; Ministère de la transition écologique et de la cohésion des territoires, Paris. 2022, pp.576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Planète Revisitée en Corse. Bilan scientifique des expéditions terrestres 2020 : Agriate, Capicorsu et Saint-Florent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ichter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dusoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle; PatriNat (OFB-CNRS-MNHN). 2021, 69 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04166355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées du SINP 2020 - Synthèse des ateliers du 17 décembre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gazay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04163532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité rare ou menacée : peu d'améliorations depuis 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Coulmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Bensettiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gazay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la transition écologique et solidaire. 2020, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04171411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les codes-barres ADN pour l'identification des espèces et la surveillance de la biodiversité française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inventaire de la biodiversité aujourd'hui : nouvelles méthodes et découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.73-92, 2024, Collection Biologie, 978-1-78405-986-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tiers du territoire joue un rôle irremplaçable pour la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux de biodiversité en France métropolitaine : analyses croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théma Essentiel; Commissariat Général au Développement Durable - Service de la Donnée et des Etudes Statistiques, 4 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04266122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook to establish a large-scale soil biodiversity monitoring: the French experience of the RMQS-Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels taxons suivre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passifor2 : webinaire final de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, Nov 2022, Paris, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RMQS-Biodiversity as a project of large-scale soil biodiversity monitoring in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science (WCSS22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to add a biodiversity survey to an already existing national pedologic survey? Case study of the french soil quality monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soil biodiversity survey coupled with the national soil quality monitoring network?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.46-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil biodiversity monitoring in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSO Stakeholders Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joint Research Centre, Oct 2021, Conférence virtuelle, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déclin des papillons sous la lumière des sciences citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Orléans, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAXREF v15.0, référentiel taxonomique pour la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Daszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04165050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de biodiversité en France métropolitaine : analyses croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théma Essentiel; Commissariat Général au Développement Durable - Service de la Donnée et des Etudes Statistiques, 68 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04256252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité - Les Chiffres Clés - Édition 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cerisier-Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">48, pp.1-92, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04274003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les papillons du Loiret. Atlas des Rhopalocères et Zygènes du Loiret (2000-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société pour le Muséum d'Orléans et les Sciences (So.MOS), pp.344, 2015, 2-903273-14-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine LEVEQUE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-julien-leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0009-8285-0490</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">191155411</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2698145857099922921333</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A safari across France: soil fauna insights from a nationwide soil quality monitoring program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pouzenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louna Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.106609. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Xanthorhoe sardisjuncta en Corse : description d’une nouvelle sous-espèce (Lepidoptera Geometridae Larentiinae Xanthorhoini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tautel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (1), pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Cilix hispanica : présence en Indre-et-Loire et façon de le reconnaître plus facilement sur le terrain (Lepidoptera Drepanidae Drepaninae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Palussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (1), pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau Leptoctenopsis de la Martinique (Lepidoptera Geometridae Desmobathrinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Delvalée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antenor, Études de Lépidoptérologie Tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (3), pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idaea altivolaria (Bubaček, 1923), espèce tyrrhénienne, et les taxa associés à Idaea sericeata (Hübner, [1813]), avec la description de deux nouvelles espèces (Lepidoptera Geometridae Sterrhinae Sterrhini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tautel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (2), pp.123-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une stratégie du GIS Sol pour la connaissance et la protection de la biodiversité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence confirmed in France of Eupithecia manniaria instead of E. conterminata (Lepidoptera Geometridae Larentiinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tautel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2), pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compsoptera anargyra (Turati, 1913), nouveau statut : une espèce tyrrhénienne (Lepidoptera Geometridae ennominae Prosopolophini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tautel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (4), pp.295-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description d’une nouvelle sous-espèce vicariante de Pachycnemia hippocastanaria (Hübner, [1799]) (Lepidoptera Geometridae Ennominae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tautel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (3), pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer un suivi de la biodiversité des sols français en s’appuyant sur le Réseau de Mesures de la Qualité des Sols (RMQS) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.383-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236772v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la connaissance de deux Eupithécies des Crassulacées : Eupithecia pantellata et Eupithecia liguriata (Lepidoptera Geometridae Larentiinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tautel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (3), pp.211-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RMQS comme support de suivi de la biodiversité des sols : Les programmes passés, présents et futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.193-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte de la Fidonie du Genêt, Isturgia famula (Esper, 1787), dans le Loiret et synthèse des mentions régionales connues (Lepidoptera Geometridae Ennominae Macariini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Desnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (7), pp.483-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04143101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d'une Noctuelle nouvelle pour la Corse et redécouverte d'une seconde espèce non revue sur l'île depuis près de cinquante ans (Lepidoptera Noctuidae Xyleninae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (2), pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04172414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle mise à jour de la répartition française de Phragmatobia luctifera (D. & S., 1775) (Lepidoptera Erebidae Arctiinae Arctiini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04266872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude et l'inventaire des Papillons dans le Parc National du Mercantour (Insecta Lepidoptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04274033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste provisoire des Lépidoptères du Mercantour (Insecta Lepidoptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Billi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.185-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04274043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protarchanara brevilinea (Fenn, 1864) : redécouverte de l'espèce en France, dans le département de la Gironde (Lepidoptera Noctuidae Xyleninae Apameini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (5), pp.407-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04273683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de Lycia zonaria en montagne ardéchoise : état des lieux de sa répartition dans le Massif Central et plus largement en France (Lepidoptera Geometridae Ennominae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), pp.29-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04285332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Hétérocères du Loiret (5e note). (Lepidoptera Geometridae : Sterrhinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (7), pp.421-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et limites des collections anciennes : cas des genres Pyrgus et Carcharodus du Loir-et-Cher dans la collection Pichery (XIXe siècle). (Lepidoptera Hesperiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (7), pp.481-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygènes et papillons de jour du Loiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte d'Euphydryas maturna dans le Loiret près d'un siècle et demi après sa dernière mention (Lepidoptera Nymphalidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (6), pp.395-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Hétérocères du Loiret (1ère note) (Lepidoptera : Hepialidae, Cossidae, Limacodidae, Lasiocampidae, Endromidae, Saturniidae, Sphingidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4, suppl. 2009), pp.21-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'inventaire des Hétérocères du Loiret (2ème note) (Lepidoptera : Drepanidae, Notodontidae, Lymantriidae, Arctiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (7), pp.409-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOSCAN-FR : Surveillance moléculaire de la biodiversité terrestre en France hexagonale et outre mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lapegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miharisoa Mirana Gauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stamenoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles OZCAR 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, La Baule, France. , 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest biodiversity at a national scale: how to build upon existing monitoring networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding a soil biodiversity monitoring to the French National Soil Quality Monitoring Network :the RMQS-Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Earthworm Ecology (ISEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaires naturalistes du Domaine national de Chambord incluant un test de recensement des Odonates par ADNe - Sortie de service 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Lervy-Mayere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Touroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Planète Revisitée en Corse. Expéditions terrestres 2021 - Côte orientale et &amp;lt;i&amp;gt;Capicorsu&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ichter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dusoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Berquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04143025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASSIFOR-2 : Proposition d'Amélioration du Système de Suivi de la biodiversité FORestière (phase 2 du projet, 2019-2022) - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR, Paris; INRAE; MNHN Paris; Ministère de la transition écologique et de la cohésion des territoires, Paris. 2022, pp.576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées du SINP 2020 - Synthèse des ateliers du 17 décembre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gazay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04163532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Planète Revisitée en Corse. Bilan scientifique des expéditions terrestres 2020 : Agriate, Capicorsu et Saint-Florent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ichter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dusoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle; PatriNat (OFB-CNRS-MNHN). 2021, 69 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04166355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité rare ou menacée : peu d'améliorations depuis 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Coulmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Bensettiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gazay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la transition écologique et solidaire. 2020, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04171411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les codes-barres ADN pour l'identification des espèces et la surveillance de la biodiversité française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inventaire de la biodiversité aujourd'hui : nouvelles méthodes et découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.73-92, 2024, Collection Biologie, 978-1-78405-986-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tiers du territoire joue un rôle irremplaçable pour la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux de biodiversité en France métropolitaine : analyses croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théma Essentiel; Commissariat Général au Développement Durable - Service de la Donnée et des Etudes Statistiques, 4 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04266122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook to establish a large-scale soil biodiversity monitoring: the French experience of the RMQS-Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RMQS-Biodiversity as a project of large-scale soil biodiversity monitoring in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science (WCSS22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels taxons suivre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passifor2 : webinaire final de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, Nov 2022, Paris, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil biodiversity monitoring in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSO Stakeholders Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joint Research Centre, Oct 2021, Conférence virtuelle, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soil biodiversity survey coupled with the national soil quality monitoring network?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.46-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to add a biodiversity survey to an already existing national pedologic survey? Case study of the french soil quality monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déclin des papillons sous la lumière des sciences citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Orléans, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAXREF v15.0, référentiel taxonomique pour la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Daszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04165050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de biodiversité en France métropolitaine : analyses croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théma Essentiel; Commissariat Général au Développement Durable - Service de la Donnée et des Etudes Statistiques, 68 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04256252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité - Les Chiffres Clés - Édition 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cerisier-Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">48, pp.1-92, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04274003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les papillons du Loiret. Atlas des Rhopalocères et Zygènes du Loiret (2000-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société pour le Muséum d'Orléans et les Sciences (So.MOS), pp.344, 2015, 2-903273-14-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BE98A37"/>
+    <w:nsid w:val="8FB8FC98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-julien-leveque" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8285-0490" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191155411" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2698145857099922921333" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406378v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pouzenc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Abraham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431560v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delval&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tautel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Palussi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431602v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431605v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leraut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484172v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Desnos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04172414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04266872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Luquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04274033v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Leccia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04274043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Billi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273683v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faucheux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bichaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596002v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lapegue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharisoa Mirana Gauche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stamenoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dorioz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Chauveau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Borgne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140351v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Lervy-Mayere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dusoulier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Berquier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239206v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166355v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04163532v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gazay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04171411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coulmin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bensettiti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431578v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04266122v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143929v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16392" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186820v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607122v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04165050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tercerie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire R&#233;gnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Daszkiewicz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256252v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04274003v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cerisier-Auger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604803v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-julien-leveque" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8285-0490" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191155411" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2698145857099922921333" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406378v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pouzenc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Abraham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tautel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431499v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Palussi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delval&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431503v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431584v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431587v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leraut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484172v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Desnos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04172414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04266872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Luquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04274033v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Leccia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04274043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Billi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273683v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faucheux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bichaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596002v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lapegue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharisoa Mirana Gauche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stamenoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dorioz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Chauveau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Borgne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140351v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Lervy-Mayere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dusoulier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Berquier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239206v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04163532v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gazay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166355v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04171411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coulmin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bensettiti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431578v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04266122v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143929v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16392" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186820v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607122v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04165050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tercerie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire R&#233;gnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Daszkiewicz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256252v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04274003v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cerisier-Auger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604803v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>