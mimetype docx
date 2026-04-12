--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -180,753 +180,736 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Digital Twin-Based Framework and Methodology for Enhancing the Contribution of Loads to Frequency Control</w:t>
+                <w:t xml:space="preserve">Autonomous converter-level MS for residential PV-battery systems using reinforcement learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Arauz</w:t>
+                <w:t xml:space="preserve">Fabien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3590215⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 360, pp.117358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2026.117358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416369v1</w:t>
+                <w:t xml:space="preserve">hal-05573576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Multiobjective Optimization Strategy for Power Management in a PV-Integrated G2V/V2G System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Ahmadigorji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoud Ahmadigorji</w:t>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majid Mehrasa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Labonne</w:t>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21 (8), pp.5822-5833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TII.2025.3547034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Predictive Two-Stage User-Centered Algorithm for Smart Charging of Plug-In Electric Vehicles Considering the State of Health of the Battery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel Digital Twin-Based Framework and Methodology for Enhancing the Contribution of Loads to Frequency Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Arauz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Razi</w:t>
+                <w:t xml:space="preserve">Yvon Besanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Hajar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
+                <w:t xml:space="preserve">Simon Waczowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (3), pp.4746-4756. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.128475-128491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TTE.2023.3318378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3590215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940106v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for the evaluation of the message transmission delay over IEC 61850 communication network — a real-time HV/MV substation case study</w:t>
+                <w:t xml:space="preserve">A Predictive Two-Stage User-Centered Algorithm for Smart Charging of Plug-In Electric Vehicles Considering the State of Health of the Battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronak Feizimirkhani</w:t>
+                <w:t xml:space="preserve">Reza Razi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Bésanger</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.segan.2021.100555⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (3), pp.4746-4756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TTE.2023.3318378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436499v1</w:t>
+                <w:t xml:space="preserve">hal-04940106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary frequency H ∞ control in stand-alone microgrids with storage units: A robustness analysis confirmed by real-time experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A methodology for the evaluation of the message transmission delay over IEC 61850 communication network — a real-time HV/MV substation case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronak Feizimirkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Linh Lam</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Riu</w:t>
+                <w:t xml:space="preserve">Yvon Bésanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Boudinet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Braconnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 115, pp.105507. </w:t>
+              <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (December), pp.100555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.105507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.segan.2021.100555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273502v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude énergétique et approche pédagogique d'un suiveur de photovoltaïque un axe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Beust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -977,77 +960,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching digital control of substation and IEC 61850 with a test bench validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Braconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1105,652 +1088,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau électrique industriel à échelle réduite Application pédagogique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Primary frequency H ∞ control in stand-alone microgrids with storage units: A robustness analysis confirmed by real-time experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Linh Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 115, pp.105507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.105507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894098v1</w:t>
+                <w:t xml:space="preserve">hal-02273502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Original Smart-Grids Test Bed to Teach Feeder Automation Functions in a Distribution Grid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Réseau électrique industriel à échelle réduite Application pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brando Pascuinelli de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Braconnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894262v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Design of Control Algorithms for a Photovoltaic Equalizer: Choosing the Optimal Switching Strategy and the Duty Cycle</w:t>
+                <w:t xml:space="preserve">An Original Smart-Grids Test Bed to Teach Feeder Automation Functions in a Distribution Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
+                <w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pichon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Christophe Crebier</w:t>
+                <w:t xml:space="preserve">Sellé Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Braconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2013.2260177⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (1), pp.373-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tpwrs.2017.2695401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277358v1</w:t>
+                <w:t xml:space="preserve">hal-01894262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the design of control algorithms for a photovoltaic equalizer: Choosing the optimal switching strategy and the duty cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sarrafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29 (3), pp.1447-1460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Toward the Design of Control Algorithms for a Photovoltaic Equalizer: Choosing the Optimal Switching Strategy and the Duty Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farshid Sarrafin-Ardelibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Crebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (3), pp.1447--1460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2013.2260177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maximazing the Power Output of Partially Shaded Photovoltaic Plants Through Optimization of the Interconnection Among Its Modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of photovoltaïcs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.154-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/jphotov.2012.2185040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1760,3043 +1877,3043 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile and Self-Adapting Smart Home Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Genève (CH), Switzerland. pp.5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/icp.2025.1483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive smart charging of plug-in electric vehicles for parking fleet scenario with modular converters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Smart Charging Strategy for Electric Vehicles Using an Optimized Fuzzy Logic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Razi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED Porto Workshop 2022 E-mobility and power distribution systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPE'22-ECCE Europe - The 24th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Hannovre, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658903v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Charging Strategy for Electric Vehicles Using an Optimized Fuzzy Logic System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+                <w:t xml:space="preserve">Assessment of predictive smart charging for electric trucks: a case study in fast private charging stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'22-ECCE Europe - The 24th European Conference on Power Electronics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CISTEM 2022 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781187v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of predictive smart charging for electric trucks: a case study in fast private charging stations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Automatic Generation Control-based Charging/Discharging Strategy for EV fleets to Enhance the Stability of a Vehicle-To-Weak Grid System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISTEM 2022 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb (CISTEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPE'22-ECCE Europe - The 24th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Hannovre, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981557v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation Control-based Charging/Discharging Strategy for EV fleets to Enhance the Stability of a Vehicle-To-Weak Grid System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive smart charging of plug-in electric vehicles for parking fleet scenario with modular converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Razi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'22-ECCE Europe - The 24th European Conference on Power Electronics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRED Porto Workshop 2022 E-mobility and power distribution systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2022.0831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781172v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaics at the electric mobility's service: French case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majid Mehrasa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Labonne</w:t>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrimacs 2022 - 14th International Conference of TC-Electrimacs Committee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic Real-Time Optimization Algorithm for the Revenue Assessment of a Vehicle-To-Grid System in Presence of Wear Cost Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrimacs 2022 - 14th International Conference of TC-Electrimacs Committee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary business models for distribution system operator in a peer-to-peer electricity market</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Application of Long Short-Term Memory (LSTM) Neural Network for the estimation of communication network delay in smart grid applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronak Feizimirkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Hoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Bésanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Tuan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Environment and Electrical Engineering and 2021 IEEE Industrial and Commercial Power Systems Europe</w:t>
+              <w:t xml:space="preserve">EEEIC 2021 - 21st IEEE International Conference on Environment and Electrical Engineering (EEEIC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bari, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584532⟩</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565881v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting discharge cycles numbers for plug-in electric vehicles in bidirectional smart charging algorithm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluation des besoins électriques d'une communauté isolée en vue d'une planification multicritère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE : Session Poster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410199v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Long Short-Term Memory (LSTM) Neural Network for the estimation of communication network delay in smart grid applications</w:t>
+                <w:t xml:space="preserve">Limiting discharge cycles numbers for plug-in electric vehicles in bidirectional smart charging algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronak Feizimirkhani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Quoc Tuan Tran</w:t>
+                <w:t xml:space="preserve">Reza Razi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EEEIC 2021 - 21st IEEE International Conference on Environment and Electrical Engineering (EEEIC 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584791⟩</w:t>
+              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto (virtual ), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357785v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des besoins électriques d'une communauté isolée en vue d'une planification multicritère</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Power Management of a Smart Vehicle-to-Grid (V2G) System Using Fuzzy Logic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE : Session Poster</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto (virtual ), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284289v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Management of a Smart Vehicle-to-Grid (V2G) System Using Fuzzy Logic Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient control strategy for the hybrid wind-battery system to improve battery performance and lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majid Mehrasa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Labonne</w:t>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto (virtual), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410205v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient control strategy for the hybrid wind-battery system to improve battery performance and lifetime</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complementary business models for distribution system operator in a peer-to-peer electricity market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Hoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Tuan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Besanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Environment and Electrical Engineering and 2021 IEEE Industrial and Commercial Power Systems Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bari, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410200v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Original Smart-Grids Test Bed to Teach Feeder Automation Functions in a Distribution Grid to the PESGM2019 Submission Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sellé Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Braconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PES General Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of IEC 61850 GOOSE Substation Communication Traffic Using ARMA Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronak Feizimirkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Bésanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Braconnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGT-Europe - 2019 IEEE PES Innovative Smart Grid Technologies Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bucharest, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISGTEurope.2019.8905634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach for distributed deployment of centralized algorithms in smart grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Thanh-Quynh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ISGT Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bucarest, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISGTEurope.2019.8905640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-infrastructure holistic experiment design for cyber-physical energy system validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Hoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Quoc Tuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Besanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Lam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran The Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Innovative Smart Grid Technologies conference, ISGT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIM compliant multiplatform approach for cyber-physical energy system assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tri Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Hoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Tuan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Besanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Braconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies Asia 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande « sans modèle » pour l'asservissement numérique d'un banc de caractérisation magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messal Oualid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande « sans modèle » pour l’asservissement numérique d’un banc de caractérisation magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Messal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic noise identification in DC network of industrial grid connected Photovoltaic System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rucinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Musznicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-CPE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of interdependent critical infrastructures for electricity supply</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SFCL integration in a scale down network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Petrequin</w:t>
+                <w:t xml:space="preserve">Camille Gandioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouha Oualha</w:t>
+                <w:t xml:space="preserve">Arnaud Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Correnson</w:t>
+                <w:t xml:space="preserve">Pascal Tixador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSSC 2013 - Workshop Interdisciplinaire sur la sécurité globale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">European Conference on Applied Superconductivity 2013 (EUCAS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991678v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SFCL integration in a scale down network</w:t>
+                <w:t xml:space="preserve">Implementation of interdependent critical infrastructures for electricity supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Gandioli</w:t>
+                <w:t xml:space="preserve">Henri Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Badel</w:t>
+                <w:t xml:space="preserve">Daniel Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Tixador</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Caire</w:t>
+                <w:t xml:space="preserve">Annie Petrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Oualha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Correnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Applied Superconductivity 2013 (EUCAS'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Gênes, Italy</w:t>
+              <w:t xml:space="preserve">WSSC 2013 - Workshop Interdisciplinaire sur la sécurité globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866181v1</w:t>
+                <w:t xml:space="preserve">hal-00991678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Real Time Photovoltaic Simulator in Normal and Abnormal Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4806,114 +4923,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et Outils pour la simulation et la validation expérimentale temps-réel des réseaux intelligents ou “Smart Grids”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. Université Grenoble Alpes [2020-..], 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022GRALT080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03992940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4981,51 +5098,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2429611C"/>
+    <w:nsid w:val="1934995C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5212,51 +5329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-labonne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1922-2730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231339682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416369v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Arauz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Waczowicz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3590215" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416370v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ahmadigorji" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mehrasa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2025.3547034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hajar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Gholami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2023.3318378" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronak Feizimirkhani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoneta Iuliana Bratcu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon B&#233;sanger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Braconnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2021.100555" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Linh Lam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.105507" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Beust" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Catellani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guise" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jardim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.3010446" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894098v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brando Pascuinelli de Morais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rulli&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sell&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2017.2695401" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277358v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin-Ardelibi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Crebier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2260177" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989620v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrafin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814642v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jphotov.2012.2185040" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189359v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanchez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.1483" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.0831" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781187v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981557v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043874" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781172v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663312v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663327v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565881v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Tran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584532" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410199v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589844" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357785v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584791" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284289v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ferrando" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mallard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousseau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410205v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410200v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292918v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905634" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408831v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Quynh Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905640" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894276v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc Tuan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Lam Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran The Hoang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662849v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tri Le" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoa Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361644v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ghibaudo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messal Oualid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Lebouc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332924v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330021v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rucinski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labonne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Schanen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Musznicki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Piat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Georges" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Petrequin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Oualha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Correnson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866181v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandioli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tixador" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641232v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Bun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rumeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03992940v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALT080" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-labonne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1922-2730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231339682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.117358" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ahmadigorji" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mehrasa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2025.3547034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416369v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Arauz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Waczowicz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3590215" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hajar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Gholami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2023.3318378" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronak Feizimirkhani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoneta Iuliana Bratcu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon B&#233;sanger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Braconnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2021.100555" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Beust" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Catellani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guise" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jardim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.3010446" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Linh Lam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.105507" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894098v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brando Pascuinelli de Morais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rulli&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894262v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sell&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2017.2695401" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrafin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin-Ardelibi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Crebier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2260177" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jphotov.2012.2185040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.1483" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781187v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981557v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043874" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781172v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658903v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.0831" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663327v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357785v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Tran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584791" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ferrando" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mallard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410199v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589844" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410205v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410200v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565881v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584532" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278315v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905634" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408831v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Quynh Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905640" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894276v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc Tuan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Lam Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran The Hoang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662849v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tri Le" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoa Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361644v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ghibaudo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messal Oualid" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Lebouc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332924v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330021v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rucinski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labonne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Schanen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Musznicki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandioli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tixador" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Piat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Georges" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Petrequin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Oualha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Correnson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641232v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Bun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rumeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03992940v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALT080" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>