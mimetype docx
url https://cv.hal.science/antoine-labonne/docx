--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -859,256 +859,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude énergétique et approche pédagogique d'un suiveur de photovoltaïque un axe</w:t>
+                <w:t xml:space="preserve">Teaching digital control of substation and IEC 61850 with a test bench validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Beust</w:t>
+                <w:t xml:space="preserve">Raphaël Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Braconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Catellani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Guise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Jardim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2), pp.1175-1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPWRS.2020.3010446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02907418v1</w:t>
+                <w:t xml:space="preserve">hal-02907397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching digital control of substation and IEC 61850 with a test bench validation</w:t>
+                <w:t xml:space="preserve">Etude énergétique et approche pédagogique d'un suiveur de photovoltaïque un axe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Jardim</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herve Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Catellani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907397v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary frequency H ∞ control in stand-alone microgrids with storage units: A robustness analysis confirmed by real-time experiments</w:t>
               </w:r>
@@ -1851,3186 +1851,4022 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile and Self-Adapting Smart Home Control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
+                <w:t xml:space="preserve">An Integrated Small-Signal and Electromagnetic Transient Analysis Tool for Power System Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sothea Oeun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannak Vai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimsrornn Khon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 14th scientific day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of technology of Cambodia, Jun 2025, Phnom Penh, Cambodia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05189359v1</w:t>
+                <w:t xml:space="preserve">hal-05605521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Charging Strategy for Electric Vehicles Using an Optimized Fuzzy Logic System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization-Based Flexible Region Construction to Enhance TSO–DSO Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darong Sorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannak Vai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'22-ECCE Europe - The 24th European Conference on Power Electronics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 Asia Meeting on Environment and Electrical Engineering (EEE-AM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Hanoi, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EEE-AM66675.2025.11473739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781187v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of predictive smart charging for electric trucks: a case study in fast private charging stations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
+                <w:t xml:space="preserve">Versatile and Self-Adapting Smart Home Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISTEM 2022 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb (CISTEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043874⟩</w:t>
+              <w:t xml:space="preserve">CIRED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Genève (CH), Switzerland. pp.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2025.1483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981557v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05189359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation Control-based Charging/Discharging Strategy for EV fleets to Enhance the Stability of a Vehicle-To-Weak Grid System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hajar</w:t>
+                <w:t xml:space="preserve">Voltage Coordination in Distribution Grid (HIL and Digital Twin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bora Naing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannak Vai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'22-ECCE Europe - The 24th European Conference on Power Electronics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Hannovre, Germany</w:t>
+              <w:t xml:space="preserve">The 14th scientific day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of technology of Cambodia, Jun 2025, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781172v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive smart charging of plug-in electric vehicles for parking fleet scenario with modular converters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling Assessment of Small-Scale System Integration Multi-Machine and Inverter-Based Resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monychot Sary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannak Vai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED Porto Workshop 2022 E-mobility and power distribution systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 14th scientific day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of technology of Cambodia, Jun 2025, Phnom Penh, Cambodia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658903v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaics at the electric mobility's service: French case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive smart charging of plug-in electric vehicles for parking fleet scenario with modular converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Razi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Labonne</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs 2022 - 14th International Conference of TC-Electrimacs Committee</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRED Porto Workshop 2022 E-mobility and power distribution systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2022.0831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663312v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Real-Time Optimization Algorithm for the Revenue Assessment of a Vehicle-To-Grid System in Presence of Wear Cost Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of predictive smart charging for electric trucks: a case study in fast private charging stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hajar</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs 2022 - 14th International Conference of TC-Electrimacs Committee</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CISTEM 2022 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663327v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Long Short-Term Memory (LSTM) Neural Network for the estimation of communication network delay in smart grid applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t>
+                <w:t xml:space="preserve">Automatic Generation Control-based Charging/Discharging Strategy for EV fleets to Enhance the Stability of a Vehicle-To-Weak Grid System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EEEIC 2021 - 21st IEEE International Conference on Environment and Electrical Engineering (EEEIC 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPE'22-ECCE Europe - The 24th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Hannovre, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357785v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des besoins électriques d'une communauté isolée en vue d'une planification multicritère</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+                <w:t xml:space="preserve">Smart Charging Strategy for Electric Vehicles Using an Optimized Fuzzy Logic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Razi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE : Session Poster</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">EPE'22-ECCE Europe - The 24th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Hannovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284289v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting discharge cycles numbers for plug-in electric vehicles in bidirectional smart charging algorithm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photovoltaics at the electric mobility's service: French case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electrimacs 2022 - 14th International Conference of TC-Electrimacs Committee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410199v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Management of a Smart Vehicle-to-Grid (V2G) System Using Fuzzy Logic Approach</w:t>
+                <w:t xml:space="preserve">A Dynamic Real-Time Optimization Algorithm for the Revenue Assessment of a Vehicle-To-Grid System in Presence of Wear Cost Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electrimacs 2022 - 14th International Conference of TC-Electrimacs Committee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410205v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient control strategy for the hybrid wind-battery system to improve battery performance and lifetime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+                <w:t xml:space="preserve">Limiting discharge cycles numbers for plug-in electric vehicles in bidirectional smart charging algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Razi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hajar</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto (virtual ), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410200v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary business models for distribution system operator in a peer-to-peer electricity market</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Application of Long Short-Term Memory (LSTM) Neural Network for the estimation of communication network delay in smart grid applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronak Feizimirkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Hoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Bésanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Tuan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Environment and Electrical Engineering and 2021 IEEE Industrial and Commercial Power Systems Europe</w:t>
+              <w:t xml:space="preserve">EEEIC 2021 - 21st IEEE International Conference on Environment and Electrical Engineering (EEEIC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bari, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584532⟩</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565881v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Original Smart-Grids Test Bed to Teach Feeder Automation Functions in a Distribution Grid to the PESGM2019 Submission Site</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t>
+                <w:t xml:space="preserve">Evaluation des besoins électriques d'une communauté isolée en vue d'une planification multicritère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Braconnier</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PES General Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE : Session Poster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278315v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of IEC 61850 GOOSE Substation Communication Traffic Using ARMA Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvon Bésanger</w:t>
+                <w:t xml:space="preserve">Power Management of a Smart Vehicle-to-Grid (V2G) System Using Fuzzy Logic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Braconnier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGT-Europe - 2019 IEEE PES Innovative Smart Grid Technologies Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISGTEurope.2019.8905634⟩</w:t>
+              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto (virtual ), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292918v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for distributed deployment of centralized algorithms in smart grid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Boudinet</w:t>
+                <w:t xml:space="preserve">An efficient control strategy for the hybrid wind-battery system to improve battery performance and lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISGT Europe 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto (virtual), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408831v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-infrastructure holistic experiment design for cyber-physical energy system validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Complementary business models for distribution system operator in a peer-to-peer electricity market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Hoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tran Quoc Tuan</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Tuan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Besanger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Innovative Smart Grid Technologies conference, ISGT 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Environment and Electrical Engineering and 2021 IEEE Industrial and Commercial Power Systems Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bari, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894276v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIM compliant multiplatform approach for cyber-physical energy system assessment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yvon Besanger</w:t>
+                <w:t xml:space="preserve">An Original Smart-Grids Test Bed to Teach Feeder Automation Functions in a Distribution Grid to the PESGM2019 Submission Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sellé Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Braconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies Asia 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">IEEE PES General Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662849v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande « sans modèle » pour l'asservissement numérique d'un banc de caractérisation magnétique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of IEC 61850 GOOSE Substation Communication Traffic Using ARMA Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronak Feizimirkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Bésanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Braconnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISGT-Europe - 2019 IEEE PES Innovative Smart Grid Technologies Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bucharest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISGTEurope.2019.8905634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361644v1</w:t>
+                <w:t xml:space="preserve">hal-02292918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande « sans modèle » pour l’asservissement numérique d’un banc de caractérisation magnétique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
+                <w:t xml:space="preserve">A new approach for distributed deployment of centralized algorithms in smart grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Thanh-Quynh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE) 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ISGT Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bucarest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISGTEurope.2019.8905640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332924v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic noise identification in DC network of industrial grid connected Photovoltaic System</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cross-infrastructure holistic experiment design for cyber-physical energy system validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Hoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Quoc Tuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Besanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Lam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran The Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-CPE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">IEEE Innovative Smart Grid Technologies conference, ISGT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330021v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SFCL integration in a scale down network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Caire</w:t>
+                <w:t xml:space="preserve">CIM compliant multiplatform approach for cyber-physical energy system assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tri Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Hoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Tuan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Besanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Braconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Applied Superconductivity 2013 (EUCAS'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Gênes, Italy</w:t>
+              <w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies Asia 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866181v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of interdependent critical infrastructures for electricity supply</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc Correnson</w:t>
+                <w:t xml:space="preserve">Commande « sans modèle » pour l'asservissement numérique d'un banc de caractérisation magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messal Oualid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSSC 2013 - Workshop Interdisciplinaire sur la sécurité globale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991678v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Commande « sans modèle » pour l’asservissement numérique d’un banc de caractérisation magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Messal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electromagnetic noise identification in DC network of industrial grid connected Photovoltaic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rucinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Musznicki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE-CPE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SFCL integration in a scale down network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gandioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tixador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Applied Superconductivity 2013 (EUCAS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Gênes, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementation of interdependent critical infrastructures for electricity supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Petrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Oualha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Correnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WSSC 2013 - Workshop Interdisciplinaire sur la sécurité globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Development of a Real Time Photovoltaic Simulator in Normal and Abnormal Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Integrated Small-Signal and Electromagnetic Transient Analysis Tool for Power System Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sothea Oeun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannak Vai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimsrornn Khon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 14th scientific day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Phnom Penh, Cambodia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling Assessment of Small-Scale System Integration Multi-Machine and Inverter-Based Resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monychot Sary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannak Vai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 14th scientific day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Phnom Penh, Cambodia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltage Coordination in Distribution Grid (HIL and Digital Twin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bora Naing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannak Vai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 14th scientific day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Phnom Penh, Cambodia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et Outils pour la simulation et la validation expérimentale temps-réel des réseaux intelligents ou “Smart Grids”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. Université Grenoble Alpes [2020-..], 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022GRALT080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03992940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5098,51 +5934,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1934995C"/>
+    <w:nsid w:val="E661E60D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5329,51 +6165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-labonne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1922-2730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231339682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.117358" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ahmadigorji" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mehrasa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2025.3547034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416369v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Arauz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Waczowicz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3590215" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hajar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Gholami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2023.3318378" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronak Feizimirkhani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoneta Iuliana Bratcu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon B&#233;sanger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Braconnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2021.100555" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Beust" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Catellani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guise" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jardim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.3010446" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Linh Lam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.105507" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894098v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brando Pascuinelli de Morais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rulli&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894262v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sell&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2017.2695401" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrafin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin-Ardelibi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Crebier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2260177" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jphotov.2012.2185040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.1483" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781187v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981557v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043874" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781172v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658903v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.0831" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663327v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357785v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Tran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584791" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ferrando" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mallard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410199v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589844" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410205v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410200v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565881v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584532" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278315v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905634" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408831v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Quynh Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905640" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894276v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc Tuan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Lam Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran The Hoang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662849v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tri Le" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoa Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361644v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ghibaudo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messal Oualid" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Lebouc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332924v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330021v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rucinski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labonne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Schanen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Musznicki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandioli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tixador" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Piat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Georges" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Petrequin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Oualha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Correnson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641232v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Bun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rumeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03992940v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALT080" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-labonne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1922-2730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231339682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.117358" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ahmadigorji" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mehrasa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2025.3547034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416369v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Arauz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Waczowicz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3590215" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hajar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Gholami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2023.3318378" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronak Feizimirkhani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoneta Iuliana Bratcu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon B&#233;sanger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Braconnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2021.100555" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jardim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.3010446" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Beust" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Catellani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Linh Lam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.105507" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894098v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brando Pascuinelli de Morais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rulli&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894262v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sell&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2017.2695401" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrafin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin-Ardelibi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Crebier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2260177" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jphotov.2012.2185040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Oeun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannak Vai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimsrornn Khon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597610v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darong Sorn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Caire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEE-AM66675.2025.11473739" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189359v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.1483" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora Naing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monychot Sary" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.0831" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981557v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043874" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781187v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663312v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663327v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410199v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589844" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Tran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584791" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284289v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ferrando" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mallard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410205v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410200v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584532" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278315v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292918v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905634" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Quynh Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905640" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc Tuan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Lam Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran The Hoang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662849v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tri Le" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoa Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361644v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ghibaudo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messal Oualid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Lebouc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332924v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330021v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rucinski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labonne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Schanen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Musznicki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866181v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandioli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tixador" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Piat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Georges" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Petrequin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Oualha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Correnson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641232v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Bun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rumeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601778v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601805v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601819v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03992940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALT080" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>