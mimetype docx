--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -331,291 +331,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Multiobjective Optimization Strategy for Power Management in a PV-Integrated G2V/V2G System</w:t>
+                <w:t xml:space="preserve">A Novel Digital Twin-Based Framework and Methodology for Enhancing the Contribution of Loads to Frequency Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoud Ahmadigorji</w:t>
+                <w:t xml:space="preserve">Jesus Arauz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majid Mehrasa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Labonne</w:t>
+                <w:t xml:space="preserve">Yvon Besanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Waczowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (8), pp.5822-5833. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.128475-128491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TII.2025.3547034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3590215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416370v1</w:t>
+                <w:t xml:space="preserve">hal-05416369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Digital Twin-Based Framework and Methodology for Enhancing the Contribution of Loads to Frequency Control</w:t>
+                <w:t xml:space="preserve">A Robust Multiobjective Optimization Strategy for Power Management in a PV-Integrated G2V/V2G System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Arauz</w:t>
+                <w:t xml:space="preserve">Masoud Ahmadigorji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Waczowicz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.128475-128491. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (8), pp.5822-5833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3590215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TII.2025.3547034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416369v1</w:t>
+                <w:t xml:space="preserve">hal-05416370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Predictive Two-Stage User-Centered Algorithm for Smart Charging of Plug-In Electric Vehicles Considering the State of Health of the Battery</w:t>
               </w:r>
@@ -627,77 +627,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Razi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (3), pp.4746-4756. </w:t>
@@ -859,390 +859,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching digital control of substation and IEC 61850 with a test bench validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Primary frequency H ∞ control in stand-alone microgrids with storage units: A robustness analysis confirmed by real-time experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Linh Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mario Jardim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (2), pp.1175-1182. </w:t>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 115, pp.105507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPWRS.2020.3010446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.105507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02907397v1</w:t>
+                <w:t xml:space="preserve">hal-02273502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude énergétique et approche pédagogique d'un suiveur de photovoltaïque un axe</w:t>
+                <w:t xml:space="preserve">Teaching digital control of substation and IEC 61850 with a test bench validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Beust</w:t>
+                <w:t xml:space="preserve">Raphaël Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Braconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Catellani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Guise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Jardim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2), pp.1175-1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPWRS.2020.3010446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02907418v1</w:t>
+                <w:t xml:space="preserve">hal-02907397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary frequency H ∞ control in stand-alone microgrids with storage units: A robustness analysis confirmed by real-time experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Riu</w:t>
+                <w:t xml:space="preserve">Etude énergétique et approche pédagogique d'un suiveur de photovoltaïque un axe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Boudinet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herve Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Catellani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273502v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau électrique industriel à échelle réduite Application pédagogique</w:t>
               </w:r>
@@ -1464,286 +1464,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the design of control algorithms for a photovoltaic equalizer: Choosing the optimal switching strategy and the duty cycle</w:t>
+                <w:t xml:space="preserve">Toward the Design of Control Algorithms for a Photovoltaic Equalizer: Choosing the Optimal Switching Strategy and the Duty Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sarrafin</w:t>
+                <w:t xml:space="preserve">Farshid Sarrafin-Ardelibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+                <w:t xml:space="preserve">Jean Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 29 (3), pp.1447-1460</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 29 (3), pp.1447--1460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2013.2260177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989620v1</w:t>
+                <w:t xml:space="preserve">hal-02277358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Design of Control Algorithms for a Photovoltaic Equalizer: Choosing the Optimal Switching Strategy and the Duty Cycle</w:t>
+                <w:t xml:space="preserve">Towards the design of control algorithms for a photovoltaic equalizer: Choosing the optimal switching strategy and the duty cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farshid Sarrafin-Ardelibi</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sarrafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Christophe Crebier</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 29 (3), pp.1447--1460. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 29 (3), pp.1447-1460</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277358v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximazing the Power Output of Partially Shaded Photovoltaic Plants Through Optimization of the Interconnection Among Its Modules</w:t>
               </w:r>
@@ -1768,51 +1768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1885,191 +1885,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Small-Signal and Electromagnetic Transient Analysis Tool for Power System Stability</w:t>
+                <w:t xml:space="preserve">Modeling Assessment of Small-Scale System Integration Multi-Machine and Inverter-Based Resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sothea Oeun</w:t>
+                <w:t xml:space="preserve">Monychot Sary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannak Vai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kimsrornn Khon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th scientific day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of technology of Cambodia, Jun 2025, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05605521v1</w:t>
+                <w:t xml:space="preserve">hal-05605515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization-Based Flexible Region Construction to Enhance TSO–DSO Coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darong Sorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannak Vai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2087,1005 +2074,1018 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Asia Meeting on Environment and Electrical Engineering (EEE-AM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Hanoi, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EEE-AM66675.2025.11473739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile and Self-Adapting Smart Home Control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
+                <w:t xml:space="preserve">Voltage Coordination in Distribution Grid (HIL and Digital Twin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bora Naing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannak Vai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 14th scientific day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of technology of Cambodia, Jun 2025, Phnom Penh, Cambodia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189359v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage Coordination in Distribution Grid (HIL and Digital Twin)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bora Naing</w:t>
+                <w:t xml:space="preserve">Versatile and Self-Adapting Smart Home Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vannak Vai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th scientific day</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Genève (CH), Switzerland. pp.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2025.1483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05605498v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05189359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Assessment of Small-Scale System Integration Multi-Machine and Inverter-Based Resource</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Integrated Small-Signal and Electromagnetic Transient Analysis Tool for Power System Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sothea Oeun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannak Vai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monychot Sary</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vannak Vai</w:t>
+                <w:t xml:space="preserve">Kimsrornn Khon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th scientific day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of technology of Cambodia, Jun 2025, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05605515v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive smart charging of plug-in electric vehicles for parking fleet scenario with modular converters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Assessment of predictive smart charging for electric trucks: a case study in fast private charging stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED Porto Workshop 2022 E-mobility and power distribution systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal. </w:t>
+              <w:t xml:space="preserve">CISTEM 2022 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/icp.2022.0831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658903v1</w:t>
+                <w:t xml:space="preserve">hal-03981557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of predictive smart charging for electric trucks: a case study in fast private charging stations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Generation Control-based Charging/Discharging Strategy for EV fleets to Enhance the Stability of a Vehicle-To-Weak Grid System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISTEM 2022 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb (CISTEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPE'22-ECCE Europe - The 24th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Hannovre, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981557v1</w:t>
+                <w:t xml:space="preserve">hal-03781172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation Control-based Charging/Discharging Strategy for EV fleets to Enhance the Stability of a Vehicle-To-Weak Grid System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Smart Charging Strategy for Electric Vehicles Using an Optimized Fuzzy Logic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Razi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE'22-ECCE Europe - The 24th European Conference on Power Electronics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Hannovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781172v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Charging Strategy for Electric Vehicles Using an Optimized Fuzzy Logic System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive smart charging of plug-in electric vehicles for parking fleet scenario with modular converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Razi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'22-ECCE Europe - The 24th European Conference on Power Electronics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRED Porto Workshop 2022 E-mobility and power distribution systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2022.0831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781187v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaics at the electric mobility's service: French case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrimacs 2022 - 14th International Conference of TC-Electrimacs Committee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3110,51 +3110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic Real-Time Optimization Algorithm for the Revenue Assessment of a Vehicle-To-Grid System in Presence of Wear Cost Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3162,51 +3162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrimacs 2022 - 14th International Conference of TC-Electrimacs Committee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
@@ -3229,230 +3229,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting discharge cycles numbers for plug-in electric vehicles in bidirectional smart charging algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hajar</w:t>
+                <w:t xml:space="preserve">Complementary business models for distribution system operator in a peer-to-peer electricity market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Hoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Tuan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majid Mehrasa</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvon Besanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589844⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Environment and Electrical Engineering and 2021 IEEE Industrial and Commercial Power Systems Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bari, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410199v1</w:t>
+                <w:t xml:space="preserve">hal-03565881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Long Short-Term Memory (LSTM) Neural Network for the estimation of communication network delay in smart grid applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronak Feizimirkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Hoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Bésanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Tuan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3467,51 +3450,51 @@
               <w:t xml:space="preserve">EEEIC 2021 - 21st IEEE International Conference on Environment and Electrical Engineering (EEEIC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bari, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -3622,399 +3605,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Management of a Smart Vehicle-to-Grid (V2G) System Using Fuzzy Logic Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Limiting discharge cycles numbers for plug-in electric vehicles in bidirectional smart charging algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Razi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toronto (virtual ), Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410205v1</w:t>
+                <w:t xml:space="preserve">hal-03410199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient control strategy for the hybrid wind-battery system to improve battery performance and lifetime</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Power Management of a Smart Vehicle-to-Grid (V2G) System Using Fuzzy Logic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto (virtual ), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410200v1</w:t>
+                <w:t xml:space="preserve">hal-03410205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary business models for distribution system operator in a peer-to-peer electricity market</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quoc Tuan Tran</w:t>
+                <w:t xml:space="preserve">An efficient control strategy for the hybrid wind-battery system to improve battery performance and lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Besanger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Environment and Electrical Engineering and 2021 IEEE Industrial and Commercial Power Systems Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto (virtual), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584532⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03565881v1</w:t>
+                <w:t xml:space="preserve">hal-03410200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Original Smart-Grids Test Bed to Teach Feeder Automation Functions in a Distribution Grid to the PESGM2019 Submission Site</w:t>
               </w:r>
@@ -4307,51 +4307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ISGT Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bucarest, Romania. </w:t>
@@ -4389,77 +4389,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-infrastructure holistic experiment design for cyber-physical energy system validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Hoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Quoc Tuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Besanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Lam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4540,64 +4540,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tri Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Hoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Tuan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Besanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Braconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4691,51 +4691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messal Oualid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
@@ -4816,51 +4816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Messal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
@@ -4991,277 +4991,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SFCL integration in a scale down network</w:t>
+                <w:t xml:space="preserve">Implementation of interdependent critical infrastructures for electricity supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Gandioli</w:t>
+                <w:t xml:space="preserve">Henri Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Badel</w:t>
+                <w:t xml:space="preserve">Daniel Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Tixador</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Caire</w:t>
+                <w:t xml:space="preserve">Annie Petrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Oualha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Correnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Applied Superconductivity 2013 (EUCAS'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Gênes, Italy</w:t>
+              <w:t xml:space="preserve">WSSC 2013 - Workshop Interdisciplinaire sur la sécurité globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866181v1</w:t>
+                <w:t xml:space="preserve">hal-00991678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of interdependent critical infrastructures for electricity supply</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SFCL integration in a scale down network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Petrequin</w:t>
+                <w:t xml:space="preserve">Camille Gandioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouha Oualha</w:t>
+                <w:t xml:space="preserve">Arnaud Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Correnson</w:t>
+                <w:t xml:space="preserve">Pascal Tixador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSSC 2013 - Workshop Interdisciplinaire sur la sécurité globale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">European Conference on Applied Superconductivity 2013 (EUCAS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991678v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Real Time Photovoltaic Simulator in Normal and Abnormal Operations</w:t>
               </w:r>
@@ -5286,51 +5286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5398,286 +5398,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Small-Signal and Electromagnetic Transient Analysis Tool for Power System Stability</w:t>
+                <w:t xml:space="preserve">Modeling Assessment of Small-Scale System Integration Multi-Machine and Inverter-Based Resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sothea Oeun</w:t>
+                <w:t xml:space="preserve">Monychot Sary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannak Vai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kimsrornn Khon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th scientific day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05601778v1</w:t>
+                <w:t xml:space="preserve">hal-05601805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Assessment of Small-Scale System Integration Multi-Machine and Inverter-Based Resource</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Integrated Small-Signal and Electromagnetic Transient Analysis Tool for Power System Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sothea Oeun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannak Vai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monychot Sary</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vannak Vai</w:t>
+                <w:t xml:space="preserve">Kimsrornn Khon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th scientific day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05601805v1</w:t>
+                <w:t xml:space="preserve">hal-05601778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage Coordination in Distribution Grid (HIL and Digital Twin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Naing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5934,51 +5934,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E661E60D"/>
+    <w:nsid w:val="3829B989"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6165,51 +6165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-labonne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1922-2730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231339682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.117358" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ahmadigorji" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mehrasa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2025.3547034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416369v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Arauz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Waczowicz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3590215" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hajar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Gholami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2023.3318378" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronak Feizimirkhani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoneta Iuliana Bratcu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon B&#233;sanger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Braconnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2021.100555" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jardim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.3010446" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Beust" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Catellani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Linh Lam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.105507" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894098v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brando Pascuinelli de Morais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rulli&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894262v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sell&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2017.2695401" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrafin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin-Ardelibi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Crebier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2260177" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jphotov.2012.2185040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Oeun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannak Vai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimsrornn Khon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597610v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darong Sorn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Caire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEE-AM66675.2025.11473739" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189359v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.1483" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora Naing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monychot Sary" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.0831" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981557v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043874" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781187v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663312v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663327v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410199v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589844" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Tran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584791" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284289v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ferrando" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mallard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410205v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410200v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584532" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278315v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292918v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905634" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Quynh Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905640" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc Tuan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Lam Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran The Hoang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662849v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tri Le" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoa Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361644v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ghibaudo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messal Oualid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Lebouc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332924v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330021v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rucinski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labonne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Schanen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Musznicki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866181v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandioli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tixador" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Piat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Georges" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Petrequin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Oualha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Correnson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641232v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Bun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rumeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601778v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601805v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601819v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03992940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALT080" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-labonne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1922-2730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231339682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.117358" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Arauz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Waczowicz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3590215" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416370v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ahmadigorji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mehrasa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2025.3547034" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hajar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Gholami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2023.3318378" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronak Feizimirkhani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoneta Iuliana Bratcu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon B&#233;sanger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Braconnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2021.100555" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273502v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Linh Lam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.105507" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907397v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jardim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.3010446" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Beust" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Catellani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894098v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brando Pascuinelli de Morais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rulli&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894262v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sell&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2017.2695401" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin-Ardelibi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Crebier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2260177" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989620v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrafin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jphotov.2012.2185040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605515v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monychot Sary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannak Vai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darong Sorn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Caire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEE-AM66675.2025.11473739" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605498v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora Naing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189359v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.1483" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Oeun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimsrornn Khon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981557v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043874" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.0831" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663312v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663327v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565881v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Tran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584532" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357785v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584791" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284289v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ferrando" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mallard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410199v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589844" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410205v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589039" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410200v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278315v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292918v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905634" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Quynh Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905640" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc Tuan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Lam Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran The Hoang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662849v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tri Le" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoa Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361644v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ghibaudo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messal Oualid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Lebouc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332924v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330021v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rucinski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labonne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Schanen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Musznicki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991678v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Piat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Georges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Petrequin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Oualha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Correnson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866181v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandioli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tixador" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641232v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Bun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rumeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601805v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601778v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601819v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03992940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALT080" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>