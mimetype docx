--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -566,2337 +566,2337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reporting randomised trials of physical exercise or training interventions in older adults: the PETIO guideline</w:t>
+                <w:t xml:space="preserve">Investigating the mediating effect of myokines on exercise-induced cognitive changes in older adults: a living systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bettina Wollesen</w:t>
+                <w:t xml:space="preserve">Wouter A.J. Vints</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piesie A.G. Asuako Asuako</w:t>
+                <w:t xml:space="preserve">Evrim Gökçe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Herden</w:t>
+                <w:t xml:space="preserve">Iuliia Pavlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoforos Giannaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Langeard</w:t>
+                <w:t xml:space="preserve">Özge Selin Çevik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Aging and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22, pp.24. </w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.106381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s11556-025-00390-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2025.106381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392679v1</w:t>
+                <w:t xml:space="preserve">hal-05280983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key considerations and recommendations for recruiting older adults in physical activity studies</w:t>
+                <w:t xml:space="preserve">High-intensity interval and moderate-intensity continuous training on cerebral energy metabolism in older rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunwoo Lee</w:t>
+                <w:t xml:space="preserve">Cécile Marcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Cyma-Wejchenig</w:t>
+                <w:t xml:space="preserve">Claudio Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veysel Alcan</w:t>
+                <w:t xml:space="preserve">Jürgen Tuvikene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Morais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Langeard</w:t>
+                <w:t xml:space="preserve">Eli-Eelika Esvald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.207. </w:t>
+              <w:t xml:space="preserve">GeroScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (2), pp.2797-2812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12874-025-02659-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11357-025-01820-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234179v1</w:t>
+                <w:t xml:space="preserve">hal-05193836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the mediating effect of myokines on exercise-induced cognitive changes in older adults: a living systematic review and meta-analysis</w:t>
+                <w:t xml:space="preserve">Key considerations and recommendations for recruiting older adults in physical activity studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wouter A.J. Vints</w:t>
+                <w:t xml:space="preserve">Sunwoo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evrim Gökçe</w:t>
+                <w:t xml:space="preserve">Magdalena Cyma-Wejchenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veysel Alcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Özge Selin Çevik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.106381. </w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2025.106381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12874-025-02659-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280983v1</w:t>
+                <w:t xml:space="preserve">hal-05234179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity interval and moderate-intensity continuous training on cerebral energy metabolism in older rats</w:t>
+                <w:t xml:space="preserve">Painting observation changes balance in patients with bilateral vestibulopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Marcourt</w:t>
+                <w:t xml:space="preserve">Adela Kola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Rivera</w:t>
+                <w:t xml:space="preserve">Gaelle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Tuvikene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Langeard</w:t>
+                <w:t xml:space="preserve">Olga Kuldavletova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eli-Eelika Esvald</w:t>
+                <w:t xml:space="preserve">Thomas Stoffregen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeroScience</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11357-025-01820-5⟩</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2025.05.20.25327995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193836v1</w:t>
+                <w:t xml:space="preserve">hal-05078892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a home-based videoconferencing exercise training program on circadian rhythms and sleep quality in healthy older adults.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reporting randomised trials of physical exercise or training interventions in older adults: the PETIO guideline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bigot</w:t>
+                <w:t xml:space="preserve">Bettina Wollesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gauthier</w:t>
+                <w:t xml:space="preserve">Piesie A.G. Asuako Asuako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Herden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoforos Giannaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2025.106746⟩</w:t>
+              <w:t xml:space="preserve">European Review of Aging and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22, pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s11556-025-00390-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216645v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence-based exercise recommendations to improve functional mobility in older adults - A study protocol for living systematic review and meta-analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of a home-based videoconferencing exercise training program on circadian rhythms and sleep quality in healthy older adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Wunderlich</w:t>
+                <w:t xml:space="preserve">Emma Milot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Langeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.17823.2⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2025.106746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941792v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complexity of center of pressure positions during quiet stance and its relationship to cognition, aging and falls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence-based exercise recommendations to improve functional mobility in older adults - A study protocol for living systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Wollesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Yellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Belkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Wunderlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glae063⟩</w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.17823.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500284v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mediating role of lower body muscle strength and IGF-1 level in the relationship between age and cognition. A MIDUS substudy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Impact of acute high-intensity interval training on cortical excitability, M1-related cognitive functions, and myokines: a randomized crossover study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evrim Gökçe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathia Saillant</w:t>
+                <w:t xml:space="preserve">Emre Adıgüzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Özlem Kurtkaya Koçak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Kılınç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2024.112399⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2024.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505611v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of acute bouts of evening resistance or endurance exercises on sleep EEG and salivary cortisol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The complexity of center of pressure positions during quiet stance and its relationship to cognition, aging and falls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chandrou Koumar Ouma</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Sesboüé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaëlle Quarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stoffregen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2024.1313545⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glae063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500290v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of acute high-intensity interval training on cortical excitability, M1-related cognitive functions, and myokines: a randomized crossover study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">The mediating role of lower body muscle strength and IGF-1 level in the relationship between age and cognition. A MIDUS substudy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evrim Gökçe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navin Kaushal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emre Adıgüzel</w:t>
+                <w:t xml:space="preserve">Theo Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Özlem Kurtkaya Koçak</w:t>
+                <w:t xml:space="preserve">Tudor Vrinceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasan Kılınç</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Langeard</w:t>
+                <w:t xml:space="preserve">Kathia Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 189, pp.112399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2024.05.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2024.112399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607627v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of repetitive home-based galvanic vestibular stimulation on cognitive skills in healthy older adults</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emma Milot</w:t>
+                <w:t xml:space="preserve">Effects of acute bouts of evening resistance or endurance exercises on sleep EEG and salivary cortisol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandrou Koumar Ouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sesboüé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Clochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2024.112504⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1313545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2024.1313545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493328v1</w:t>
+                <w:t xml:space="preserve">hal-04500290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is an 8-Week Regimen of Nordic Walking Training Sufficient to Benefit Cognitive Performance in Healthy Older Adults? A Pilot Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clelia Carrubba</w:t>
+                <w:t xml:space="preserve">Impact of repetitive home-based galvanic vestibular stimulation on cognitive skills in healthy older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evrim Gökçe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Quarck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm13051235⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 194, pp.112504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2024.112504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500288v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood biomarker Signatures for slow gait speed in older Adults: An explainable Machine learning approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
+                <w:t xml:space="preserve">Is an 8-Week Regimen of Nordic Walking Training Sufficient to Benefit Cognitive Performance in Healthy Older Adults? A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Maria Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Carrubba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (5), pp.1235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm13051235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2024.12.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04835310v1</w:t>
+                <w:t xml:space="preserve">hal-04500288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of repetitive home-based galvanic vestibular stimulation on cognitive skills in healthy older adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Blood biomarker Signatures for slow gait speed in older Adults: An explainable Machine learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evrim Gökçe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emma Milot</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2024.112504⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124, pp.295-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2024.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628381v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does bimanual coordination training benefit inhibitory function in older adults?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Maria Torre</w:t>
+                <w:t xml:space="preserve">Impact of repetitive home-based galvanic vestibular stimulation on cognitive skills in healthy older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evrim Gökçe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1124109⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 194, pp.112504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2024.112504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060830v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myokines as mediators of exercise-induced cognitive changes in older adults: protocol for a comprehensive living systematic review and meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evrim Gökçe</w:t>
+                <w:t xml:space="preserve">Does bimanual coordination training benefit inhibitory function in older adults?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Maria Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Alliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1124109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1213057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04161569v1</w:t>
+                <w:t xml:space="preserve">hal-04060830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronotype influence on the effects of COVID ‐19 lockdown on sleep and psychological status in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bessot</w:t>
+                <w:t xml:space="preserve">Myokines as mediators of exercise-induced cognitive changes in older adults: protocol for a comprehensive living systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter a J Vints</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evrim Gökçe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliia Pavlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selin Özge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jsr.13864⟩</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1213057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024528v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-inferiority of a home-based videoconference physical training program in comparison with the same program administered face-to-face in healthy older adults: the MOTION randomised controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronotype influence on the effects of COVID ‐19 lockdown on sleep and psychological status in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Moussay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Dosseville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Quarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 51 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ageing/afac059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jsr.13864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609887v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circadian rhythm of postural control, sleepiness and verticality perception in older adults</w:t>
               </w:r>
@@ -2921,64 +2921,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Zouabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Age and Ageing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 51 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3006,3287 +3006,3437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Effects of Cognitive Training and Physical Exercise on Dual-Task Performance in Older Adults</w:t>
+                <w:t xml:space="preserve">Non-inferiority of a home-based videoconference physical training program in comparison with the same program administered face-to-face in healthy older adults: the MOTION randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Bherer</w:t>
+                <w:t xml:space="preserve">Lucile Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Gagnon</w:t>
+                <w:t xml:space="preserve">Nicola Maffiuletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lussier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Desjardins-Crépeau</w:t>
+                <w:t xml:space="preserve">Sébastien Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sesboüé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/geronb/gbaa124⟩</w:t>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afac059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541928v1</w:t>
+                <w:t xml:space="preserve">hal-03609887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics or Kinetics: Optimum Measurement of the Vertical Variations of the Center of Mass during Gait Initiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex moderations in the relationship between aortic stiffness, cognition, and cerebrovascular reactivity in healthy older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brittany Intzandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Desjardins-Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Decker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bessot</w:t>
+                <w:t xml:space="preserve">Christopher Steele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (23), pp.7954. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (9), pp.e0257815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s21237954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0257815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541915v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03439079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex moderations in the relationship between aortic stiffness, cognition, and cerebrovascular reactivity in healthy older adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematics or Kinetics: Optimum Measurement of the Vertical Variations of the Center of Mass during Gait Initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalia Sabra</w:t>
+                <w:t xml:space="preserve">Charlotte Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brittany Intzandt</w:t>
+                <w:t xml:space="preserve">Mourad Ould-Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Desjardins-Crepeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christopher Steele</w:t>
+                <w:t xml:space="preserve">Leslie Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0257815⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (23), pp.7954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21237954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03439079v1</w:t>
+                <w:t xml:space="preserve">hal-03541915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity interval training vs. hydrochlorothiazide on blood pressure, cardiovascular health and cognition: Protocol of a non-inferiority trial</w:t>
+                <w:t xml:space="preserve">Synergistic Effects of Cognitive Training and Physical Exercise on Dual-Task Performance in Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon-Olivier Cloutier</w:t>
+                <w:t xml:space="preserve">Christine Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miloudza Olmand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Gagnon</w:t>
+                <w:t xml:space="preserve">Maxime Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Desjardins-Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Clinical Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cct.2021.106286⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (8), pp.1533-1541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/geronb/gbaa124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215241v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Exercise Training Effect and Mediation Through Cardiorespiratory Fitness on Dual-Task Performances Differ in Younger–Old and Older–Old Adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-intensity interval training vs. hydrochlorothiazide on blood pressure, cardiovascular health and cognition: Protocol of a non-inferiority trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Desjardins-Crépeau</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon-Olivier Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloudza Olmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Saillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contemporary Clinical Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102, pp.106286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cct.2021.106286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/geronb/gbz066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03538386v1</w:t>
+                <w:t xml:space="preserve">hal-03215241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Videoconference-Based Adapted Physical Exercise Training Is a Good and Safe Option for Seniors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucile Bigot</w:t>
+                <w:t xml:space="preserve">Physical Exercise Training Effect and Mediation Through Cardiorespiratory Fitness on Dual-Task Performances Differ in Younger–Old and Older–Old Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gauthier</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navin Kaushal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Vrinceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Desjardins-Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (2), pp.219-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/geronb/gbz066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18189439⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03367193v1</w:t>
+                <w:t xml:space="preserve">hal-03538386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statin use moderates the beneficial effects of aerobic exercise on older adults' performances on the Stroop test: A subanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kathia Saillant</w:t>
+                <w:t xml:space="preserve">Videoconference-Based Adapted Physical Exercise Training Is a Good and Safe Option for Seniors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kuldavletova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florane Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kristell Pothier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 147, pp.111277. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (18), pp.9439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2021.111277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18189439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215230v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive performances better identify fallers than mobility assessment among older adults with fear of falling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statin use moderates the beneficial effects of aerobic exercise on older adults' performances on the Stroop test: A subanalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Saillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Desjardins-Crépeau</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navin Kaushal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Lemay</w:t>
+                <w:t xml:space="preserve">Thien Tuong Minh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Payette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Bherer</w:t>
+                <w:t xml:space="preserve">Kristell Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (10), pp.2709-2714. </w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147, pp.111277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40520-019-01338-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2021.111277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538358v1</w:t>
+                <w:t xml:space="preserve">hal-03215230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Three Physical—Cognitive Training Programs in Healthy Older Adults: A Study Protocol for a Monocentric Randomized Trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive performances better identify fallers than mobility assessment among older adults with fear of falling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Desjardins-Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Payette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci11010066⟩</w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (10), pp.2709-2714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40520-019-01338-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541923v1</w:t>
+                <w:t xml:space="preserve">hal-03538358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankle dorsiflexors and plantarflexors neuromuscular electrical stimulation training impacts gait kinematics in older adults: A pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Three Physical—Cognitive Training Programs in Healthy Older Adults: A Study Protocol for a Monocentric Randomized Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Maria Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 84, pp.335-339. </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.12.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11010066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215243v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dual-Task Paradigm Using the Oral Trail Making Test While Walking to Study Cognitive-Motor Interactions in Older Adults</w:t>
+                <w:t xml:space="preserve">Ankle dorsiflexors and plantarflexors neuromuscular electrical stimulation training impacts gait kinematics in older adults: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Loggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chastan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2021.712463⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84, pp.335-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541920v1</w:t>
+                <w:t xml:space="preserve">hal-03215243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eighteen months of combined Mediterranean diet and high-intensity interval training successfully maintained body mass loss in obese individuals</w:t>
+                <w:t xml:space="preserve">A Dual-Task Paradigm Using the Oral Trail Making Test While Walking to Study Cognitive-Motor Interactions in Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Maria Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.12.005⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2021.712463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541932v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Statin Use and Balance in Older Adults</w:t>
+                <w:t xml:space="preserve">Kinematics or Kinetics: Optimum Measurement of the Vertical Variations of the Center of Mass during Gait Initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lesage</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ould-Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17134662⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (23), pp.7954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21237954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541935v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intentional Switching Between Bimanual Coordination Patterns in Older Adults: Is It Mediated by Inhibition Processes?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Maria Torre</w:t>
+                <w:t xml:space="preserve">Plantar Flexor Strength Training With Home-Based Neuromuscular Electrical Stimulation Improves Limits of Postural Stability in Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louise Devillers-Réolon</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Loggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chastan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2020.00029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (6), pp.657-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2019-0501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189273v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-moderated association between body composition and cognition in older adults</w:t>
+                <w:t xml:space="preserve">Eighteen months of combined Mediterranean diet and high-intensity interval training successfully maintained body mass loss in obese individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kristell Pothier</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Nigam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guilbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2020.111002⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (3), pp.245-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329376v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plantar Flexor Strength Training With Home-Based Neuromuscular Electrical Stimulation Improves Limits of Postural Stability in Older Adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association between Statin Use and Balance in Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chastan</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Saillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Charlebois Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gayda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jpah.2019-0501⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (13), pp.4662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17134662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367214v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced gait and postural stability under challenging conditions in fallers with upper limb fracture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intentional Switching Between Bimanual Coordination Patterns in Older Adults: Is It Mediated by Inhibition Processes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Maria Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chantal Chavoix</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Julien-Vintrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Devillers-Réolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40520-018-0992-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2020.00029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305312v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching Ability Mediates the Age-Related Difference in Timed Up and Go Performance</w:t>
+                <w:t xml:space="preserve">Sex-moderated association between body composition and cognition in older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lussier</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Fakrahnak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Vrinceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Noriega de La Colina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-181176⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2020.111002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541937v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité physique à domicile pour les seniors : revue de la question et proposition d’une pratique optimisée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced gait and postural stability under challenging conditions in fallers with upper limb fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chastan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marcelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Chavoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (4), pp.483-489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/sm/2019003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40520-018-0992-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02135236v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does neuromuscular electrical stimulation training of the lower limb have functional effects on the elderly?: A systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activité physique à domicile pour les seniors : revue de la question et proposition d’une pratique optimisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2019003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2017.02.070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02190912v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Switching Ability Mediates the Age-Related Difference in Timed Up and Go Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Houdeib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Saillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navin Kaushal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (s1), pp.S23-S28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-181176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does neuromuscular electrical stimulation training of the lower limb have functional effects on the elderly?: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chastan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91, pp.88-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2017.02.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Polypharmacy Cut-Off for Gait and Cognitive Impairments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lelong-Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphar.2016.00296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02135138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Painting observation changes balance in patients with bilateral vestibulopathy</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+                <w:t xml:space="preserve">Enhancing cognition in older adults with Interactive Wall Exergames: (why) does it work?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Carrubba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Maria Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05078892v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing cognition in older adults with Interactive Wall Exergames: (why) does it work?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Maria Torre</w:t>
+                <w:t xml:space="preserve">Evidence-based exercise recommendations to improve functional mobility in older adults - A study protocol for living systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Wollesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Yellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Belkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Wunderlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05011074v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence-based exercise recommendations to improve functional mobility in older adults - A study protocol for living systematic review and meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Wunderlich</w:t>
+                <w:t xml:space="preserve">Technology-assisted physical activity interventions for older people in their home-based environment: a scoping review (Preprint)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Dubbeldam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafal Stemplewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliia Pavlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Cyma-Wejchenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunwoo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...50 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6296,235 +6446,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique pour la prévention des troubles de la mobilité et du risque de chute au cours du vieillissement : Etat des lieux et recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vieillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaire Active Aging 2.0. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Explorations of Participatory Approaches with Older Adults in Research, Policy, and Practice: Challenges and Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bilfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owasim Akram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klejda Harasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PaarNet. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6534,1480 +6684,1492 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entraînement cognitif et physique simultané vs séquentiel : les analyses non-linéaires révèlent des adaptations posturales différentielles chez les adultes âgés.</w:t>
+                <w:t xml:space="preserve">Participatory evaluation of environmental fall risk factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adela Kola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evrim Gökçe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Francophone Posture Équilibre et Locomotion (SOFPEL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPGR WORLD CONGRESS, MAASTRICHT, NLD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000549168⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05399754v1</w:t>
+                <w:t xml:space="preserve">hal-05349670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory evaluation of environmental fall risk factors</w:t>
+                <w:t xml:space="preserve">Entraînement cognitif et physique simultané vs séquentiel : les analyses non-linéaires révèlent des adaptations posturales différentielles chez les adultes âgés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adela Kola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Quarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halina Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPGR WORLD CONGRESS, MAASTRICHT, NLD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Société Francophone Posture Équilibre et Locomotion (SOFPEL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Bordeaux, France. pp.2-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000549168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349670v1</w:t>
+                <w:t xml:space="preserve">hal-05399754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptance and concepts supporting the development and the use of a device for combined 'cognitive' - 'electrical neuromuscular stimulation' training to prevent falls in older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evrim Gökçe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Loggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Group for Research on Aging and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Kaunas, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bienfaits de l’activité physique pour la santé des personnes âgées et l’apport des interventions intergénérationnelles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contrôle postural des patients atteints de vestibulopathie bilatérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adéla Kola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Quarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kuldavletova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stoffregen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bien vivre à domicile et bien vieillir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Société Francophone Posture Équilibre et Locomotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703784v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood biomarkers mediate the association between age and gait speed</w:t>
+                <w:t xml:space="preserve">Evaluation participative des facteurs de risque environnementaux de chute chez les personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SOFPEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">Silver Day Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330099v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear analysis of posturography data: a better reflection of aging, cognitive flexibility, fear of falling and falls?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stoffregen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation participative des facteurs de risque environnementaux de chute chez les personnes âgées</w:t>
+                <w:t xml:space="preserve">Les bienfaits de l’activité physique pour la santé des personnes âgées et l’apport des interventions intergénérationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silver Day Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">Bien vivre à domicile et bien vieillir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703644v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle postural des patients atteints de vestibulopathie bilatérale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blood biomarkers mediate the association between age and gait speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evrim Gökçe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Francophone Posture Équilibre et Locomotion</w:t>
+              <w:t xml:space="preserve">Congrès SOFPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703783v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P10-06 Home-based videoconference vs. face to face physical training in healthy older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Maffiuletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th conference of HEPA Europe Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nice, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckac095.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-inferiority of a home-based videoconference physical training program in comparison with face to face training in healthy older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola A. Maffiuletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sesboüé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès international de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statin use is associated with poorer static balance performance in older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlebois Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gayda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Société Francophone Posture Équilibre et Locomotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Montreal, Canada. pp.413, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neucli.2019.10.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive performances are a better predictor of falls than mobility assessment in older people with fear of falling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Desjardins-Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Payette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGS 38th Annual Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Montreal, Canada. pp.S55-S120, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.32101.50400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’entraînement par électrostimulation des muscles mobilisateurs de la cheville sur les facteurs de risque de chute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Loggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8017,657 +8179,657 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igf-1 levels mediate the relationship between muscular aging and cognitive aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navin Kaushal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, San Diego, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrainement par électrostimulation des muscles mobilisateurs de la cheville de personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Loggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone Fragilité du sujet âgé et prévention de la perte d'autonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. Unpublished, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.13549.79846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fracture post-chute du sujet âgé : une altération de la récupération de l’équilibre, de la marche et de la cognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A specific gait profile under dual-task condition in injured older fallers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pothier Kristell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chavoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">84e du Congrès de l'Acfas - Colloque 110 - Mobilité et vieillissement cognitif :﻿﻿ la marche comme outil diagnostique, les interventions comme piste d’amélioration de la santé cognitive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Gerontological Society of America's 69th Annual Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, New Orleans, LA, United States. pp.337-338, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/geront/gnw162.1373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703812v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific gait profile under dual-task condition in injured older fallers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">La fracture post-chute du sujet âgé : une altération de la récupération de l’équilibre, de la marche et de la cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chastan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marcelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pothier Kristell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chavoix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Murielle Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Gerontological Society of America's 69th Annual Scientific Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">84e du Congrès de l'Acfas - Colloque 110 - Mobilité et vieillissement cognitif :﻿﻿ la marche comme outil diagnostique, les interventions comme piste d’amélioration de la santé cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266780v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily life activities in the elderly population: effects on gait, cognition and falls.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline-Anne Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chavoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Posture and Gait Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Sevilla, Spain. Unpublished, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.4352.8807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId246"/>
+      <w:footerReference w:type="default" r:id="rId249"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8735,51 +8897,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BF682E3"/>
+    <w:nsid w:val="E82EBC2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8966,51 +9128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-langeard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5284-2435" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20173656X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493307v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Milot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langeard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rehel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#246;k&#231;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-C. Navarro-Morales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2025.112990" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530979v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oron Levin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Just" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radka Klepochova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Helsper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Vints" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2026.113082" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329530v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Carrubba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maria Torre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-21060-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Wollesen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piesie A.G. Asuako Asuako" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Herden" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Giannaki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11556-025-00390-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunwoo Lee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Cyma-Wejchenig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veysel Alcan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Morais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02659-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter A.J. Vints" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrim G&#246;k&#231;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Pavlova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zge Selin &#199;evik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2025.106381" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcourt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rivera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Tuvikene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli-Eelika Esvald" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-025-01820-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Milot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2025.106746" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941792v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Yellon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Belkin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wunderlich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.17823.2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500284v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quarck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoffregen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glae063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navin Kaushal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Fontanille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Vrinceanu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Saillant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2024.112399" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Perrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrou Koumar Ouma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clochon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2024.1313545" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607627v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Ad&#305;g&#252;zel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Kurtkaya Ko&#231;ak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan K&#305;l&#305;n&#231;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2024.05.032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2024.112504" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hugues" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13051235" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.12.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628381v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1124109" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161569v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter a J Vints" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin &#214;zge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1213057" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Quarck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13864" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609887v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bigot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maffiuletti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moussay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afac059" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834926v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zouabi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afac061" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gagnon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lussier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desjardins-Cr&#233;peau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbaa124" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541915v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mathon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ould-Slimane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Decker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21237954" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03439079v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Sabra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Intzandt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desjardins-Crepeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Steele" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0257815" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215241v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Olivier Cloutier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloudza Olmand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cct.2021.106286" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538386v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbz066" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03367193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kuldavletova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Pasquier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189439" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215230v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Tuong Minh Vu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Pothier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2021.111277" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538358v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lemay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Payette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-019-01338-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541923v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11010066" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215243v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loggia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chastan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.12.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541920v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2021.712463" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541932v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boidin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Nigam" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guilbeault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Latour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.12.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541935v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlebois Cloutier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gayda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lesage" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17134662" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189273v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Julien-Vintrou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers-R&#233;olon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2020.00029" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329376v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Fakrahnak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Noriega de La Colina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2020.111002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03367214v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2019-0501" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305312v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chavoix" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-018-0992-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Houdeib" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-181176" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135236v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-170279ZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190912v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2017.02.070" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02135138v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Morello" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lescure" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00296" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078892v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Kola" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denise" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011074v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695162v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681746v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dubbeldam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Stemplewski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliia Pavlova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598233v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vieillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018280v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bilfeldt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Campbell" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owasim Akram" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Andersen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klejda Harasani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399754v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Bruce" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000549168" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349670v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612156v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703784v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330099v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278515v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703644v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703783v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la Kola" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880788v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.145" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880810v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A. Maffiuletti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703632v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.10.160" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703640v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32101.50400" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703790v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880796v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703804v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13549.79846" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703812v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothier Kristell" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266780v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delarue" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Michel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geront/gnw162.1373" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703820v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline-Anne Graindorge" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4352.8807" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-langeard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5284-2435" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20173656X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493307v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Milot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langeard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rehel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#246;k&#231;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-C. Navarro-Morales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2025.112990" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530979v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oron Levin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Just" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radka Klepochova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Helsper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Vints" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2026.113082" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329530v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Carrubba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maria Torre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-21060-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter A.J. Vints" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrim G&#246;k&#231;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Pavlova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zge Selin &#199;evik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2025.106381" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcourt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rivera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Tuvikene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli-Eelika Esvald" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-025-01820-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunwoo Lee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Cyma-Wejchenig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veysel Alcan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Morais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02659-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078892v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Kola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Quarck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kuldavletova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoffregen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denise" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.05.20.25327995" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Wollesen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piesie A.G. Asuako Asuako" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Herden" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Giannaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11556-025-00390-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216645v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Milot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2025.106746" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941792v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Yellon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Belkin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wunderlich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.17823.2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Ad&#305;g&#252;zel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Kurtkaya Ko&#231;ak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan K&#305;l&#305;n&#231;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2024.05.032" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quarck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glae063" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505611v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navin Kaushal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Fontanille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Vrinceanu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Saillant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2024.112399" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Perrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrou Koumar Ouma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clochon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2024.1313545" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493328v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2024.112504" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500288v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hugues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13051235" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835310v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.12.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628381v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060830v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1124109" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter a J Vints" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin &#214;zge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1213057" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024528v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13864" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834926v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zouabi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afac061" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bigot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maffiuletti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moussay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afac059" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03439079v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Sabra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Intzandt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desjardins-Crepeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Steele" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0257815" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541915v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mathon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ould-Slimane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Decker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21237954" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gagnon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lussier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desjardins-Cr&#233;peau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbaa124" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Olivier Cloutier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloudza Olmand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cct.2021.106286" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538386v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbz066" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03367193v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Pasquier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189439" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215230v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Tuong Minh Vu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Pothier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2021.111277" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538358v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lemay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Payette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-019-01338-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541923v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11010066" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215243v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loggia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chastan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.12.016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541920v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2021.712463" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598035v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03367214v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2019-0501" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541932v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boidin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Nigam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guilbeault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Latour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.12.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541935v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlebois Cloutier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gayda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lesage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17134662" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189273v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Julien-Vintrou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers-R&#233;olon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2020.00029" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329376v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Fakrahnak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Noriega de La Colina" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2020.111002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305312v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chavoix" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-018-0992-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135236v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-170279ZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541937v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Houdeib" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-181176" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190912v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2017.02.070" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02135138v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Morello" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lescure" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00296" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011074v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695162v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681746v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dubbeldam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Stemplewski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliia Pavlova" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598233v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vieillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018280v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bilfeldt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Campbell" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owasim Akram" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Andersen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klejda Harasani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349670v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399754v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Bruce" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000549168" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612156v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703783v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la Kola" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703644v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278515v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703784v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330099v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880788v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.145" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880810v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A. Maffiuletti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703632v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.10.160" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCHD6DZD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703640v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32101.50400" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703790v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880796v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703804v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13549.79846" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266780v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothier Kristell" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delarue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Michel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geront/gnw162.1373" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703812v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703820v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline-Anne Graindorge" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4352.8807" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>