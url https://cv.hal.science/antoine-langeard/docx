--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">20173656X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=VzuJFU0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,5893 +194,5893 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of videoconference-supervised exercise training program on physical and cognitive conditions, and mental well-being in older adults: A randomized trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gökçe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.-C. Navarro-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 213, pp.112990. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.exger.2025.112990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance spectroscopy as a non-invasive tool for assessing brain and muscle adaptation to exercise training in older age: a scoping review into existing research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oron Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivica Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radka Klepochova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon Helsper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Vints</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, pp.113082. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.exger.2026.113082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing cognition in older adults with interactive wall exergames</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the mediating effect of myokines on exercise-induced cognitive changes in older adults: a living systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Maria Torre</w:t>
+                <w:t xml:space="preserve">Wouter A.J. Vints</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evrim Gökçe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliia Pavlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Özge Selin Çevik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-21060-z⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.106381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2025.106381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329530v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the mediating effect of myokines on exercise-induced cognitive changes in older adults: a living systematic review and meta-analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">High-intensity interval and moderate-intensity continuous training on cerebral energy metabolism in older rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Tuvikene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Özge Selin Çevik</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli-Eelika Esvald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2025.106381⟩</w:t>
+              <w:t xml:space="preserve">GeroScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (2), pp.2797-2812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11357-025-01820-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05280983v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity interval and moderate-intensity continuous training on cerebral energy metabolism in older rats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing cognition in older adults with interactive wall exergames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Tuvikene</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Clelia Carrubba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Maria Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeroScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11357-025-01820-5⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.37104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-21060-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05193836v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key considerations and recommendations for recruiting older adults in physical activity studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Painting observation changes balance in patients with bilateral vestibulopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Cyma-Wejchenig</w:t>
+                <w:t xml:space="preserve">Adela Kola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veysel Alcan</w:t>
+                <w:t xml:space="preserve">Gaelle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Morais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Langeard</w:t>
+                <w:t xml:space="preserve">Olga Kuldavletova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stoffregen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-025-02659-2⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2025.05.20.25327995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234179v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Painting observation changes balance in patients with bilateral vestibulopathy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Key considerations and recommendations for recruiting older adults in physical activity studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Kuldavletova</w:t>
+                <w:t xml:space="preserve">Sunwoo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Stoffregen</w:t>
+                <w:t xml:space="preserve">Magdalena Cyma-Wejchenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Denise</w:t>
+                <w:t xml:space="preserve">Veysel Alcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2025.05.20.25327995⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-025-02659-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05078892v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reporting randomised trials of physical exercise or training interventions in older adults: the PETIO guideline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Wollesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piesie A.G. Asuako Asuako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Herden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoforos Giannaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Aging and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22, pp.24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s11556-025-00390-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a home-based videoconferencing exercise training program on circadian rhythms and sleep quality in healthy older adults.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sleep.2025.106746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence-based exercise recommendations to improve functional mobility in older adults - A study protocol for living systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Wollesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamar Yellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Belkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Wunderlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Research Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4, pp.202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12688/openreseurope.17823.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of acute high-intensity interval training on cortical excitability, M1-related cognitive functions, and myokines: a randomized crossover study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evrim Gökçe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emre Adıgüzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Özlem Kurtkaya Koçak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Kılınç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2024.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complexity of center of pressure positions during quiet stance and its relationship to cognition, aging and falls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effects of acute bouts of evening resistance or endurance exercises on sleep EEG and salivary cortisol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandrou Koumar Ouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sesboüé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Clochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glae063⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1313545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2024.1313545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500284v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mediating role of lower body muscle strength and IGF-1 level in the relationship between age and cognition. A MIDUS substudy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The complexity of center of pressure positions during quiet stance and its relationship to cognition, aging and falls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Milot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Quarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stoffregen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2024.112399⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glae063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505611v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of acute bouts of evening resistance or endurance exercises on sleep EEG and salivary cortisol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The mediating role of lower body muscle strength and IGF-1 level in the relationship between age and cognition. A MIDUS substudy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Langeard</w:t>
+                <w:t xml:space="preserve">Evrim Gökçe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandrou Koumar Ouma</w:t>
+                <w:t xml:space="preserve">Navin Kaushal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Sesboüé</w:t>
+                <w:t xml:space="preserve">Theo Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Clochon</w:t>
+                <w:t xml:space="preserve">Tudor Vrinceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2024.1313545⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 189, pp.112399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2024.112399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500290v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of repetitive home-based galvanic vestibular stimulation on cognitive skills in healthy older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evrim Gökçe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 194, pp.112504. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2024.112504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is an 8-Week Regimen of Nordic Walking Training Sufficient to Benefit Cognitive Performance in Healthy Older Adults? A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Maria Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Carrubba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (5), pp.1235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm13051235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood biomarker Signatures for slow gait speed in older Adults: An explainable Machine learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evrim Gökçe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 124, pp.295-304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbi.2024.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of repetitive home-based galvanic vestibular stimulation on cognitive skills in healthy older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evrim Gökçe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 194, pp.112504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.exger.2024.112504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does bimanual coordination training benefit inhibitory function in older adults?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Maria Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Alliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1124109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myokines as mediators of exercise-induced cognitive changes in older adults: protocol for a comprehensive living systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter a J Vints</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evrim Gökçe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliia Pavlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Özge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1213057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronotype influence on the effects of COVID ‐19 lockdown on sleep and psychological status in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dosseville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sleep Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jsr.13864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circadian rhythm of postural control, sleepiness and verticality perception in older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Zouabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Age and Ageing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 51 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ageing/afac061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-inferiority of a home-based videoconference physical training program in comparison with the same program administered face-to-face in healthy older adults: the MOTION randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Maffiuletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sesboüé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Age and Ageing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 51 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ageing/afac059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex moderations in the relationship between aortic stiffness, cognition, and cerebrovascular reactivity in healthy older adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalia Sabra</w:t>
+                <w:t xml:space="preserve">Kinematics or Kinetics: Optimum Measurement of the Vertical Variations of the Center of Mass during Gait Initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brittany Intzandt</w:t>
+                <w:t xml:space="preserve">Charlotte Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Desjardins-Crepeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Langeard</w:t>
+                <w:t xml:space="preserve">Mourad Ould-Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Steele</w:t>
+                <w:t xml:space="preserve">Leslie Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (9), pp.e0257815. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (23), pp.7954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0257815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s21237954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03439079v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics or Kinetics: Optimum Measurement of the Vertical Variations of the Center of Mass during Gait Initiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sex moderations in the relationship between aortic stiffness, cognition, and cerebrovascular reactivity in healthy older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brittany Intzandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Desjardins-Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bessot</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Steele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21237954⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (9), pp.e0257815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0257815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541915v1</w:t>
+                <w:t xml:space="preserve">inserm-03439079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic Effects of Cognitive Training and Physical Exercise on Dual-Task Performance in Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Desjardins-Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 76 (8), pp.1533-1541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/geronb/gbaa124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-intensity interval training vs. hydrochlorothiazide on blood pressure, cardiovascular health and cognition: Protocol of a non-inferiority trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Olivier Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloudza Olmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Clinical Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 102, pp.106286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cct.2021.106286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Exercise Training Effect and Mediation Through Cardiorespiratory Fitness on Dual-Task Performances Differ in Younger–Old and Older–Old Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navin Kaushal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Vrinceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Desjardins-Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 76 (2), pp.219-228. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/geronb/gbz066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Videoconference-Based Adapted Physical Exercise Training Is a Good and Safe Option for Seniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kuldavletova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florane Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (18), pp.9439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph18189439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statin use moderates the beneficial effects of aerobic exercise on older adults' performances on the Stroop test: A subanalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navin Kaushal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Tuong Minh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 147, pp.111277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.exger.2021.111277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive performances better identify fallers than mobility assessment among older adults with fear of falling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Desjardins-Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Payette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (10), pp.2709-2714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40520-019-01338-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Three Physical—Cognitive Training Programs in Healthy Older Adults: A Study Protocol for a Monocentric Randomized Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Maria Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11010066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankle dorsiflexors and plantarflexors neuromuscular electrical stimulation training impacts gait kinematics in older adults: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Loggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chastan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 84, pp.335-339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dual-Task Paradigm Using the Oral Trail Making Test While Walking to Study Cognitive-Motor Interactions in Older Adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Kinematics or Kinetics: Optimum Measurement of the Vertical Variations of the Center of Mass during Gait Initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ould-Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (23), pp.7954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21237954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2021.712463⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03541920v1</w:t>
+                <w:t xml:space="preserve">hal-05598035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics or Kinetics: Optimum Measurement of the Vertical Variations of the Center of Mass during Gait Initiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A Dual-Task Paradigm Using the Oral Trail Making Test While Walking to Study Cognitive-Motor Interactions in Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Maria Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21237954⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2021.712463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05598035v1</w:t>
+                <w:t xml:space="preserve">hal-03541920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantar Flexor Strength Training With Home-Based Neuromuscular Electrical Stimulation Improves Limits of Postural Stability in Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Loggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chastan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (6), pp.657-661. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2019-0501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eighteen months of combined Mediterranean diet and high-intensity interval training successfully maintained body mass loss in obese individuals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Intentional Switching Between Bimanual Coordination Patterns in Older Adults: Is It Mediated by Inhibition Processes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Maria Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anil Nigam</w:t>
+                <w:t xml:space="preserve">Marine Julien-Vintrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Guilbeault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Latour</w:t>
+                <w:t xml:space="preserve">Louise Devillers-Réolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.12.005⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2020.00029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541932v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Statin Use and Balance in Older Adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Eighteen months of combined Mediterranean diet and high-intensity interval training successfully maintained body mass loss in obese individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kathia Saillant</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Charlebois Cloutier</w:t>
+                <w:t xml:space="preserve">Anil Nigam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gayda</w:t>
+                <w:t xml:space="preserve">Valérie Guilbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lesage</w:t>
+                <w:t xml:space="preserve">Elise Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (13), pp.4662. </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (3), pp.245-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph17134662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541935v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intentional Switching Between Bimanual Coordination Patterns in Older Adults: Is It Mediated by Inhibition Processes?</w:t>
+                <w:t xml:space="preserve">Association between Statin Use and Balance in Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Saillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Julien-Vintrou</w:t>
+                <w:t xml:space="preserve">Elisabeth Charlebois Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Devillers-Réolon</w:t>
+                <w:t xml:space="preserve">Mathieu Gayda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2020.00029⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (13), pp.4662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17134662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189273v1</w:t>
+                <w:t xml:space="preserve">hal-03541935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-moderated association between body composition and cognition in older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Fakrahnak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Vrinceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Noriega de La Colina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 138, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.exger.2020.111002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced gait and postural stability under challenging conditions in fallers with upper limb fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chastan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chavoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (4), pp.483-489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40520-018-0992-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique à domicile pour les seniors : revue de la question et proposition d’une pratique optimisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2019003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching Ability Mediates the Age-Related Difference in Timed Up and Go Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Houdeib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navin Kaushal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 71 (s1), pp.S23-S28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JAD-181176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does neuromuscular electrical stimulation training of the lower limb have functional effects on the elderly?: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chastan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 91, pp.88-98. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2017.02.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polypharmacy Cut-Off for Gait and Cognitive Impairments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lelong-Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphar.2016.00296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02135138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6069,612 +6090,612 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing cognition in older adults with Interactive Wall Exergames: (why) does it work?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Carrubba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Maria Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence-based exercise recommendations to improve functional mobility in older adults - A study protocol for living systematic review and meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Wunderlich</w:t>
+                <w:t xml:space="preserve">Technology-assisted physical activity interventions for older people in their home-based environment: a scoping review (Preprint)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Dubbeldam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafal Stemplewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliia Pavlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Cyma-Wejchenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunwoo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04695162v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology-assisted physical activity interventions for older people in their home-based environment: a scoping review (Preprint)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sunwoo Lee</w:t>
+                <w:t xml:space="preserve">Evidence-based exercise recommendations to improve functional mobility in older adults - A study protocol for living systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Wollesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Yellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Belkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Wunderlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04681746v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique pour la prévention des troubles de la mobilité et du risque de chute au cours du vieillissement : Etat des lieux et recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire Active Aging 2.0. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Explorations of Participatory Approaches with Older Adults in Research, Policy, and Practice: Challenges and Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bilfeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owasim Akram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klejda Harasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PaarNet. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6684,1492 +6705,1492 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory evaluation of environmental fall risk factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adela Kola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evrim Gökçe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPGR WORLD CONGRESS, MAASTRICHT, NLD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entraînement cognitif et physique simultané vs séquentiel : les analyses non-linéaires révèlent des adaptations posturales différentielles chez les adultes âgés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adela Kola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halina Bruce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Francophone Posture Équilibre et Locomotion (SOFPEL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Bordeaux, France. pp.2-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000549168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptance and concepts supporting the development and the use of a device for combined 'cognitive' - 'electrical neuromuscular stimulation' training to prevent falls in older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Langeard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Evrim Gökçe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Loggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Group for Research on Aging and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Kaunas, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle postural des patients atteints de vestibulopathie bilatérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adéla Kola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kuldavletova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stoffregen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Francophone Posture Équilibre et Locomotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation participative des facteurs de risque environnementaux de chute chez les personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silver Day Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear analysis of posturography data: a better reflection of aging, cognitive flexibility, fear of falling and falls?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stoffregen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bienfaits de l’activité physique pour la santé des personnes âgées et l’apport des interventions intergénérationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien vivre à domicile et bien vieillir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood biomarkers mediate the association between age and gait speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Langeard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Evrim Gökçe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SOFPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P10-06 Home-based videoconference vs. face to face physical training in healthy older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Maffiuletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th conference of HEPA Europe Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nice, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac095.145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-inferiority of a home-based videoconference physical training program in comparison with face to face training in healthy older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola A. Maffiuletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sesboüé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès international de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statin use is associated with poorer static balance performance in older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlebois Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gayda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Société Francophone Posture Équilibre et Locomotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Montreal, Canada. pp.413, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2019.10.160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive performances are a better predictor of falls than mobility assessment in older people with fear of falling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Desjardins-Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Payette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGS 38th Annual Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Montreal, Canada. pp.S55-S120, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.32101.50400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’entraînement par électrostimulation des muscles mobilisateurs de la cheville sur les facteurs de risque de chute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Loggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8179,657 +8200,657 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igf-1 levels mediate the relationship between muscular aging and cognitive aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navin Kaushal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, San Diego, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrainement par électrostimulation des muscles mobilisateurs de la cheville de personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Loggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone Fragilité du sujet âgé et prévention de la perte d'autonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. Unpublished, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.13549.79846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A specific gait profile under dual-task condition in injured older fallers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pothier Kristell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chavoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Gerontological Society of America's 69th Annual Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, New Orleans, LA, United States. pp.337-338, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/geront/gnw162.1373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fracture post-chute du sujet âgé : une altération de la récupération de l’équilibre, de la marche et de la cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chastan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pothier Kristell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chavoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">84e du Congrès de l'Acfas - Colloque 110 - Mobilité et vieillissement cognitif :﻿﻿ la marche comme outil diagnostique, les interventions comme piste d’amélioration de la santé cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily life activities in the elderly population: effects on gait, cognition and falls.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline-Anne Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chavoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Posture and Gait Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Sevilla, Spain. Unpublished, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.4352.8807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId249"/>
+      <w:footerReference w:type="default" r:id="rId250"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8897,51 +8918,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E82EBC2B"/>
+    <w:nsid w:val="9FF9BC83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9128,51 +9149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-langeard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5284-2435" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20173656X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493307v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Milot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langeard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rehel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#246;k&#231;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-C. Navarro-Morales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2025.112990" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530979v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oron Levin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Just" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radka Klepochova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Helsper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Vints" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2026.113082" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329530v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Carrubba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maria Torre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-21060-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter A.J. Vints" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrim G&#246;k&#231;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Pavlova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zge Selin &#199;evik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2025.106381" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcourt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rivera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Tuvikene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli-Eelika Esvald" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-025-01820-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunwoo Lee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Cyma-Wejchenig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veysel Alcan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Morais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02659-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078892v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Kola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Quarck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kuldavletova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoffregen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denise" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.05.20.25327995" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Wollesen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piesie A.G. Asuako Asuako" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Herden" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Giannaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11556-025-00390-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216645v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Milot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2025.106746" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941792v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Yellon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Belkin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wunderlich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.17823.2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Ad&#305;g&#252;zel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Kurtkaya Ko&#231;ak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan K&#305;l&#305;n&#231;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2024.05.032" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quarck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glae063" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505611v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navin Kaushal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Fontanille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Vrinceanu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Saillant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2024.112399" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Perrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrou Koumar Ouma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clochon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2024.1313545" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493328v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2024.112504" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500288v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hugues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13051235" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835310v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.12.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628381v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060830v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1124109" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter a J Vints" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin &#214;zge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1213057" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024528v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13864" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834926v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zouabi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afac061" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bigot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maffiuletti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moussay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afac059" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03439079v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Sabra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Intzandt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desjardins-Crepeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Steele" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0257815" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541915v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mathon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ould-Slimane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Decker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21237954" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gagnon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lussier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desjardins-Cr&#233;peau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbaa124" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Olivier Cloutier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloudza Olmand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cct.2021.106286" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538386v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbz066" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03367193v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Pasquier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189439" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215230v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Tuong Minh Vu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Pothier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2021.111277" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538358v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lemay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Payette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-019-01338-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541923v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11010066" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215243v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loggia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chastan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.12.016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541920v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2021.712463" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598035v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03367214v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2019-0501" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541932v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boidin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Nigam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guilbeault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Latour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.12.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541935v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlebois Cloutier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gayda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lesage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17134662" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189273v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Julien-Vintrou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers-R&#233;olon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2020.00029" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329376v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Fakrahnak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Noriega de La Colina" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2020.111002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305312v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chavoix" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-018-0992-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135236v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-170279ZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541937v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Houdeib" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-181176" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190912v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2017.02.070" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02135138v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Morello" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lescure" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00296" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011074v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695162v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681746v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dubbeldam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Stemplewski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliia Pavlova" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598233v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vieillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018280v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bilfeldt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Campbell" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owasim Akram" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Andersen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klejda Harasani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349670v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399754v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Bruce" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000549168" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612156v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703783v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la Kola" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703644v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278515v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703784v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330099v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880788v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.145" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880810v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A. Maffiuletti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703632v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.10.160" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCHD6DZD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703640v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32101.50400" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703790v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880796v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703804v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13549.79846" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266780v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothier Kristell" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delarue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Michel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geront/gnw162.1373" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703812v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703820v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline-Anne Graindorge" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4352.8807" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-langeard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5284-2435" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20173656X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=VzuJFU0AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493307v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Milot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langeard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rehel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#246;k&#231;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-C. Navarro-Morales" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2025.112990" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530979v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oron Levin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Just" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radka Klepochova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Helsper" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Vints" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2026.113082" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter A.J. Vints" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrim G&#246;k&#231;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Pavlova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zge Selin &#199;evik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2025.106381" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rivera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Tuvikene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli-Eelika Esvald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-025-01820-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Carrubba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maria Torre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-21060-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078892v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Kola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Quarck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kuldavletova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoffregen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denise" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.05.20.25327995" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunwoo Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Cyma-Wejchenig" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veysel Alcan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Morais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02659-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Wollesen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piesie A.G. Asuako Asuako" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Herden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Giannaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11556-025-00390-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Milot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauthier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2025.106746" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941792v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Yellon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Belkin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wunderlich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.17823.2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Ad&#305;g&#252;zel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Kurtkaya Ko&#231;ak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan K&#305;l&#305;n&#231;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2024.05.032" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500290v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Perrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrou Koumar Ouma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clochon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2024.1313545" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quarck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glae063" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505611v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navin Kaushal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Fontanille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Vrinceanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Saillant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2024.112399" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493328v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2024.112504" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hugues" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13051235" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835310v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.12.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060830v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1124109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161569v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter a J Vints" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin &#214;zge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1213057" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024528v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13864" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834926v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zouabi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afac061" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609887v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bigot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maffiuletti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moussay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afac059" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541915v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mathon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ould-Slimane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Decker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21237954" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03439079v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Sabra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Intzandt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desjardins-Crepeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Steele" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0257815" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gagnon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lussier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desjardins-Cr&#233;peau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbaa124" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215241v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Olivier Cloutier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloudza Olmand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cct.2021.106286" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbz066" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03367193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Pasquier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189439" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215230v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Tuong Minh Vu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Pothier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2021.111277" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lemay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Payette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-019-01338-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541923v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11010066" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215243v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loggia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chastan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.12.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598035v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541920v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2021.712463" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03367214v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2019-0501" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189273v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Julien-Vintrou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers-R&#233;olon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2020.00029" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541932v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boidin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Nigam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guilbeault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Latour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.12.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541935v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlebois Cloutier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gayda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lesage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17134662" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329376v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Fakrahnak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Noriega de La Colina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2020.111002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305312v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chavoix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-018-0992-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135236v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-170279ZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541937v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Houdeib" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-181176" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190912v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2017.02.070" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02135138v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Morello" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lescure" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00296" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011074v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681746v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dubbeldam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Stemplewski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliia Pavlova" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695162v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598233v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vieillard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018280v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bilfeldt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Campbell" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owasim Akram" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Andersen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klejda Harasani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349670v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399754v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Bruce" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000549168" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612156v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703783v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la Kola" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703644v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278515v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703784v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330099v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880788v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.145" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880810v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A. Maffiuletti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703632v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.10.160" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCHD6DZD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703640v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32101.50400" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703790v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880796v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703804v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13549.79846" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266780v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothier Kristell" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delarue" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Michel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geront/gnw162.1373" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703812v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703820v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline-Anne Graindorge" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4352.8807" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>