--- v0 (2026-03-30)
+++ v1 (2026-05-14)
@@ -66,2433 +66,2969 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spironolactone in patients on chronic haemodialysis at high risk of adverse cardiovascular outcomes (ALCHEMIST): a multicentre, double-blind, randomised, placebo-controlled trial and updated meta-analysis</w:t>
+                <w:t xml:space="preserve">Which equation and which biomarker should be used in the Kidney Failure Risk Equation? A comparative analysis in the CKD-REIN cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rossignol</w:t>
+                <w:t xml:space="preserve">Antoine Lanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faiez Zannad</w:t>
+                <w:t xml:space="preserve">Pierre Delanaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Massy</w:t>
+                <w:t xml:space="preserve">Marie Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Azizi</w:t>
+                <w:t xml:space="preserve">Aghiles Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Chorfa</w:t>
+                <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 406 (10504), pp.705-718. </w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(25)01194-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfag097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454191v1</w:t>
+                <w:t xml:space="preserve">hal-05614782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The personalized approach to rituximab treatment in membranous nephropathy: a multi-center randomized controlled trial</w:t>
+                <w:t xml:space="preserve">Management of severe hypercalcaemia: results of the French-speaking physicians’ practice survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesna Brglez</w:t>
+                <w:t xml:space="preserve">Cyril Mousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Teisseyre</w:t>
+                <w:t xml:space="preserve">Romain Arrestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Zorzi</w:t>
+                <w:t xml:space="preserve">Khalil Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Fernandez</w:t>
+                <w:t xml:space="preserve">Antoine Braconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Cremoni</w:t>
+                <w:t xml:space="preserve">Aldjia Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 90, pp.103648. </w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (6), pp.1571-1573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2025.103648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfad018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402176v1</w:t>
+                <w:t xml:space="preserve">hal-04400886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing individual glomerular filtration rate assessment: can we trust the equation? Development and validation of machine learning models to assess the trustworthiness of estimated GFR compared to measured GFR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lanot</w:t>
+                <w:t xml:space="preserve">Anna Akesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Akesson</w:t>
+                <w:t xml:space="preserve">Felipe Kenji Nakano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Kenji Nakano</w:t>
+                <w:t xml:space="preserve">Celine Vens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Björk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26 (1), pp.47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12882-025-03972-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road‐traffic ‐related air pollution contributes to skin barrier alteration and growth defect of sensory neurons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lanot</w:t>
+                <w:t xml:space="preserve">Spironolactone in patients on chronic haemodialysis at high risk of adverse cardiovascular outcomes (ALCHEMIST): a multicentre, double-blind, randomised, placebo-controlled trial and updated meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Misery</w:t>
+                <w:t xml:space="preserve">Faiez Zannad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Rostoker</w:t>
+                <w:t xml:space="preserve">Ziad Massy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Testa</w:t>
+                <w:t xml:space="preserve">Michel Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chauveau</w:t>
+                <w:t xml:space="preserve">Fatima Chorfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (1), pp.50-60. </w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 406 (10504), pp.705-718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ndt.2024.60⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(25)01194-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371539v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based learning in nephrology</w:t>
+                <w:t xml:space="preserve">Early-Onset Peritonitis and Outcomes of Peritoneal Dialysis: A Cohort Study with Data from the RDPLF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Maisons</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Lucas Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bechade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+                <w:t xml:space="preserve">Maxence Ficheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Esteve</w:t>
+                <w:t xml:space="preserve">Sonia Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (4), pp.sfae059. </w:t>
+              <w:t xml:space="preserve">American Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56 (4), pp.391-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfae059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000542835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927448v1</w:t>
+                <w:t xml:space="preserve">hal-05609257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between the EKFC-equation and machine learning models to predict Glomerular Filtration Rate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The personalized approach to rituximab treatment in membranous nephropathy: a multi-center randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Åkesson</w:t>
+                <w:t xml:space="preserve">Vesna Brglez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasper de Boer</w:t>
+                <w:t xml:space="preserve">Maxime Teisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klest Dedja</w:t>
+                <w:t xml:space="preserve">Kévin Zorzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robbe D’hondt</w:t>
+                <w:t xml:space="preserve">Céline Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cremoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-77618-w⟩</w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90, pp.103648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2025.103648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094157v1</w:t>
+                <w:t xml:space="preserve">hal-05402176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prurit associé à la maladie rénale chronique chez les patients hémodialysés : une enquête auprès des néphrologues français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Touzot</w:t>
+                <w:t xml:space="preserve">Comparison between the EKFC-equation and machine learning models to predict Glomerular Filtration Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Kenji Nakano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bataille</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lanot</w:t>
+                <w:t xml:space="preserve">Anna Åkesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klest Dedja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbe D’hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ndt.2023.31⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.26383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-77618-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338746v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring 25-OH and 1,25-OH vitamin D levels in hemodialysis patients after starting therapy: Does it make sense?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Time-Dependent Effect of Assistance on Peritoneal Dialysis Duration: An Analysis of Data from the French Language Peritoneal Dialysis Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Radermacher</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Ficheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bechade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 539, pp.50-54. </w:t>
+              <w:t xml:space="preserve">Kidney360</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (10), pp.1500-1509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cca.2022.11.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34067/KID.0000000577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082207v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderate-to-severe pruritus in untreated or non-responsive hemodialysis patients: results of the French prospective multicenter observational study Pruripreva</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Road‐traffic ‐related air pollution contributes to skin barrier alteration and growth defect of sensory neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Bataille</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Laurent Misery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Rostoker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfad032⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.50-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ndt.2024.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338796v1</w:t>
+                <w:t xml:space="preserve">hal-05371539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kidney Transplantation in Patients With AA Amyloidosis: Outcomes in a French Multicenter Cohort</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation-based learning in nephrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Marion</w:t>
+                <w:t xml:space="preserve">Valentin Maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jambon</w:t>
+                <w:t xml:space="preserve">Yosu Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2023.07.020⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (4), pp.sfae059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfae059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220868v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of severe hypercalcaemia: results of the French-speaking physicians’ practice survey</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kidney Transplantation in Patients With AA Amyloidosis: Outcomes in a French Multicenter Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Chaibi</w:t>
+                <w:t xml:space="preserve">Chloë Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Braconnier</w:t>
+                <w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldjia Hocine</w:t>
+                <w:t xml:space="preserve">Yannis Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfad018⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83 (3), pp.329-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2023.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400886v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La néphrologie 2.0 : communication avec les patients connectés et les professionnels de santé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Prurit associé à la maladie rénale chronique chez les patients hémodialysés : une enquête auprès des néphrologues français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Touzot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rostoker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrol Ther</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.02.003⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (6), pp.475-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ndt.2023.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511184v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of social deprivation on peritoneal dialysis uptake: A mediation analysis with the data of the REIN registry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Beaumier</w:t>
+                <w:t xml:space="preserve">Moderate-to-severe pruritus in untreated or non-responsive hemodialysis patients: results of the French prospective multicenter observational study Pruripreva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Calvar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lanot</w:t>
+                <w:t xml:space="preserve">Stanislas Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rostoker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peritoneal Dialysis International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/08968608211023268⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (7), pp.1102-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfad032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619844v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néphropathie associée à une vascularite urticarienne hypocomplémentémique : présentation d’un cas clinique et revue de la littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring 25-OH and 1,25-OH vitamin D levels in hemodialysis patients after starting therapy: Does it make sense?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delanaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouquegneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Warling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel Boyer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Achille Aouba</w:t>
+                <w:t xml:space="preserve">Luc Radermacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2019.09.004⟩</w:t>
+              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 539, pp.50-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cca.2022.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490009v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge néphrologique des patients hémophiles A : difficultés diagnostiques et thérapeutiques illustrées par le cas de 2 patients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">La néphrologie 2.0 : communication avec les patients connectés et les professionnels de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guerrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan de Nattes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hazzan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2018.10.002⟩</w:t>
+              <w:t xml:space="preserve">Nephrol Ther</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nephrol Ther, 18, pp.222-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623209v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mushroom Poisoning Presenting With Acute Kidney Injury and Elevated Transaminases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Effect of social deprivation on peritoneal dialysis uptake: A mediation analysis with the data of the REIN registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Beaumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lobbedez</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Calvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Béchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2019.02.016⟩</w:t>
+              <w:t xml:space="preserve">Peritoneal Dialysis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.089686082110232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/08968608211023268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02276217v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Néphropathie associée à une vascularite urticarienne hypocomplémentémique : présentation d’un cas clinique et revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Comoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hurault de Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Aouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.124 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2019.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mushroom Poisoning Presenting With Acute Kidney Injury and Elevated Transaminases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Beaumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brocheriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lobbedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (6), pp.877-881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2019.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02276217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en charge néphrologique des patients hémophiles A : difficultés diagnostiques et thérapeutiques illustrées par le cas de 2 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa von Kotze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.77-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2018.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impact of Assisted Peritoneal Dialysis Modality on Outcomes: A Cohort Study of the French Language Peritoneal Dialysis Registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lobbedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Guillouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Ficheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48 (6), pp.425-433. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000494664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02103430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Assisted Peritoneal Dialysis Modality on Outcomes: A Cohort Study of the French Language Peritoneal Dialysis Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Lobbedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Guillouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Ficheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (6), pp.425-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000494664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02103430v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causes et déterminants du transfert en hémodialyse chez les patients traités par dialyse péritonéale : la survie technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lanot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Normandie Université, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021NORMC421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03522518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2639,51 +3175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454191v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rossignol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zannad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Massy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Azizi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chorfa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(25)01194-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Brglez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Teisseyre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Zorzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fernandez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cremoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2025.103648" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Akesson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Kenji Nakano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bj&#246;rk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-025-03972-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371539v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rostoker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Testa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauveau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2024.60" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosu Luque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sautenet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Esteve" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05094157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna &#197;kesson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper de Boer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klest Dedja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbe D&#8217;hondt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-77618-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Touzot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2023.31" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delanaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouquegneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Warling" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Radermacher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2022.11.032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bataille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfad032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04220868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Schwarz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Lombardi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jambon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2023.07.020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04400886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mousseaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Arrestier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Chaibi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Braconnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Hocine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04511184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guerrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan de Nattes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hazzan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.02.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619844v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beaumier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Calvar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;chade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08968608211023268" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490009v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Boyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comoz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hurault de Ligny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Aouba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.09.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623209v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fedi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Falaise" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa von Kotze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.10.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02276217v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Georges" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brocheriou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2019.02.016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02103430v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Guilloteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guillou&#235;t" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Ficheux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000494664" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03522518v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NORMC421" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delanaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metzger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Hamroun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar de Pinho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfag097" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04400886v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mousseaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Arrestier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Chaibi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Braconnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Hocine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Akesson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Kenji Nakano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bj&#246;rk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-025-03972-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454191v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rossignol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zannad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Massy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Azizi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chorfa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(25)01194-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Poulain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bechade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Ficheux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guillouet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000542835" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402176v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Brglez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Teisseyre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Zorzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cremoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2025.103648" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05094157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna &#197;kesson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper de Boer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klest Dedja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbe D&#8217;hondt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-77618-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609268v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Boyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34067/KID.0000000577" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rostoker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Testa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauveau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2024.60" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927448v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosu Luque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sautenet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Esteve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae059" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04220868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Schwarz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Lombardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jambon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2023.07.020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338746v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Touzot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2023.31" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bataille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfad032" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082207v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouquegneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Warling" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Radermacher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2022.11.032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04511184v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guerrot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan de Nattes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hazzan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.02.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beaumier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Calvar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;chade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08968608211023268" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490009v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comoz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hurault de Ligny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Aouba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.09.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02276217v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Georges" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brocheriou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2019.02.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fedi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Falaise" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa von Kotze" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.10.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02103430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Guilloteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guillou&#235;t" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000494664" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609271v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03522518v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NORMC421" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>