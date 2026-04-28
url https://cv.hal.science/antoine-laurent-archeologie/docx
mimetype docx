--- v0 (2026-03-21)
+++ v1 (2026-04-28)
@@ -2238,364 +2238,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Open-Source Photogrammetry : Toward Synergies Between Meshroom, MicMac and others</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un œil numérique sur les cimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Pamart</w:t>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewelina Rupnik</w:t>
+                <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Castan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arthur Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International ISPRS / CIPA Workshop "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire équipe Terrae (Lab. Traces)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe Terrae, Jan 2026, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05512271v1</w:t>
+                <w:t xml:space="preserve">hal-05467823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un œil numérique sur les cimes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+                <w:t xml:space="preserve">Bridging Open-Source Photogrammetry : Toward Synergies Between Meshroom, MicMac and others</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewelina Rupnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Baleux</w:t>
+                <w:t xml:space="preserve">Fabien Castan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Campmajo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire équipe Terrae (Lab. Traces)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International ISPRS / CIPA Workshop "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roberto Pierdicca; Ramona Quattrini; Francesco Fassi; Fabio Remondino, Feb 2026, Ancone, Italy. pp.343-350, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W12-2026-343-2026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467823v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05512271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un oeil numérique sur les cimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'équipe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equipe Terrae (Lab. Tracesà, Jan 2026, Toulouse (Université Toulouse II Jean Jaures), France</w:t>
@@ -2618,855 +2618,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révéler les empreintes du pastoralisme. Quand les nouvelles technologies redéfinissent la prospection archéologique en montagne</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retour d'expérience sur une opération programmée sur le suivi temporel en 3D des sites archéologiques de Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeudi d'ITEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ITEM - Université de Pau et des Pays de l'Adour, Mar 2025, Pau, France</w:t>
+              <w:t xml:space="preserve">Journée d’études : les outils numériques appliqués à l’archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR LISA, Sep 2025, Corte Université de Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467790v1</w:t>
+                <w:t xml:space="preserve">hal-05299024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur une opération programmée sur le suivi temporel en 3D des sites archéologiques de Corse</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Révéler les empreintes du pastoralisme. Quand les nouvelles technologies redéfinissent la prospection archéologique en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campmajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études : les outils numériques appliqués à l’archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR LISA, Sep 2025, Corte Université de Corse, France</w:t>
+              <w:t xml:space="preserve">Jeudi d'ITEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ITEM - Université de Pau et des Pays de l'Adour, Mar 2025, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299024v1</w:t>
+                <w:t xml:space="preserve">hal-05467790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle chaîne opératoire de reconstruction 3D basée sur la stéréophotométrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the Quality of 3D Reconstruction in the Absence of Ground Truth: Application to a Multimodal Archaeological Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coupry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Brument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carole Fritz</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Informatique et Archéologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Tucson (AZ), United States. pp.3457-3466, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WACV61041.2025.00341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100595v1</w:t>
+                <w:t xml:space="preserve">hal-04942610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Photometric Stereo to the Study of Rock Art in Chauvet Cave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stéréophotométrie auto-calibrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coupry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Fritz</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Horizons: Embracing heritage in an evolving world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAA, May 2025, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">ORASIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062732v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Quality of 3D Reconstruction in the Absence of Ground Truth: Application to a Multimodal Archaeological Dataset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of Photometric Stereo to the Study of Rock Art in Chauvet Cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coupry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Laurent</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvain Quéau</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Horizons: Embracing heritage in an evolving world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAA, May 2025, Athènes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942610v1</w:t>
+                <w:t xml:space="preserve">hal-05062732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Foissac cave: Integrating paleogenomics and preservation in a prehistoric site of unique fragility</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une nouvelle chaîne opératoire de reconstruction 3D basée sur la stéréophotométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coupry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Brument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Biomolecular Archeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Turin, Aug 2025, Turin (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Journées Informatique et Archéologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Trajectoires, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237826v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéréophotométrie auto-calibrée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Coupry</w:t>
+                <w:t xml:space="preserve">The Foissac cave: Integrating paleogenomics and preservation in a prehistoric site of unique fragility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mendisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lauze</w:t>
+                <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">International Symposium of Biomolecular Archeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Turin, Aug 2025, Turin (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038532v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-learning based Detection and Segmentation in Archaeology</w:t>
               </w:r>
@@ -3571,980 +3571,980 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la stéréophotométrie au relevé archéologique : une nouvelle chaîne opératoire pour la lecture du relief de surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-calibrated Near-light Photometric Stereo using a Geometric Proxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coupry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IA et innovations numériques : usages et enjeux en archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Scale Space and Variational Methods in Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Totnes, United Kingdom. pp.364-376, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92369-2_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368108v1</w:t>
+                <w:t xml:space="preserve">hal-05004867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-calibrated Near-light Photometric Stereo using a Geometric Proxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la stéréophotométrie au relevé archéologique : une nouvelle chaîne opératoire pour la lecture du relief de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Brument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coupry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Laurent</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nino Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Scale Space and Variational Methods in Computer Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IA et innovations numériques : usages et enjeux en archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAP, Nov 2025, Chartres, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004867v1</w:t>
+                <w:t xml:space="preserve">hal-05368108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la détection au relevé : une simple question d’apprentissage ?</w:t>
+                <w:t xml:space="preserve">Nouvelles techniques de numérisation 3D pour les grottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IA et Patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR IASIS; PEPR ICCARE, Nov 2025, Saint-Germain en Laye, France</w:t>
+              <w:t xml:space="preserve">Systèmes d’information documentaire et matérialité des œuvres. Regards croisés Chauvet-Bayeux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Bayeux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368081v1</w:t>
+                <w:t xml:space="preserve">hal-04892986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles techniques de numérisation 3D pour les grottes</w:t>
+                <w:t xml:space="preserve">De la détection au relevé : une simple question d’apprentissage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nino Rottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Bouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d’information documentaire et matérialité des œuvres. Regards croisés Chauvet-Bayeux.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Bayeux, France</w:t>
+              <w:t xml:space="preserve">IA et Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR IASIS; PEPR ICCARE, Nov 2025, Saint-Germain en Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892986v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet NéNuFAR</w:t>
+                <w:t xml:space="preserve">Intégration de la stéréophotométrie pour le patrimoine dans la suite logicielle open-source Alicevision Meshroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coupry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvain Quéau</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées du consortium 3D pour les humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C3DHN, Nov 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Les Journées du Consortium 3D SHS, Lyon (JC3DSHS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France. pp.1--10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908313v1</w:t>
+                <w:t xml:space="preserve">hal-04469351v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier les monuments mégalithiques pour mieux les restaurer : cas d’étude dans le centre-ouest et le sud-ouest de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dealing with the archives on anthropomorphic stelae sites in Southern Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Mens</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude : Restauration des mégalithes. Déontologie / Constats / Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">30th Congress European Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911407v1</w:t>
+                <w:t xml:space="preserve">hal-04911396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la stéréophotométrie pour le patrimoine dans la suite logicielle open-source Alicevision Meshroom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étudier les monuments mégalithiques pour mieux les restaurer : cas d’étude dans le centre-ouest et le sud-ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouézin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carole Fritz</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées du Consortium 3D SHS, Lyon (JC3DSHS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France. pp.1--10</w:t>
+              <w:t xml:space="preserve">Journées d’étude : Restauration des mégalithes. Déontologie / Constats / Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469351v2</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with the archives on anthropomorphic stelae sites in Southern Ethiopia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet NéNuFAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Corson</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coupry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Brument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Congress European Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Les journées du consortium 3D pour les humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C3DHN, Nov 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911396v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(R)-evolution in the implementation of photometric stereo - Application to archaeology</w:t>
               </w:r>
@@ -4582,51 +4582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Low-Cost 3D - Sensors, Algorithms, Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISPRS, Dec 2024, Brescia, Italie, Italy. pp.289-294, </w:t>
@@ -4802,51 +4802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des techniques de numérisation à la recherche et à la valorisation des tablettes de Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5111,277 +5111,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin Details Meet Large-Scale 3D-Reconstruction: Photometric Stereo for Cultural Heritage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvain Quéau</w:t>
+                <w:t xml:space="preserve">Megalithism and monumental architecture in southwest France: contributions of recent research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Redon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Durou</w:t>
+                <w:t xml:space="preserve">Victor Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Lüth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st international conference on artificIAl Intelligence and applied MAthematics for History and Archaeology (IAMAHA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEPAM; INRIA Côte d'Azur; I3S, Nov 2023, Nice, France. pp.Session 3 : AI-AM FOR MATERIALS OF THE PAST</w:t>
+              <w:t xml:space="preserve">Conference "The early Neolithic of Northern Europe: new approaches to migration, movement and social connection"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Copenhagen -, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559503v1</w:t>
+                <w:t xml:space="preserve">hal-04911428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megalithism and monumental architecture in southwest France: contributions of recent research</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+                <w:t xml:space="preserve">Thin Details Meet Large-Scale 3D-Reconstruction: Photometric Stereo for Cultural Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friedrich Lüth</w:t>
+                <w:t xml:space="preserve">Marjorie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference "The early Neolithic of Northern Europe: new approaches to migration, movement and social connection"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Copenhagen -, Denmark</w:t>
+              <w:t xml:space="preserve">1st international conference on artificIAl Intelligence and applied MAthematics for History and Archaeology (IAMAHA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPAM; INRIA Côte d'Azur; I3S, Nov 2023, Nice, France. pp.Session 3 : AI-AM FOR MATERIALS OF THE PAST</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911428v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de la stéréophotométrie pour le patrimoine dans la suite logicielle open-source AliceVision Meshroom</w:t>
               </w:r>
@@ -5406,64 +5406,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées du Consortium 3D pour les SHS (JCDSHS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium 3D SHS, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5514,51 +5514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5622,77 +5622,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UISPP XX World Congress: Exploring the world’s prehistory (UISPP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UISPP : Union Internationale des Sciences Préhistoriques et Protohistoriques, Sep 2023, Timisoara, Romania</w:t>
@@ -5715,394 +5715,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cave bear (Ursus spelaeus) scratches in Chauvet cave (Ardèche, France): identification, 3D mapping and paleoethological consideration from wall marking activities</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">3D Digitization of Heritage: Photometric Stereo can Help</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Durou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress of Speleology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS-International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Würzburg, Germany. pp.145-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W1-2022-145-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817170v1</w:t>
+                <w:t xml:space="preserve">hal-03926427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspecter les zones d'altitude : Développement d'une procédure multi-sources pour la prospection archéologique des terrains d'altitude</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+                <w:t xml:space="preserve">The Cave bear (Ursus spelaeus) scratches in Chauvet cave (Ardèche, France): identification, 3D mapping and paleoethological consideration from wall marking activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Magali Philippe</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">18th International Congress of Speleology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Internationale de Spéléologie, Jun 2022, Le Bourget-du-Lac, France. pp.343-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662471v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Digitization of Heritage: Photometric Stereo can Help</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Mélou</w:t>
+                <w:t xml:space="preserve">Inspecter les zones d'altitude : Développement d'une procédure multi-sources pour la prospection archéologique des terrains d'altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS-International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W1-2022-145-2022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03926427v1</w:t>
+                <w:t xml:space="preserve">hal-03662471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of Photometry to the 3D-digitization of Heritage</w:t>
               </w:r>
@@ -6114,64 +6114,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6244,51 +6244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6445,471 +6445,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérisation par photogrammétrie des statues-menhirs du PETR des Hautes Terres d'OC (Occitanie)</w:t>
+                <w:t xml:space="preserve">De la détection à l’analyse des sites monumentaux néolithiques en volume : premiers résultats de l’ANR Monumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Lüth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Départementale d'Archéologie du Tarn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Albi, France</w:t>
+              <w:t xml:space="preserve">Nouvelles méthodes d’analyse par Imagerie 3D et IA appliquées aux vestiges préhistoriques et protohistoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364332v1</w:t>
+                <w:t xml:space="preserve">hal-03395994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale 3D analysis of an Iron Age town: the case of Silla del Papa (Cádiz, Spain)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Moret</w:t>
+                <w:t xml:space="preserve">Des cas de stèles recyclées dans les dolmens du sud de la France (Quercy, sud du Massif central, Pays basque)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Marticorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scanning the hidden - LiDAR and 3D technologies applied to architecture research in the archaeology of Metal Ages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UISPP, Jun 2021, Ávila, Spain</w:t>
+              <w:t xml:space="preserve">13èmes Rencontres Méridionales de Préhistoire Récente « Pierre à bâtir, pierre à penser ». Systèmes techniques et productions symboliques des Pré- et Protohistoire méridionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rodez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265967v1</w:t>
+                <w:t xml:space="preserve">hal-03440882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des cas de stèles recyclées dans les dolmens du sud de la France (Quercy, sud du Massif central, Pays basque)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Maillé</w:t>
+                <w:t xml:space="preserve">Multi-scale 3D analysis of an Iron Age town: the case of Silla del Papa (Cádiz, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Marticorena</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Baleux</w:t>
+                <w:t xml:space="preserve">Agathe Desmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Rencontres Méridionales de Préhistoire Récente « Pierre à bâtir, pierre à penser ». Systèmes techniques et productions symboliques des Pré- et Protohistoire méridionales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rodez, France</w:t>
+              <w:t xml:space="preserve">Scanning the hidden - LiDAR and 3D technologies applied to architecture research in the archaeology of Metal Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UISPP, Jun 2021, Ávila, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440882v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la détection à l’analyse des sites monumentaux néolithiques en volume : premiers résultats de l’ANR Monumen</w:t>
+                <w:t xml:space="preserve">Numérisation par photogrammétrie des statues-menhirs du PETR des Hautes Terres d'OC (Occitanie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodes d’analyse par Imagerie 3D et IA appliquées aux vestiges préhistoriques et protohistoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">Journée Départementale d'Archéologie du Tarn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03395994v1</w:t>
+                <w:t xml:space="preserve">hal-03364332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspecting high altitude areas. Development of a multi-source procedure for the archaeological prospection of high altitude areas</w:t>
               </w:r>
@@ -7538,90 +7538,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Within the giant’s belly”. Multi-method approach of the long barrows of Tusson (Charente, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camus Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Lüth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Meeting of the European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t>
@@ -7859,64 +7859,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethiopie, la vallée des stèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8259,64 +8259,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolande Simon-Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monographies Instrumentum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8526,51 +8526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Lüth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8711,64 +8711,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cas de stèles recyclées dans des dolmens du sud de la France (Quercy, Pays basque, sud du Massif central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Marticorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8821,273 +8821,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes techniques et productions symboliques du mégalithisme funéraire de la façade atlantique entre Bretagne et Pays basque</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'apport des outils numériques à l'étude de la Silla del Papa (Tarifa, Cadix, Espagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Desmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires. Passé, présent, futur</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anejos a CuPAUAM 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15366/ane2021.5.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440788v1</w:t>
+                <w:t xml:space="preserve">hal-03494419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport des outils numériques à l'étude de la Silla del Papa (Tarifa, Cadix, Espagne)</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systèmes techniques et productions symboliques du mégalithisme funéraire de la façade atlantique entre Bretagne et Pays basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Kerdivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ard, Vincent; Mens, Emmanuel; Gandelin, Muriel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anejos a CuPAUAM 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires. Passé, présent, futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15366/ane2021.5.002⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sidestone Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-132, 2021, 9789088909894</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494419v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche multi-scalaire et multi-méthode du monumentalisme néolithique. L’exemple du programme ANR MONUMEN</w:t>
               </w:r>
@@ -9156,51 +9156,51 @@
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ard Vincent; Mens Emmanuel; Gandelin Muriel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires. Passé, présent, futur.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidestone Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9789088909894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9411,64 +9411,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9558,51 +9558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées du Consortium 3D pour les SHS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10017,103 +10017,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte Chauvet. Rapport d'activités 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">22 15 289, Ministère de la culture DRAC ARA. 2025, pp.659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10135,51 +10135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opération de sondage : Dolmen d’Artxuita (Nouvelle-Aquitaine, Pyrénées-Atlantiques, Irouléguy), Rapport final - Décembre 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Marticorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Vassilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10441,51 +10441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospection thématiques DiachroNive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Marticorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10493,51 +10493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine. 2022, 90 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10811,241 +10811,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de mission. Acquisition 3D par photogrammétrie. Nissan-Lez-Enserune (34)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programme Télédétection Archéologique en Haute et Moyenne Montagne (T.A.H.M.M.) - Campagne 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270083v1</w:t>
+                <w:t xml:space="preserve">hal-03263265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Télédétection Archéologique en Haute et Moyenne Montagne (T.A.H.M.M.) - Campagne 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compte-rendu de mission. Acquisition 3D par photogrammétrie. Nissan-Lez-Enserune (34)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263265v1</w:t>
+                <w:t xml:space="preserve">hal-04270083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires mégalithiques et espaces néolithiques: la question des &amp;quot;dolmens simples&amp;quot; en France méridionale. Les cas ariégeois et aveyronnais. Rapport de prospection thématique</w:t>
               </w:r>
@@ -11485,77 +11485,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures dolméniques et territoires dans les Pyrénées nord-occidentales, rapport de PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Marticorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boscus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11601,419 +11601,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dolmens en Quercy : architectures et implantation territoriale. L’exemple du secteur de Miers-Alvignac. Rapport de prospection thématique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Dynamiques d'occupation et d'exploitation du sel dans les golfes charentais, du Néolithique à l'Âge du Fer », rapport 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Camus</w:t>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Labastie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Laurent</w:t>
+                <w:t xml:space="preserve">Gautier Broux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2017, pp.109</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2017, pp.160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560084v1</w:t>
+                <w:t xml:space="preserve">hal-02546872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires mégalithiques et espaces néolithiques en Ariège : l’exemple du secteur du Mas d’Azil dans son contexte régional, Rapport de prospection thématique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dolmens en Quercy : architectures et implantation territoriale. L’exemple du secteur de Miers-Alvignac. Rapport de prospection thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boscus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Linard</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labastie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Midi-Pyrénées. 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2017, pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01970270v1</w:t>
+                <w:t xml:space="preserve">hal-02560084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Dynamiques d'occupation et d'exploitation du sel dans les golfes charentais, du Néolithique à l'Âge du Fer », rapport 2017</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territoires mégalithiques et espaces néolithiques en Ariège : l’exemple du secteur du Mas d’Azil dans son contexte régional, Rapport de prospection thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boscus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Midi-Pyrénées. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Broux</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02546872v1</w:t>
+                <w:t xml:space="preserve">hal-01970270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures dolméniques et territoires dans les Pyrénées nord-occidentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Marticorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boscus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12136,51 +12136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Cnrs Image</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Craemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12254,51 +12254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bessenay-Prolonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12385,51 +12385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boscus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camus Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labastie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -12490,51 +12490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Broux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12659,51 +12659,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F02B92DE"/>
+    <w:nsid w:val="3A4CB10D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12890,51 +12890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-laurent-archeologie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3727-5644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282501576" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/3nEFyoq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04879718v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEP139" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106137v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972777v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coupry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brument" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;lou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.02.013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitiva Bueno Ramirez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Balbin Berhman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zp5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KN2H4K7V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559477v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Simon-Millot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;ret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580939v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1934" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.169" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868886v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Linard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103102" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928970v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.15027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257694v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227071v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Guillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1451" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126984v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0352" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389802v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bianco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galoppin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebreton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09518967.2019.1664524" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512271v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Rupnik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaiani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W12-2026-343-2026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chiron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488585v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942610v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00341" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rouquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038532v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lauze" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058754v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Dabic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poirier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368108v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Rottier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004867v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92369-2_28" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368081v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bayel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bouron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908313v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911407v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469351v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911396v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830609v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W8-2024-289-2024" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594418v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gurdjos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622224v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Houal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tanghe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561203v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Durou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919337v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559503v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Redon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911428v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich L&#252;th" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301944v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035153v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198591v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662471v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926427v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W1-2022-145-2022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794929v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552464.3555683" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904938v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364332v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265967v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Desmars" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440882v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395994v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341957v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152402v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865558v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0360" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152372v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023476v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Adrien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153049v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501627v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alebachew Belay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407454v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450519v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/libro/9788836661862" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559541v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/14-monographies-instrumentum" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834300v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092492v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318214v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259909v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440788v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Kerdivel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494419v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/ane2021.5.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112403v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542000v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=le-dolmen-de-saint-eugene-autopsie-dune-sepulture-collective-neolithique" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809779v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sumac-workshops.github.io/2022/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460969v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014872v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05292908v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Al-Zahrani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Dawsari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badriya Al-Ghuwairi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Marih" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042435v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042415v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438624v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vassilieff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Abad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bichot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909636v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marsac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chateauneuf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192998v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918423v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600298v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152350v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269955v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270083v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263265v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066042v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pibouleau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poujol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546870v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270071v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139911v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Comet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065987v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caule" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560084v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labastie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970270v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546872v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066010v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118349v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Arte T&#233;l&#233;vision" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cnrs Image" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tixier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Craemer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046640v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045741v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046486v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-laurent-archeologie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3727-5644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282501576" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/3nEFyoq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04879718v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEP139" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106137v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972777v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coupry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brument" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;lou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.02.013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitiva Bueno Ramirez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Balbin Berhman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zp5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KN2H4K7V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559477v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Simon-Millot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;ret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580939v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1934" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.169" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868886v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Linard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103102" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928970v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.15027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257694v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227071v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Guillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1451" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126984v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0352" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389802v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bianco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galoppin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebreton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09518967.2019.1664524" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chiron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512271v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Rupnik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaiani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W12-2026-343-2026" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488585v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299024v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467790v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942610v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00341" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038532v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lauze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062732v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100595v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237826v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rouquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058754v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Dabic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poirier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004867v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92369-2_28" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368108v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Rottier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892986v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bayel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bouron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469351v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911396v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911407v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908313v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830609v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W8-2024-289-2024" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594418v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gurdjos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622224v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Houal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tanghe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561203v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Durou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919337v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911428v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich L&#252;th" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Redon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301944v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035153v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198591v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926427v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W1-2022-145-2022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662471v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794929v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552464.3555683" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904938v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395994v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440882v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265967v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Desmars" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364332v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341957v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152402v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865558v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0360" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152372v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023476v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Adrien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153049v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501627v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alebachew Belay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407454v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450519v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/libro/9788836661862" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559541v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/14-monographies-instrumentum" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834300v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092492v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318214v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259909v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494419v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/ane2021.5.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440788v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Kerdivel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112403v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542000v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=le-dolmen-de-saint-eugene-autopsie-dune-sepulture-collective-neolithique" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809779v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sumac-workshops.github.io/2022/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460969v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014872v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05292908v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Al-Zahrani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Dawsari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badriya Al-Ghuwairi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Marih" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042435v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042415v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438624v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vassilieff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Abad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bichot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909636v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marsac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chateauneuf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192998v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918423v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600298v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152350v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269955v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263265v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270083v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066042v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pibouleau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poujol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546870v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270071v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139911v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Comet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065987v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caule" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546872v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560084v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labastie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970270v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066010v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118349v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Arte T&#233;l&#233;vision" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cnrs Image" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tixier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Craemer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046640v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045741v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046486v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>