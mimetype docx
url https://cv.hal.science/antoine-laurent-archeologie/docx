--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -810,377 +810,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspecter les zones d’altitude</w:t>
+                <w:t xml:space="preserve">Thickness Estimation of the Soil‐Sedimentary Cover Inside Causewayed Enclosures to Locate an Occupation Layer: Map of the Archaeological Potential of the Neolithic Causewayed Enclosure of Le Pontet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Baleux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Laurent</w:t>
+                <w:t xml:space="preserve">Marylise Onfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Llubes</w:t>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Philippe</w:t>
+                <w:t xml:space="preserve">Francois Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.12009⟩</w:t>
+              <w:t xml:space="preserve">Archaeological Prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (2), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/arp.1934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580939v1</w:t>
+                <w:t xml:space="preserve">hal-04554243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness Estimation of the Soil‐Sedimentary Cover Inside Causewayed Enclosures to Locate an Occupation Layer: Map of the Archaeological Potential of the Neolithic Causewayed Enclosure of Le Pontet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inspecter les zones d’altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylise Onfray</w:t>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Leveque</w:t>
+                <w:t xml:space="preserve">Muriel Llubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Mathé</w:t>
+                <w:t xml:space="preserve">Magali Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Prospection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31 (2), pp.1-24. </w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (1), pp.105-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/arp.1934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.12009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554243v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of monumental architecture in Atlantic Europe: a fortified fifth-millennium BC enclosure in western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Onfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 97 (391), pp.50-69. </w:t>
@@ -1659,51 +1659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La 3D au service de l'étude des mégalithes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Picton – Culture &amp; patrimoine en Poitou et Charentes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 263, pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1741,51 +1741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le LiDaR pour cartographier les plus grands tumulus d’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1862,51 +1862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2238,364 +2238,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un œil numérique sur les cimes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridging Open-Source Photogrammetry : Toward Synergies Between Meshroom, MicMac and others</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Baleux</w:t>
+                <w:t xml:space="preserve">Anthony Pamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Campmajo</w:t>
+                <w:t xml:space="preserve">Ewelina Rupnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Chiron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Castan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire équipe Terrae (Lab. Traces)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International ISPRS / CIPA Workshop "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roberto Pierdicca; Ramona Quattrini; Francesco Fassi; Fabio Remondino, Feb 2026, Ancone, Italy. pp.343-350, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W12-2026-343-2026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467823v1</w:t>
+                <w:t xml:space="preserve">halshs-05512271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Open-Source Photogrammetry : Toward Synergies Between Meshroom, MicMac and others</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ewelina Rupnik</w:t>
+                <w:t xml:space="preserve">Un œil numérique sur les cimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Castan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Laurent</w:t>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Gaiani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Campmajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International ISPRS / CIPA Workshop "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire équipe Terrae (Lab. Traces)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe Terrae, Jan 2026, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05512271v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un oeil numérique sur les cimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'équipe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equipe Terrae (Lab. Tracesà, Jan 2026, Toulouse (Université Toulouse II Jean Jaures), France</w:t>
@@ -2693,103 +2693,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révéler les empreintes du pastoralisme. Quand les nouvelles technologies redéfinissent la prospection archéologique en montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeudi d'ITEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ITEM - Université de Pau et des Pays de l'Adour, Mar 2025, Pau, France</w:t>
@@ -2812,204 +2812,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Quality of 3D Reconstruction in the Absence of Ground Truth: Application to a Multimodal Archaeological Dataset</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Brument</w:t>
+                <w:t xml:space="preserve">The Foissac cave: Integrating paleogenomics and preservation in a prehistoric site of unique fragility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mendisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium of Biomolecular Archeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Turin, Aug 2025, Turin (Italie), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942610v1</w:t>
+                <w:t xml:space="preserve">hal-05237826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéréophotométrie auto-calibrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coupry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3041,432 +3032,441 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Photometric Stereo to the Study of Rock Art in Chauvet Cave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coupry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Horizons: Embracing heritage in an evolving world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAA, May 2025, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle chaîne opératoire de reconstruction 3D basée sur la stéréophotométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coupry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Brument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Informatique et Archéologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Trajectoires, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Foissac cave: Integrating paleogenomics and preservation in a prehistoric site of unique fragility</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Henri Duday</w:t>
+                <w:t xml:space="preserve">Assessing the Quality of 3D Reconstruction in the Absence of Ground Truth: Application to a Multimodal Archaeological Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coupry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Brument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Biomolecular Archeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Tucson (AZ), United States. pp.3457-3466, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WACV61041.2025.00341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237826v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-learning based Detection and Segmentation in Archaeology</w:t>
               </w:r>
@@ -3571,286 +3571,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-calibrated Near-light Photometric Stereo using a Geometric Proxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la stéréophotométrie au relevé archéologique : une nouvelle chaîne opératoire pour la lecture du relief de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Brument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coupry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Laurent</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nino Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Scale Space and Variational Methods in Computer Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IA et innovations numériques : usages et enjeux en archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAP, Nov 2025, Chartres, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004867v1</w:t>
+                <w:t xml:space="preserve">hal-05368108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la stéréophotométrie au relevé archéologique : une nouvelle chaîne opératoire pour la lecture du relief de surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-calibrated Near-light Photometric Stereo using a Geometric Proxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coupry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IA et innovations numériques : usages et enjeux en archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Scale Space and Variational Methods in Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Totnes, United Kingdom. pp.364-376, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92369-2_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368108v1</w:t>
+                <w:t xml:space="preserve">hal-05004867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles techniques de numérisation 3D pour les grottes</w:t>
               </w:r>
@@ -3918,51 +3918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la détection au relevé : une simple question d’apprentissage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nino Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4024,527 +4024,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la stéréophotométrie pour le patrimoine dans la suite logicielle open-source Alicevision Meshroom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étudier les monuments mégalithiques pour mieux les restaurer : cas d’étude dans le centre-ouest et le sud-ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouézin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carole Fritz</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées du Consortium 3D SHS, Lyon (JC3DSHS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France. pp.1--10</w:t>
+              <w:t xml:space="preserve">Journées d’étude : Restauration des mégalithes. Déontologie / Constats / Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469351v2</w:t>
+                <w:t xml:space="preserve">hal-04911407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with the archives on anthropomorphic stelae sites in Southern Ethiopia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet NéNuFAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Corson</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coupry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Brument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Congress European Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Les journées du consortium 3D pour les humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C3DHN, Nov 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911396v1</w:t>
+                <w:t xml:space="preserve">hal-04908313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier les monuments mégalithiques pour mieux les restaurer : cas d’étude dans le centre-ouest et le sud-ouest de la France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intégration de la stéréophotométrie pour le patrimoine dans la suite logicielle open-source Alicevision Meshroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Mens</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coupry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude : Restauration des mégalithes. Déontologie / Constats / Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Les Journées du Consortium 3D SHS, Lyon (JC3DSHS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France. pp.1--10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911407v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469351v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet NéNuFAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dealing with the archives on anthropomorphic stelae sites in Southern Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yvain Quéau</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées du consortium 3D pour les humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C3DHN, Nov 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">30th Congress European Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908313v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(R)-evolution in the implementation of photometric stereo - Application to archaeology</w:t>
               </w:r>
@@ -4582,51 +4582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Low-Cost 3D - Sensors, Algorithms, Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISPRS, Dec 2024, Brescia, Italie, Italy. pp.289-294, </w:t>
@@ -4802,51 +4802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des techniques de numérisation à la recherche et à la valorisation des tablettes de Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4908,273 +4908,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photographic 3D Scanning in the Wild</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Coupry</w:t>
+                <w:t xml:space="preserve">Bédeilhac. Archéologie d’une grotte ornée meurtrie par le temps et les hommes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barbaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Mathematics and Learning Approaches for Cultural Heritage and the Arts (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">Journée départementale de l'archéologie en Ariège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de l' Ariège, Apr 2024, Tarascon sur Ariège, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561203v1</w:t>
+                <w:t xml:space="preserve">hal-04919337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bédeilhac. Archéologie d’une grotte ornée meurtrie par le temps et les hommes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photographic 3D Scanning in the Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coupry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Quéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Barbaza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Laurent</w:t>
+                <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée départementale de l'archéologie en Ariège</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département de l' Ariège, Apr 2024, Tarascon sur Ariège, France</w:t>
+              <w:t xml:space="preserve">Advances in Applied Mathematics and Learning Approaches for Cultural Heritage and the Arts (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919337v1</w:t>
+                <w:t xml:space="preserve">hal-04561203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megalithism and monumental architecture in southwest France: contributions of recent research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5294,51 +5294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st international conference on artificIAl Intelligence and applied MAthematics for History and Archaeology (IAMAHA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEPAM; INRIA Côte d'Azur; I3S, Nov 2023, Nice, France. pp.Session 3 : AI-AM FOR MATERIALS OF THE PAST</w:t>
@@ -5380,90 +5380,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de la stéréophotométrie pour le patrimoine dans la suite logicielle open-source AliceVision Meshroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées du Consortium 3D pour les SHS (JCDSHS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium 3D SHS, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5514,64 +5514,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Imagerie scientifique et objet archéologique (CORPUS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Corpus; Université de Caen Normandie, Mar 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5622,77 +5622,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UISPP XX World Congress: Exploring the world’s prehistory (UISPP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UISPP : Union Internationale des Sciences Préhistoriques et Protohistoriques, Sep 2023, Timisoara, Romania</w:t>
@@ -5715,394 +5715,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Digitization of Heritage: Photometric Stereo can Help</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Mélou</w:t>
+                <w:t xml:space="preserve">Inspecter les zones d'altitude : Développement d'une procédure multi-sources pour la prospection archéologique des terrains d'altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS-International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926427v1</w:t>
+                <w:t xml:space="preserve">hal-03662471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cave bear (Ursus spelaeus) scratches in Chauvet cave (Ardèche, France): identification, 3D mapping and paleoethological consideration from wall marking activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Fosse</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress of Speleology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union Internationale de Spéléologie, Jun 2022, Le Bourget-du-Lac, France. pp.343-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspecter les zones d'altitude : Développement d'une procédure multi-sources pour la prospection archéologique des terrains d'altitude</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+                <w:t xml:space="preserve">3D Digitization of Heritage: Photometric Stereo can Help</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Durou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS-International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Würzburg, Germany. pp.145-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W1-2022-145-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662471v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of Photometry to the 3D-digitization of Heritage</w:t>
               </w:r>
@@ -6114,77 +6114,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop on Structuring and Understanding of Multimedia heritAge Contents (SUMAC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lisbonne, Portugal. pp.33-41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6212,635 +6212,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérisation 3D du patrimoine par stéréophotométrie</w:t>
+                <w:t xml:space="preserve">Le défi du mégalithisme en 3D : les imageries face aux monumentalismes du Néolithique (Projet MONUMEN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées du Consortium 3D pour les SHS (JC3DSHS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium 3D SHS, Dec 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904938v1</w:t>
+                <w:t xml:space="preserve">hal-03662458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le défi du mégalithisme en 3D : les imageries face aux monumentalismes du Néolithique (Projet MONUMEN)</w:t>
+                <w:t xml:space="preserve">Numérisation 3D du patrimoine par stéréophotométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Durou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Les journées du Consortium 3D pour les SHS (JC3DSHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium 3D SHS, Dec 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662458v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la détection à l’analyse des sites monumentaux néolithiques en volume : premiers résultats de l’ANR Monumen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale 3D analysis of an Iron Age town: the case of Silla del Papa (Cádiz, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Bouchet</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Desmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodes d’analyse par Imagerie 3D et IA appliquées aux vestiges préhistoriques et protohistoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">Scanning the hidden - LiDAR and 3D technologies applied to architecture research in the archaeology of Metal Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UISPP, Jun 2021, Ávila, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03395994v1</w:t>
+                <w:t xml:space="preserve">hal-03265967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cas de stèles recyclées dans les dolmens du sud de la France (Quercy, sud du Massif central, Pays basque)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Marticorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Rencontres Méridionales de Préhistoire Récente « Pierre à bâtir, pierre à penser ». Systèmes techniques et productions symboliques des Pré- et Protohistoire méridionales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Rodez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale 3D analysis of an Iron Age town: the case of Silla del Papa (Cádiz, Spain)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la détection à l’analyse des sites monumentaux néolithiques en volume : premiers résultats de l’ANR Monumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Lüth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scanning the hidden - LiDAR and 3D technologies applied to architecture research in the archaeology of Metal Ages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UISPP, Jun 2021, Ávila, Spain</w:t>
+              <w:t xml:space="preserve">Nouvelles méthodes d’analyse par Imagerie 3D et IA appliquées aux vestiges préhistoriques et protohistoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265967v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérisation par photogrammétrie des statues-menhirs du PETR des Hautes Terres d'OC (Occitanie)</w:t>
               </w:r>
@@ -6895,103 +6895,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspecting high altitude areas. Development of a multi-source procedure for the archaeological prospection of high altitude areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
@@ -7083,234 +7083,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Ancient Polytheisms : la représentation en réseau(x) de la pluralité du divin dans les mondes grec et sémitique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rechercher des cabanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mapping Antiquity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">Séminaire d'équipe Terrae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152402v1</w:t>
+                <w:t xml:space="preserve">halshs-02510369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rechercher des cabanes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping Ancient Polytheisms : la représentation en réseau(x) de la pluralité du divin dans les mondes grec et sémitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Galoppin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'équipe Terrae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Mapping Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02510369v1</w:t>
+                <w:t xml:space="preserve">hal-03152402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de référentiels commun : la coordination complexe du travail collaboratif</w:t>
               </w:r>
@@ -7335,64 +7335,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session n° III-3 (CA) of the XVIIIe UISPP congress. Construire des référentiels partagés : Webmapping et archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. 12 p., </w:t>
@@ -7443,51 +7443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mégalithisme angevin : étude architecturale des plus grands dolmens de France à partir de la combinaison de techniques d’acquisition 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7564,51 +7564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camus Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Lüth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7859,64 +7859,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethiopie, la vallée des stèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8009,90 +8009,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections géophysiques et sondages archéologiques de deux sites à sel de la région de Rochefort-sur-Mer (Charente-Maritime, France) : caractérisation des structures et de la géométrie des dépôts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8259,64 +8259,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolande Simon-Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monographies Instrumentum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8358,77 +8358,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 ans de prospection géophysique sur des sites funéraires néolithiques dans le Ruffécois (Charente, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouézin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8500,51 +8500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monumentalisme du monde des morts et des vivants (4500-3500 av. J.-C.) : cas d’étude dans le centre-ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8711,77 +8711,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cas de stèles recyclées dans des dolmens du sud de la France (Quercy, Pays basque, sud du Massif central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Marticorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8821,386 +8821,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport des outils numériques à l'étude de la Silla del Papa (Tarifa, Cadix, Espagne)</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systèmes techniques et productions symboliques du mégalithisme funéraire de la façade atlantique entre Bretagne et Pays basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Kerdivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ard, Vincent; Mens, Emmanuel; Gandelin, Muriel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anejos a CuPAUAM 5</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires. Passé, présent, futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidestone Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-132, 2021, 9789088909894</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03494419v1</w:t>
+                <w:t xml:space="preserve">hal-03440788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes techniques et productions symboliques du mégalithisme funéraire de la façade atlantique entre Bretagne et Pays basque</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'apport des outils numériques à l'étude de la Silla del Papa (Tarifa, Cadix, Espagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Desmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires. Passé, présent, futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Anejos a CuPAUAM 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidestone Press</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.15366/ane2021.5.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440788v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche multi-scalaire et multi-méthode du monumentalisme néolithique. L’exemple du programme ANR MONUMEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ard Vincent; Mens Emmanuel; Gandelin Muriel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires. Passé, présent, futur.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidestone Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9789088909894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9254,51 +9254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouézin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boscus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9411,77 +9411,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Gouet-Brunet; Ronak Kosti; Li Weng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop on Structuring and Understanding of Multimedia heritAge Contents (SUMAC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lisbonne, Portugal. </w:t>
@@ -9545,64 +9545,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARCHAEOROOM : la 3D au service du patrimoine archéologique pour son étude et sa conservation dans la science ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées du Consortium 3D pour les SHS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9859,51 +9859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levé numérique par Scanner3D d'un site de fouilles sur la commune de Ste Colome Acquisition et restitutions, rapport préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9938,51 +9938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levé topographique par GPS différentiels d'un site de fouilles à Ste-Colome (64) Acquisition, traitements et restitutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10017,103 +10017,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte Chauvet. Rapport d'activités 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">22 15 289, Ministère de la culture DRAC ARA. 2025, pp.659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10135,51 +10135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opération de sondage : Dolmen d’Artxuita (Nouvelle-Aquitaine, Pyrénées-Atlantiques, Irouléguy), Rapport final - Décembre 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Marticorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Vassilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10441,51 +10441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospection thématiques DiachroNive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Marticorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10493,51 +10493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine. 2022, 90 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10563,103 +10563,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspecter les zones d'altitude. Développement d'une méthode intégrée multi-source pour la prospection archéologique des terrains d'altitude - 2020-2021 (code opération : 1411373)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS; Université Toulouse Jean Jaurès. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10811,241 +10811,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Télédétection Archéologique en Haute et Moyenne Montagne (T.A.H.M.M.) - Campagne 2019</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Compte-rendu de mission. Acquisition 3D par photogrammétrie. Nissan-Lez-Enserune (34)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263265v1</w:t>
+                <w:t xml:space="preserve">hal-04270083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de mission. Acquisition 3D par photogrammétrie. Nissan-Lez-Enserune (34)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programme Télédétection Archéologique en Haute et Moyenne Montagne (T.A.H.M.M.) - Campagne 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270083v1</w:t>
+                <w:t xml:space="preserve">hal-03263265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires mégalithiques et espaces néolithiques: la question des &amp;quot;dolmens simples&amp;quot; en France méridionale. Les cas ariégeois et aveyronnais. Rapport de prospection thématique</w:t>
               </w:r>
@@ -11149,77 +11149,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Dynamiques d'occupation et d'exploitation du sel dans les golfes charentais, du Néolithique à l'Âge du Fer », rapport final 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaussée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11271,64 +11271,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de mission. Acquisition 3D par photogrammétrie. Sainte-Christie d’Armagnac (32)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11376,64 +11376,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Sainte-Christie-d’Armagnac (Gers), année probatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Comet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11485,77 +11485,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures dolméniques et territoires dans les Pyrénées nord-occidentales, rapport de PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Marticorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boscus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11601,419 +11601,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Dynamiques d'occupation et d'exploitation du sel dans les golfes charentais, du Néolithique à l'Âge du Fer », rapport 2017</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les dolmens en Quercy : architectures et implantation territoriale. L’exemple du secteur de Miers-Alvignac. Rapport de prospection thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boscus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisandre Bedault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Bouchet</w:t>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Broux</w:t>
+                <w:t xml:space="preserve">Eric Labastie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2017, pp.160</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2017, pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546872v1</w:t>
+                <w:t xml:space="preserve">hal-02560084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dolmens en Quercy : architectures et implantation territoriale. L’exemple du secteur de Miers-Alvignac. Rapport de prospection thématique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territoires mégalithiques et espaces néolithiques en Ariège : l’exemple du secteur du Mas d’Azil dans son contexte régional, Rapport de prospection thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boscus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Labastie</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2017, pp.109</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Midi-Pyrénées. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560084v1</w:t>
+                <w:t xml:space="preserve">hal-01970270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires mégalithiques et espaces néolithiques en Ariège : l’exemple du secteur du Mas d’Azil dans son contexte régional, Rapport de prospection thématique</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Midi-Pyrénées. 2017</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Dynamiques d'occupation et d'exploitation du sel dans les golfes charentais, du Néolithique à l'Âge du Fer », rapport 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Broux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2017, pp.160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970270v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures dolméniques et territoires dans les Pyrénées nord-occidentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Marticorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boscus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12136,51 +12136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Cnrs Image</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Craemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12254,51 +12254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bessenay-Prolonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12385,51 +12385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boscus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camus Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labastie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -12490,64 +12490,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Broux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -12659,51 +12659,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A4CB10D"/>
+    <w:nsid w:val="5ED743B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12890,51 +12890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-laurent-archeologie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3727-5644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282501576" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/3nEFyoq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04879718v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEP139" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106137v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972777v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coupry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brument" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;lou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.02.013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitiva Bueno Ramirez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Balbin Berhman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zp5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KN2H4K7V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559477v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Simon-Millot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;ret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580939v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1934" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.169" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868886v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Linard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103102" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928970v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.15027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257694v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227071v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Guillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1451" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126984v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0352" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389802v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bianco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galoppin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebreton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09518967.2019.1664524" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chiron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512271v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Rupnik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaiani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W12-2026-343-2026" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488585v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299024v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467790v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942610v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00341" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038532v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lauze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062732v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100595v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237826v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rouquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058754v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Dabic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poirier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004867v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92369-2_28" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368108v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Rottier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892986v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bayel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bouron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469351v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911396v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911407v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908313v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830609v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W8-2024-289-2024" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594418v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gurdjos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622224v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Houal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tanghe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561203v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Durou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919337v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911428v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich L&#252;th" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Redon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301944v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035153v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198591v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926427v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W1-2022-145-2022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662471v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794929v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552464.3555683" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904938v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395994v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440882v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265967v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Desmars" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364332v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341957v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152402v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865558v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0360" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152372v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023476v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Adrien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153049v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501627v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alebachew Belay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407454v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450519v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/libro/9788836661862" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559541v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/14-monographies-instrumentum" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834300v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092492v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318214v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259909v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494419v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/ane2021.5.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440788v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Kerdivel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112403v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542000v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=le-dolmen-de-saint-eugene-autopsie-dune-sepulture-collective-neolithique" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809779v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sumac-workshops.github.io/2022/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460969v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014872v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05292908v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Al-Zahrani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Dawsari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badriya Al-Ghuwairi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Marih" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042435v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042415v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438624v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vassilieff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Abad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bichot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909636v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marsac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chateauneuf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192998v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918423v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600298v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152350v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269955v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263265v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270083v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066042v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pibouleau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poujol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546870v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270071v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139911v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Comet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065987v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caule" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546872v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560084v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labastie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970270v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066010v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118349v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Arte T&#233;l&#233;vision" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cnrs Image" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tixier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Craemer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046640v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045741v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046486v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-laurent-archeologie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3727-5644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282501576" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/3nEFyoq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04879718v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEP139" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106137v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972777v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coupry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brument" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;lou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.02.013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitiva Bueno Ramirez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Balbin Berhman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zp5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KN2H4K7V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559477v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Simon-Millot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;ret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1934" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.169" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868886v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Linard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103102" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928970v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.15027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257694v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227071v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Guillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1451" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126984v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0352" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389802v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bianco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galoppin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebreton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09518967.2019.1664524" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512271v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Rupnik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaiani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W12-2026-343-2026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chiron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488585v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299024v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467790v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237826v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rouquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038532v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lauze" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062732v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00341" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058754v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Dabic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poirier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368108v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Rottier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004867v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92369-2_28" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892986v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bayel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bouron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911407v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908313v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469351v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911396v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830609v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W8-2024-289-2024" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594418v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gurdjos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622224v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Houal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tanghe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561203v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Durou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911428v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich L&#252;th" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Redon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301944v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035153v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198591v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926427v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W1-2022-145-2022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794929v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552464.3555683" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904938v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265967v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Desmars" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440882v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395994v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364332v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341957v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510369v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152402v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865558v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0360" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152372v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023476v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Adrien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153049v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501627v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alebachew Belay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407454v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450519v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/libro/9788836661862" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559541v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/14-monographies-instrumentum" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834300v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092492v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318214v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259909v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440788v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Kerdivel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494419v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/ane2021.5.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112403v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542000v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=le-dolmen-de-saint-eugene-autopsie-dune-sepulture-collective-neolithique" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809779v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sumac-workshops.github.io/2022/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460969v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014872v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05292908v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Al-Zahrani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Dawsari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badriya Al-Ghuwairi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Marih" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042435v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042415v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438624v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vassilieff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Abad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bichot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909636v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marsac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chateauneuf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192998v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918423v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600298v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152350v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269955v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270083v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263265v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066042v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pibouleau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poujol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546870v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270071v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139911v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Comet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065987v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caule" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560084v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labastie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970270v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546872v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066010v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118349v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Arte T&#233;l&#233;vision" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cnrs Image" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tixier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Craemer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046640v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045741v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046486v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>