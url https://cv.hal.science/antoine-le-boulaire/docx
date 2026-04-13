--- v0 (2026-03-17)
+++ v1 (2026-04-13)
@@ -2628,370 +2628,370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-André-des-Eaux (Loire-Atlantique, Pays de la Loire), 11 Route de Coicas – BZ 924</w:t>
+                <w:t xml:space="preserve">Guérande (Loire-Atlantique), 24 rue du Bouton d'Or, AI 631/AH 659</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Boulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, 40 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315229v1</w:t>
+                <w:t xml:space="preserve">hal-02315219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-André-des-Eaux (Loire-Atlantique, Pays de la Loire), 13 Route de Coicas – BZ 918,922</w:t>
+                <w:t xml:space="preserve">Saint-André-des-Eaux (Loire-Atlantique, Pays de la Loire), 11 Route de Coicas – BZ 924</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Boulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, 38 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315233v1</w:t>
+                <w:t xml:space="preserve">hal-02315229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Croisic (Loire-Atlantique), 7 rue de la Bretonnie, AK 368/369</w:t>
+                <w:t xml:space="preserve">Saint-André-des-Eaux (Loire-Atlantique, Pays de la Loire), 13 Route de Coicas – BZ 918,922</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Boulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, 46 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315225v1</w:t>
+                <w:t xml:space="preserve">hal-02315233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grandchamps-des-Fontaines, Treillières (Loire-Atlantique), ZAC de la Belle Etoile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Croisic (Loire-Atlantique), 7 rue de la Bretonnie, AK 368/369</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Boulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, 101 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315249v1</w:t>
+                <w:t xml:space="preserve">hal-02315225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guérande (Loire-Atlantique), 24 rue du Bouton d'Or, AI 631/AH 659</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grandchamps-des-Fontaines, Treillières (Loire-Atlantique), ZAC de la Belle Etoile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Le Guévellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Boulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, 42 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, 101 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315219v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guérande (Loire-Atlantique, Pays de la Loire), Pigeon Frais Clis</w:t>
               </w:r>
@@ -3749,51 +3749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Varennes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.003.0101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaumes Varennes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697274v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357565v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.13263" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brang&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04114936v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107397v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Martineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;lec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1348" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2005.1120" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02313994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775204v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592638v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05266190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delpire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stern" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ancel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Battistini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Berthom&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592919v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chazette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Diochet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;naff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266227v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Saint-Allain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Leblanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Guevellou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315229v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315249v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Gu&#233;vellou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315242v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315244v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373959v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Varennes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.003.0101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaumes Varennes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697274v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357565v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.13263" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brang&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04114936v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107397v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Martineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;lec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1348" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2005.1120" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02313994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775204v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592638v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05266190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delpire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stern" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ancel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Battistini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Berthom&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592919v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chazette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Diochet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;naff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266227v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Saint-Allain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Leblanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Guevellou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315229v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315233v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315249v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Gu&#233;vellou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315242v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315244v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373959v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>