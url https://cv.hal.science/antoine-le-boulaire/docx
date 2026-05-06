--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -2628,436 +2628,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guérande (Loire-Atlantique), 24 rue du Bouton d'Or, AI 631/AH 659</w:t>
+                <w:t xml:space="preserve">Saint-André-des-Eaux (Loire-Atlantique, Pays de la Loire), 11 Route de Coicas – BZ 924</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Boulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, 42 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315219v1</w:t>
+                <w:t xml:space="preserve">hal-02315229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-André-des-Eaux (Loire-Atlantique, Pays de la Loire), 11 Route de Coicas – BZ 924</w:t>
+                <w:t xml:space="preserve">Saint-André-des-Eaux (Loire-Atlantique, Pays de la Loire), 13 Route de Coicas – BZ 918,922</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Boulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, 40 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315229v1</w:t>
+                <w:t xml:space="preserve">hal-02315233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-André-des-Eaux (Loire-Atlantique, Pays de la Loire), 13 Route de Coicas – BZ 918,922</w:t>
+                <w:t xml:space="preserve">Le Croisic (Loire-Atlantique), 7 rue de la Bretonnie, AK 368/369</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Boulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, 38 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315233v1</w:t>
+                <w:t xml:space="preserve">hal-02315225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Croisic (Loire-Atlantique), 7 rue de la Bretonnie, AK 368/369</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grandchamps-des-Fontaines, Treillières (Loire-Atlantique), ZAC de la Belle Etoile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Le Guévellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Boulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, 46 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, 101 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315225v1</w:t>
+                <w:t xml:space="preserve">hal-02315249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grandchamps-des-Fontaines, Treillières (Loire-Atlantique), ZAC de la Belle Etoile</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guérande (Loire-Atlantique), 24 rue du Bouton d'Or, AI 631/AH 659</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Boulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, 42 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Le Guévellou</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02315249v1</w:t>
+                <w:t xml:space="preserve">hal-02315219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guérande (Loire-Atlantique, Pays de la Loire), Pigeon Frais Clis</w:t>
+                <w:t xml:space="preserve">Saint-André-des-Eaux (Loire-Atlantique, Pays de la Loire), 15 rue Coicas – BZ 919,921</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Boulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, 101 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315203v1</w:t>
+                <w:t xml:space="preserve">hal-02315237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lège-Cap-Ferret (Gironde, Nouvelle Aquitaine), Rue des Grèbes</w:t>
               </w:r>
@@ -3103,159 +3103,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-André-des-Eaux (Loire-Atlantique, Pays de la Loire), 15 rue Coicas – BZ 919,921</w:t>
+                <w:t xml:space="preserve">Guérande (Loire-Atlantique, Pays de la Loire), Pigeon Frais Clis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Boulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, 42 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, 101 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315237v1</w:t>
+                <w:t xml:space="preserve">hal-02315203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guérande (Loire-Atlantique, Pays de la Loire), Route des Paludiers</w:t>
+                <w:t xml:space="preserve">Saint-Lyphard (Loire-Atlantique, Pays de la Loire), Rue des Parcs Neufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Boulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, 44 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315211v1</w:t>
+                <w:t xml:space="preserve">hal-02315242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guérande (Loire-Atlantique), 1 rue de la Pierre, Villejames, BM522</w:t>
               </w:r>
@@ -3301,93 +3301,93 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Lyphard (Loire-Atlantique, Pays de la Loire), Rue des Parcs Neufs</w:t>
+                <w:t xml:space="preserve">Guérande (Loire-Atlantique, Pays de la Loire), Route des Paludiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Boulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, 40 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2018, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315242v1</w:t>
+                <w:t xml:space="preserve">hal-02315211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Baule-Escoublac (Loire-Atlantique, Pays de la Loire), Bd. Auguste Caillaud, Allée de la Masse, Av. Joliot Curie</w:t>
               </w:r>
@@ -3749,51 +3749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Varennes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.003.0101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaumes Varennes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697274v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357565v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.13263" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brang&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04114936v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107397v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Martineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;lec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1348" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2005.1120" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02313994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775204v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592638v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05266190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delpire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stern" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ancel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Battistini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Berthom&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592919v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chazette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Diochet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;naff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266227v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Saint-Allain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Leblanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Guevellou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315229v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315233v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315249v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Gu&#233;vellou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315242v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315244v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373959v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Varennes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.003.0101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaumes Varennes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697274v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357565v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.13263" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brang&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04114936v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107397v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Martineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;lec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1348" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2005.1120" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02313994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775204v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592638v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05266190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delpire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stern" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ancel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Battistini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Berthom&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592919v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chazette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Diochet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;naff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266227v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Saint-Allain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Leblanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Guevellou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315229v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315249v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Gu&#233;vellou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315211v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315244v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373959v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>