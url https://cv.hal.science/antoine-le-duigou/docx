--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Le Duigou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full professor at University of South Brittany (France).Junior member of Institut Universitaire de France (IUF)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-le-duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7102-3491</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187669554</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Le Duigou is Full professor in the IRDL lab within the University of SouthBrittany (Lorient -France). He is supervising BIONICS group (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.bionics-group.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). His research isfocused on marine biomimicry and 4D printing to establish novel sustainable metamaterials for marineand space applications. He has been awarded from institut Universitaire de France in 2024 whilereceived young researcher award in 2027 and 2018 from French and European Composite MaterialSociety respectively. He has published more than 100 articles in peer review</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (113)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D printed hydromorph biocomposites with shape change and force generation properties: progress towards structural actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4D Printing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (2), pp.116-133. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/4DP-06-2025-0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photostimulus-responsive Non-covalent Interactions in Polymers: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phakamat Limarun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwanchai Buaksuntear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siriwan Jansrinak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariya Julbust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saree Phongphanphanee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (5), pp.677-694. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10118-025-3301-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable 4D Printed Meta Biocomposite Materials for Programmable Structural Shape Changing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noélie Di Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202418656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient energy-dissipative bioinspired architectured composite materials with high mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dirrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 109, pp.104875. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2025.104875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for a methodology for the cocreation of an environmental analysis tool: application to the competitive sailing sector in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kerbrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (5), pp.420. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-025-06805-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive and thermoactivated flax yarns developed by in situ polypyrrole polymerizations: Interactions with carbohydrate polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Ismael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bozek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 198, pp.108894. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2024.108894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Sustainable Rubber Composites Reinforced with Silk Fabric for High-Performance Bicycle Tires: Material Characterization and Prototype Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantinee Choosang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saree Phongphanphanee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwanchai Buaksuntear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supitta Suethao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chayo Trangadisaikul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (30), pp.33872-33884. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.5c05422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing strategies and mechanical performance assessment of continuous basalt-fibre/PA12 composites with high fibre volume fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dirrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 150, pp.108936. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired 4D Printed Tubular/Helicoidal Shape Changing Metacomposites for Programmable Structural Morphing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grabow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202400237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer-wise compaction 3D printing: void reduction and interfacial enhancement for continuous carbon fiber–reinforced thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Asano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Yamawaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryosuke Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09243046.2025.2459672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel application of dual-nozzle 3D printer for enhanced in-situ impregnation 3D printing of dry continuous fiber reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 183, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermal coupling on 4D-printed biocomposites as key for meteosensitive shape-changing materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlie Di Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual and Physical Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17452759.2024.2335233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine biofilm formation on flax fibre reinforced biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (7), pp.415-430. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2024.2373870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic literature review on holistic lifecycle assessments as a basis to create a standard in maritime industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kerbrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, International Journal of Life Cycle Assessment, 29 (4), pp.683-705. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-023-02269-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for a Carbon Fibre-Manufacturing Life-Cycle Inventory: A Case Study from the Competitive Sailing Boat Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kerbrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (7), pp.276. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs8070276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Water Diffusion Inside Smart 4D-Printed HBC by Functional Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Correa-Galeote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poppinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (4), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202310122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of 4D-Printed Hygromorphs: State-of-the-Art and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles De Kergariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Perriman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (6), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202210353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printed continuous fiber reinforced composite lightweight structures: A review and outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shixian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 250, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2022.110450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Accuracy and Energy Absorption Characteristics of 3D Printed Continuous Ramie Fiber Reinforced Thin-Walled Composite Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruijun Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.150. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s10033-023-00982-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical performance of continuous carbon fibre composite materials produced by a modified 3D printer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia Grabow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.e13581. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e13581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-static penetration property of 3D printed woven-like ramie fiber reinforced biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 303, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional water diffusion and modelling of flax/shape memory epoxy composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Kumar Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liwu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinsong Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 171, pp.107574. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2023.107574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing with tension and compaction: prevention of fiber waviness in 3D-printed continuous carbon fiber-reinforced thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naruki Ichihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Kajiwara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09243046.2023.2260233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing continuous natural fiber reinforced polymer composites: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.e6242. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.6242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical behavior and thermochromic properties of 3D-printed PLA polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sadhana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (4), pp.231. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12046-023-02319-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel dual-nozzle 3D printing method for continuous fiber reinforced composite cellular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiachen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coco.2022.101448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design space and manufacturing of programmable 4D printed continuous flax fibre polylactic acid composite hygromorphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles De Kergariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Perriman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 225, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2022.111472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive property and shape memory effect of 3D printed continuous ramie fiber reinforced biocomposite corrugated structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanzhen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (12), pp.124003. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665x/ac95e4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effect of hygroscopic cycling on the internal stress and stiffness of natural fibre biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Popineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 158, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.106995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the humidity on the mechanical properties of 3D printed continuous flax fibre reinforced poly(lactic acid) composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles De Kergariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Saidani-Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Perriman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.106805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable and reconfigurable hygro-thermo morphing materials with multifunctional shape transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rujie Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianglong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rossiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmt.2022.101414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix stiffness: A key parameter to control hydro-elasticity and morphing of 3D printed biocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryosuke Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156, pp.106882. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.106882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of 3D and 4D printed continuous fibre composites via an evolutionary algorithm and voxel-based Finite Elements: Application to natural fibre hygromorphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Kergariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byung Chul Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Perriman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59, pp.103144. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2022.103144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: 4D printing and 3D printing in robotics, sensors, and actuators manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zolfagharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bodaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2022.1110571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large datasets of water vapor sorption, mass diffusion immersed in water, hygroscopic expansion and mechanical properties of flax fibre/shape memory epoxy hygromorph composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rujie Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianglong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rossiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased and Programmable Electroadhesive Metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianglong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Kumar Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rossiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (41), pp.47198-47208. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.2c10392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric limitations of 3D printed continuous flax-fiber reinforced biocomposites cellular lattice structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryosuke Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.Article number 100313. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2022.100313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacuum-Bag-Only (VBO) Molding of Flax Fiber-reinforced Thermoplastic Composites for Naval Shipyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Popineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Célino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelenn Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (3), pp.791-808. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10443-021-09890-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of the flexural behaviour of 3D printed cellular polymer materials: Comparison between morphing and sandwich beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Di Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Keryvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 273, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D printing of continuous flax-fibre based shape-changing hygromorph biocomposites: Towards sustainable metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 211, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2021.110158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measure of porosity in flax fibres reinforced polylactic acid biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Kergariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Popineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 141, pp.106183. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dew retting feasibility of hemp in very contrasting European environments: Influence on the tensile mechanical properties of fibres and composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mazian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Musio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 164, pp.113337. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygroscopic stresses in asymmetric biocomposite laminates submitted to various relative humidity conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Célino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.105896 -. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux inspirés d'une pomme de pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D compaction printing of a continuous carbon fiber reinforced thermoplastic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun Kishimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Yamawaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryosuke Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Todoroki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137, pp.105985. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the mechanical properties of 3D-printed continuous flax/PLA biocomposites by controlling the slicing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 203, pp.108474 -. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2020.108474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of 3D and 4D printing of natural fibre biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryosuke Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 194, pp.108911 -. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2020.108911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of continuous flax fibre reinforced biocomposites for structural applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 180, pp.107884 -. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites à Empilement Asymétrique pour l’Étude des Couplages Hygro-mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Célino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.243-252. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/rcma.290408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of interface formation versus fibres properties in the mechanical behaviour of bio-based composites manufactured by Liquid Composite Molding processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Tirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.86-95. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.10.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeper insights into the moisture-induced hygroscopic and mechanical properties of hemp reinforced biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123, pp.278 - 285. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired Electro-Thermo-Hygro Reversible Shape-Changing Materials by 4D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (40), pp.1903280. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201903280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of hygroscopic stresses in asymmetric biocomposite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Célino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169, pp.7-15. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2018.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties of hemp fiber/epoxy system measured by microdroplet test: Effect of relative humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.107694 -. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2019.107694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effect of moisture variation on the hygromechanical properties of porosity-controlled nonwoven biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Behlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.105944 -. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.105944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical properties of 3D printed continuous carbon and glass fibre reinforced polyamide composite for outdoor structural applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.94 - 105. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2019.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main criteria of sustainable natural fibre for efficient unidirectional biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Merotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelenn Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.105504. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humidity responsive actuation of bioinspired hygromorph biocomposites (HBC) for adaptive structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116, pp.36-45. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific features of flax fibres used to manufacture composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Gomina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (6), pp.1023-1052. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-018-1455-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02015952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring temperature effects on flax cell-wall mechanical properties within a composite material using AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.91-99. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the link between flexural behaviour of hemp and flax stems and fibre stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Requile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.179-186. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeling experiments for hemp retting characterization targeting biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Requile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.573-580. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive and tensile behaviour of unidirectional composites reinforced by natural fibres Influence of fibres (flax and jute), matrix and fibre volume fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.300-306. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2018.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax and hemp nonwoven composites The contribution of interfacial bonding to improving tensile properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Merotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Behlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66, pp.303-311. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygroscopic expansion: A key point to describe natural fibre/polymer matrix interface bond strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Merotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Belhouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 151, pp.228-233. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2017.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better insight into the nano-mechanical properties of flax fibre cell walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.224 - 228. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of PA11 and PP thermoplastic polymers on recycling stability of unidirectional flax fibre reinforced biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of straw bales for building applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.84-90. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromorph Si Composites: Effect of fibre content and interfacial strength on the actuation performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, pp.142-149. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural fibres actuators for smart bio-inspired hygromorph biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (12), pp.125009. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/aa9410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of wood fibre biocomposites From mechanical to actuation functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.106-114. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2016.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of force generation mechanisms in natural, passive hydraulic actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.18105. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and acoustic behaviour of porosity controlled randomly dispersed flax/PP biocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Merotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Behlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51, pp.174-180. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of L-Poly-(lactide)-Poly-(butylene-succinate)-flax biocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Skrifvars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 128, pp.77 - 88. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the low shear modulus of flax fibres an advantage for polymer reinforcement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 185, pp.534-536. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2016.09.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax/PP manufacture by automated fibre placement (AFP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.207-213. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2016.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale shear properties of flax fibre reinforced polyamide 11 biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.123-129. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel pull-out device used to study the influence of pressure during processing of cement-based material reinforced with coir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Subrianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ausias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.224-233. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.12.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Degradation and Biodegradation of Poly(3-Hydroxybutyrate-co-3-Hydroxyvalerate) in Liquid and Solid Marine Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Deroine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bruzaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymers and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.493-505. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10924-015-0736-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture-induced self-shaping flax-reinforced polypropylene biocomposite actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.03.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties of flax fibre–epoxy resin systems: Existence of a complex interphase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.152-157. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2014.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale study of the interface between natural fibres and a biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.161-168. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated ageing and lifetime prediction of poly(3-hydroxybutyrate-co-3-hydroxyvalerate) in distilled water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Deroiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.70-78. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2014.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled micromechanical analysis and life cycle assessment as an integrated tool for natural fibre composites development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.61-69. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seawater accelerated ageing of poly(3-hydroxybutyrate-co-3-hydroxyvalerate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deroiné M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105, pp.237-247. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2014.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term immersion in natural seawater of Flax/PLA biocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.140-148. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2014.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical analysis of elementary flax fibre tensile properties after different thermal cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.159-166. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated ageing of polylactide in aqueous environments: Comparative study between distilled water and seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Deroine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 108, pp.319-329. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2014.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring durability of interfaces in flax fibre/epoxy micro-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.121-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring durability of interfaces in flax fibre/epoxy micro-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.121-128. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2013.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of flax fibres individualisation on tensile failure of flax/epoxy unidirectional composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ausias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.62-70. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2013.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of drying on the mechanical behaviour of flax fibres and their unidirectional composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 43 (Issue 8), pp.Pages 1226-1233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of drying on the mechanical behaviour of flax fibres and their unidirectional composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (8), pp.1226-1233. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2012.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the interfacial properties between flax fibres and PLLA by a water fibre treatment and drying cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the interfacial properties between flax fibres and PLLA by a water fibre treatment and drying cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 39, pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLLA/Flax Mat/Balsa Bio-Sandwich--Environmental Impact and Simplified Life Cycle Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 19 (Numbers 3-4), pp.363-378. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10443-011-9201-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impact Analysis of the Production of Flax Fibres to be Used as Composite Material Reinforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of biobased materials and bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.153-165. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jbmb.2011.1116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLLA/Flax Mat/Balsa Bio-Sandwich Manufacture and Mechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 18 (no5), pp.421-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLLA/Flax Mat/Balsa Bio-Sandwich Manufacture and Mechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (5), pp.421-438. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10443-010-9173-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the technical and environmental interest in reusing ar ecycled polypropylene-hemp fibre composite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 96 (Issue 10), pp.1732-1739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replacement of Glass/Unsaturated Polyester Composites by Flax/PLLA Biocomposites: Is It Justified?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of biobased materials and bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 5 (4), pp.466-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the technical and environmental interest in reusing a recycled polypropylene-hemp fibre composite?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (10), pp.1732-1739. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2011.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impact Analysis of the Production of Flax Fibres to be Used as Composite Material Reinforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of biobased materials and bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 5 (Number 1), pp.153-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of Flax/PLLA Biocomposites from Seawater Ageing by External Layers of PLLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/235805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replacement of Glass/Unsaturated Polyester Composites by Flax/PLLA Biocomposites: Is It Justified?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of biobased materials and bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.466-482. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jbmb.2011.1178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial bonding of flax fibre/poly(L-lactide) biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (2), pp.231-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic Analysis of Interfacial properties of Flax/PLLA biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (11), pp.1612. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2010.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial bonding of Flax fibre/Poly(l-lactide) bio-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (2), pp.231-239. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2009.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle analysis of a Flax/PLLA biocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (2), pp.143 - 150. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2010021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“INVESTIGATIONS OF THE USE OF A MUSSEL-INSPIRED COMPATIBILIZER TO IMPROVE THE MATRIXFIBER ADHESION OF A BIOCOMPOSITE”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (6), pp.668-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la recyclabilité d'un biocomposite PLLA/lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.233-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of recycling on mechanical behaviour of biocompostable flax/poly(L-lactide) composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (9), pp.1471-1478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement en eau de mer d'un bio-composite PLLA/lin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.239-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthodologie de conception collaborative de logiciel d'écoconception – Cas de la filière voile de compétition en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kerbrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthodologie de conception collaborative de logiciel d'écoconception - Cas de la filière voile de compétition en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Kerbrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Carry le rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologically inspired 4D printing of high performance composite materials with temperature triggered shape-change for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dirrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM20 - European Conference on Composite Materials - Composites meet Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAD4AM cluster: Toward a Multisectorial Accepted Development For Additive Manufacturing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Européennes de Fabrication Additive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriented granulometry to quantify fibre orientation distributions in synthetic and plant fibre composite preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromahgreb 4,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the influence of flax/epoxy layers on the damping and eigenvalue of composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Daya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS23 - 23rd International Conference on Composite Structures &amp; MECHCOMP6 - 6th International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Porto, Sep 2020, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the influence of flax/epoxy layers on the damping and eigenvalues of composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ounis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference - FLOWER Project Advanced Biobased Materials and Composites for Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Porthmouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D and 4D printing of natural fibre biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FabAddComp JST Fabrication additive des Composites 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D printing of composite for morphing purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FabAddComp JST Fabrication additive des Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impression 3D et 4D de matériaux composites à fibres de carbone continues : des applications structurelles au morphing de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibres végétales, bioinspiration et structures déployables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement hygromécanique des biocomposites non-tissés soumis à des variations d'humidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Behlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 21 : 21ème Journées Nationales sur les Composites 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la formation de l'interface et des propriétés des fibres dans le comportement mécanique de composites bio-sourcés fabriqués par infusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Tirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites élaborés par thermocompression sous vide pour applications marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Popineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Célino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'interface fibre/matrice et du renfort sur les propriétés mécaniques en traction d'un biocomposite non-tissé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Merotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Behlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique de la paroi cellulaire des fibres végétales par Microscopie à Force Atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Cuberes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites à empilement non symétrique pour étudier l'influence des déformations hygroscopiques sur leur comportement hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Célino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actionneurs BioComposites hygromorphes : nouvelle fonctionnalité pour les fibres végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des mécanismes d'actionneur des pommes de pin pour améliorer les performances des biocomposites hygromorphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique de parois végétales de fibres de lin par la technologie Peak-Force Quantitative Nano Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax fiber cell walls characterization by Peak-Force Quantitative Nano Mechanics technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Biobased Materials and Composites (ICBMC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la rigidité longitudinale des fibres de chanvre à l'aide d'essais de flexion sur tiges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of smart biocomposite for lightweight structure : S-BioComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term immersion in natural seawater of flax reinforced biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inov'sail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of flax fibers individualization on tensile mechanical properties of flax/epoxy unidirectional composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ausias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of smart biocomposite for lightweight structure : S-BioComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage assessment in biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET for Innovation Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'individualisation des fibres de lin sur les propriétés mécaniques en traction d'un unidirectionnel lin/époxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ausias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of biocomposite for lightweight structure : sensing interfacial mechanisms and health monitoring with conductive nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET for Innovation Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health monitoring with conductive network applied to biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IFFSTAR Franco-Japonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes d'adhérence entre une fibre de lin et le PLLA- Influence d'un traitement faiblement impactant à l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties of flax/poly(L-lactique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM-17 17th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cycle de vie de biocomposite fibres de lin/Poly(L-lactique) Acide). Journée scientifique et technique (JST / AMAC) « Matériaux composites pour la construction ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax/PLLA biocomposites : Sustainable alternative to glass/Polyester composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque européen “Polymerix”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of the use of a mussel-inspired compatibilizer to improve the matrix-fiber adhesion of a biocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Fibres 09 / Materials for a low carbon future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax/PLLA biocomposites : Sustainable alternative to glass/Polyester composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30Th international Conference and Forum SAMPE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la liaison interfaciale fibre de lin/acide poly(L-lactique) = Study of interfacial bonding of Flax fibre/Poly(L-lactide)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax/PLLA Biocomposite : future of composite material ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Singapore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la liaison interfaciale fibre/matrice d'un biocomposite lin/Poly(L-Lactique) : Corrélation entre échelle microscopique et macroscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale des Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Seawater Aging on Flax/PLLA Biocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Innovation in High Performance Sailing Yatchs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Seawater Aging on flax/PLLA Biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Engineered Wood&amp;hybrid Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Bar Harbor, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la recyclabilité d'un composite bio-compostable PLLA/lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique (AMAC), "Renforcement des polymères par des fibres végétales / EcoMatériaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du vieillissement en milieu marin de bio-composites PLLA/lin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique (AMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From pine cones to 4D materials: predicting humidity-driven sequential shape morphing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjin Mou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dirrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMCS 2025 – Computational Modeling of Complex Materials Across the Scales,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés nano-mécaniques de la paroi cellulaire des fibres de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées du GDR Sciences du Bois - Les usages du bois : enjeux et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France. , 2016, Actes des 5èmes Journées Scientifiques du GDR3544 Sciences du Bois : Les usages de bois, enjeux et opportunité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cycle de vie des biocomposites et gestion de leur fin de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beigbeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites polymères et fibres lignocellulosiques : Propriétés, transformation et caractérisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 266-310 (Chap. 7), 2017, 978-2-7462-4777-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement of Polymers by Flax Fibers: Role of Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-based Composites For High-performance Materials: From Strategy To Industrial Application. 2015. Wirasak Smitthipong, Rungsima Chollakup, Michel Nardin (Eds). Crc Press-taylor &amp; Francis Group. ISBN Subjects https://doi.org/10.1201/b17601. Chap.6, pp.87-112</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impression 3D/4D de matériaux composites thermoplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur - Plastiques et composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-bm7922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment utiliser l'ACV en R&D des éco-matériaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimisation de l'impact environnemental des matériaux composites par l'intégration de fibres végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interfaces pertinentes dans les composites à fibres naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and environmental interest to reuse a recycled polypropylene hemp fibre composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bio based treatments on flax/PLLA interfacial bonding properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cycle de vie de fibres de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of shear properties of flax fibres - Influence of drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId510"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Le Duigou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full professor at University of South Brittany (France).Junior member of Institut Universitaire de France (IUF)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-le-duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7102-3491</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187669554</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Le Duigou is Full professor in the IRDL lab within the University of SouthBrittany (Lorient -France). He is supervising BIONICS group (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.bionics-group.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). His research isfocused on marine biomimicry and 4D printing to establish novel sustainable metamaterials for marineand space applications. He has been awarded from institut Universitaire de France in 2024 whilereceived young researcher award in 2027 and 2018 from French and European Composite MaterialSociety respectively. He has published more than 100 articles in peer review</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (113)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D printed hydromorph biocomposites with shape change and force generation properties: progress towards structural actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4D Printing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (2), pp.116-133. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/4DP-06-2025-0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photostimulus-responsive Non-covalent Interactions in Polymers: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phakamat Limarun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwanchai Buaksuntear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siriwan Jansrinak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariya Julbust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saree Phongphanphanee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (5), pp.677-694. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10118-025-3301-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable 4D Printed Meta Biocomposite Materials for Programmable Structural Shape Changing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noélie Di Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202418656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient energy-dissipative bioinspired architectured composite materials with high mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dirrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 109, pp.104875. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2025.104875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for a methodology for the cocreation of an environmental analysis tool: application to the competitive sailing sector in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kerbrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (5), pp.420. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-025-06805-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Sustainable Rubber Composites Reinforced with Silk Fabric for High-Performance Bicycle Tires: Material Characterization and Prototype Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantinee Choosang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saree Phongphanphanee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwanchai Buaksuntear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supitta Suethao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chayo Trangadisaikul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (30), pp.33872-33884. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.5c05422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive and thermoactivated flax yarns developed by in situ polypyrrole polymerizations: Interactions with carbohydrate polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Ismael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bozek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 198, pp.108894. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2024.108894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing strategies and mechanical performance assessment of continuous basalt-fibre/PA12 composites with high fibre volume fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dirrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 150, pp.108936. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired 4D Printed Tubular/Helicoidal Shape Changing Metacomposites for Programmable Structural Morphing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grabow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202400237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer-wise compaction 3D printing: void reduction and interfacial enhancement for continuous carbon fiber–reinforced thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Asano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Yamawaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryosuke Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09243046.2025.2459672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel application of dual-nozzle 3D printer for enhanced in-situ impregnation 3D printing of dry continuous fiber reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 183, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermal coupling on 4D-printed biocomposites as key for meteosensitive shape-changing materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlie Di Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual and Physical Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17452759.2024.2335233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine biofilm formation on flax fibre reinforced biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (7), pp.415-430. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2024.2373870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic literature review on holistic lifecycle assessments as a basis to create a standard in maritime industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kerbrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, International Journal of Life Cycle Assessment, 29 (4), pp.683-705. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-023-02269-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for a Carbon Fibre-Manufacturing Life-Cycle Inventory: A Case Study from the Competitive Sailing Boat Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kerbrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (7), pp.276. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs8070276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Water Diffusion Inside Smart 4D-Printed HBC by Functional Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Correa-Galeote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poppinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (4), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202310122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-static penetration property of 3D printed woven-like ramie fiber reinforced biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 303, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional water diffusion and modelling of flax/shape memory epoxy composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Kumar Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liwu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinsong Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 171, pp.107574. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2023.107574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of 4D-Printed Hygromorphs: State-of-the-Art and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles De Kergariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Perriman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (6), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202210353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printed continuous fiber reinforced composite lightweight structures: A review and outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shixian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 250, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2022.110450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Accuracy and Energy Absorption Characteristics of 3D Printed Continuous Ramie Fiber Reinforced Thin-Walled Composite Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruijun Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.150. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s10033-023-00982-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical performance of continuous carbon fibre composite materials produced by a modified 3D printer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia Grabow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.e13581. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e13581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing with tension and compaction: prevention of fiber waviness in 3D-printed continuous carbon fiber-reinforced thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naruki Ichihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Kajiwara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09243046.2023.2260233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing continuous natural fiber reinforced polymer composites: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.e6242. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.6242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical behavior and thermochromic properties of 3D-printed PLA polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sadhana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (4), pp.231. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12046-023-02319-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel dual-nozzle 3D printing method for continuous fiber reinforced composite cellular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiachen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coco.2022.101448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design space and manufacturing of programmable 4D printed continuous flax fibre polylactic acid composite hygromorphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles De Kergariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Perriman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 225, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2022.111472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive property and shape memory effect of 3D printed continuous ramie fiber reinforced biocomposite corrugated structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanzhen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (12), pp.124003. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665x/ac95e4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effect of hygroscopic cycling on the internal stress and stiffness of natural fibre biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Popineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 158, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.106995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix stiffness: A key parameter to control hydro-elasticity and morphing of 3D printed biocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryosuke Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156, pp.106882. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.106882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable and reconfigurable hygro-thermo morphing materials with multifunctional shape transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rujie Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianglong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rossiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmt.2022.101414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the humidity on the mechanical properties of 3D printed continuous flax fibre reinforced poly(lactic acid) composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles De Kergariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Saidani-Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Perriman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.106805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of 3D and 4D printed continuous fibre composites via an evolutionary algorithm and voxel-based Finite Elements: Application to natural fibre hygromorphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Kergariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byung Chul Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Perriman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59, pp.103144. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2022.103144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: 4D printing and 3D printing in robotics, sensors, and actuators manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zolfagharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bodaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2022.1110571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased and Programmable Electroadhesive Metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianglong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Kumar Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rossiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (41), pp.47198-47208. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.2c10392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large datasets of water vapor sorption, mass diffusion immersed in water, hygroscopic expansion and mechanical properties of flax fibre/shape memory epoxy hygromorph composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rujie Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianglong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rossiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric limitations of 3D printed continuous flax-fiber reinforced biocomposites cellular lattice structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryosuke Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.Article number 100313. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2022.100313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacuum-Bag-Only (VBO) Molding of Flax Fiber-reinforced Thermoplastic Composites for Naval Shipyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Popineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Célino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelenn Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (3), pp.791-808. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10443-021-09890-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of the flexural behaviour of 3D printed cellular polymer materials: Comparison between morphing and sandwich beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Di Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Keryvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 273, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D printing of continuous flax-fibre based shape-changing hygromorph biocomposites: Towards sustainable metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 211, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2021.110158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measure of porosity in flax fibres reinforced polylactic acid biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Kergariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Popineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 141, pp.106183. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dew retting feasibility of hemp in very contrasting European environments: Influence on the tensile mechanical properties of fibres and composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mazian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Musio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 164, pp.113337. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux inspirés d'une pomme de pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygroscopic stresses in asymmetric biocomposite laminates submitted to various relative humidity conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Célino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.105896 -. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the mechanical properties of 3D-printed continuous flax/PLA biocomposites by controlling the slicing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 203, pp.108474 -. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2020.108474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D compaction printing of a continuous carbon fiber reinforced thermoplastic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun Kishimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Yamawaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryosuke Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Todoroki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137, pp.105985. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of 3D and 4D printing of natural fibre biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryosuke Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 194, pp.108911 -. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2020.108911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of continuous flax fibre reinforced biocomposites for structural applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 180, pp.107884 -. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites à Empilement Asymétrique pour l’Étude des Couplages Hygro-mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Célino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.243-252. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/rcma.290408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of interface formation versus fibres properties in the mechanical behaviour of bio-based composites manufactured by Liquid Composite Molding processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Tirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.86-95. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.10.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeper insights into the moisture-induced hygroscopic and mechanical properties of hemp reinforced biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123, pp.278 - 285. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effect of moisture variation on the hygromechanical properties of porosity-controlled nonwoven biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Behlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.105944 -. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.105944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired Electro-Thermo-Hygro Reversible Shape-Changing Materials by 4D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (40), pp.1903280. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201903280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of hygroscopic stresses in asymmetric biocomposite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Célino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169, pp.7-15. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2018.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties of hemp fiber/epoxy system measured by microdroplet test: Effect of relative humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.107694 -. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2019.107694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical properties of 3D printed continuous carbon and glass fibre reinforced polyamide composite for outdoor structural applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.94 - 105. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2019.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main criteria of sustainable natural fibre for efficient unidirectional biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Merotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelenn Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.105504. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humidity responsive actuation of bioinspired hygromorph biocomposites (HBC) for adaptive structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116, pp.36-45. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific features of flax fibres used to manufacture composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Gomina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (6), pp.1023-1052. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-018-1455-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02015952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the link between flexural behaviour of hemp and flax stems and fibre stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Requile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.179-186. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring temperature effects on flax cell-wall mechanical properties within a composite material using AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.91-99. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeling experiments for hemp retting characterization targeting biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Requile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.573-580. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive and tensile behaviour of unidirectional composites reinforced by natural fibres Influence of fibres (flax and jute), matrix and fibre volume fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.300-306. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2018.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax and hemp nonwoven composites The contribution of interfacial bonding to improving tensile properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Merotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Behlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66, pp.303-311. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygroscopic expansion: A key point to describe natural fibre/polymer matrix interface bond strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Merotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Belhouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 151, pp.228-233. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2017.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of straw bales for building applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.84-90. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of PA11 and PP thermoplastic polymers on recycling stability of unidirectional flax fibre reinforced biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better insight into the nano-mechanical properties of flax fibre cell walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.224 - 228. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromorph Si Composites: Effect of fibre content and interfacial strength on the actuation performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, pp.142-149. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural fibres actuators for smart bio-inspired hygromorph biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (12), pp.125009. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/aa9410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of force generation mechanisms in natural, passive hydraulic actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.18105. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of wood fibre biocomposites From mechanical to actuation functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.106-114. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2016.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and acoustic behaviour of porosity controlled randomly dispersed flax/PP biocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Merotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Behlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51, pp.174-180. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of L-Poly-(lactide)-Poly-(butylene-succinate)-flax biocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Skrifvars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 128, pp.77 - 88. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax/PP manufacture by automated fibre placement (AFP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.207-213. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2016.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the low shear modulus of flax fibres an advantage for polymer reinforcement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 185, pp.534-536. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2016.09.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale shear properties of flax fibre reinforced polyamide 11 biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.123-129. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel pull-out device used to study the influence of pressure during processing of cement-based material reinforced with coir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Subrianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ausias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.224-233. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.12.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Degradation and Biodegradation of Poly(3-Hydroxybutyrate-co-3-Hydroxyvalerate) in Liquid and Solid Marine Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Deroine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bruzaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymers and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.493-505. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10924-015-0736-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture-induced self-shaping flax-reinforced polypropylene biocomposite actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.03.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties of flax fibre–epoxy resin systems: Existence of a complex interphase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.152-157. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2014.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated ageing and lifetime prediction of poly(3-hydroxybutyrate-co-3-hydroxyvalerate) in distilled water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Deroiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.70-78. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2014.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled micromechanical analysis and life cycle assessment as an integrated tool for natural fibre composites development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.61-69. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale study of the interface between natural fibres and a biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.161-168. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seawater accelerated ageing of poly(3-hydroxybutyrate-co-3-hydroxyvalerate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deroiné M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105, pp.237-247. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2014.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical analysis of elementary flax fibre tensile properties after different thermal cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.159-166. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term immersion in natural seawater of Flax/PLA biocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.140-148. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2014.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated ageing of polylactide in aqueous environments: Comparative study between distilled water and seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Deroine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 108, pp.319-329. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2014.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring durability of interfaces in flax fibre/epoxy micro-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.121-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring durability of interfaces in flax fibre/epoxy micro-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.121-128. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2013.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of flax fibres individualisation on tensile failure of flax/epoxy unidirectional composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ausias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.62-70. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2013.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of drying on the mechanical behaviour of flax fibres and their unidirectional composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 43 (Issue 8), pp.Pages 1226-1233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of drying on the mechanical behaviour of flax fibres and their unidirectional composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (8), pp.1226-1233. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2012.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLLA/Flax Mat/Balsa Bio-Sandwich--Environmental Impact and Simplified Life Cycle Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 19 (Numbers 3-4), pp.363-378. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10443-011-9201-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the interfacial properties between flax fibres and PLLA by a water fibre treatment and drying cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the interfacial properties between flax fibres and PLLA by a water fibre treatment and drying cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 39, pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impact Analysis of the Production of Flax Fibres to be Used as Composite Material Reinforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of biobased materials and bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.153-165. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jbmb.2011.1116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLLA/Flax Mat/Balsa Bio-Sandwich Manufacture and Mechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 18 (no5), pp.421-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLLA/Flax Mat/Balsa Bio-Sandwich Manufacture and Mechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (5), pp.421-438. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10443-010-9173-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the technical and environmental interest in reusing ar ecycled polypropylene-hemp fibre composite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 96 (Issue 10), pp.1732-1739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replacement of Glass/Unsaturated Polyester Composites by Flax/PLLA Biocomposites: Is It Justified?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of biobased materials and bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 5 (4), pp.466-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the technical and environmental interest in reusing a recycled polypropylene-hemp fibre composite?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (10), pp.1732-1739. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2011.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impact Analysis of the Production of Flax Fibres to be Used as Composite Material Reinforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of biobased materials and bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 5 (Number 1), pp.153-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of Flax/PLLA Biocomposites from Seawater Ageing by External Layers of PLLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/235805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replacement of Glass/Unsaturated Polyester Composites by Flax/PLLA Biocomposites: Is It Justified?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of biobased materials and bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.466-482. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jbmb.2011.1178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial bonding of flax fibre/poly(L-lactide) biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (2), pp.231-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic Analysis of Interfacial properties of Flax/PLLA biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (11), pp.1612. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2010.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial bonding of Flax fibre/Poly(l-lactide) bio-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (2), pp.231-239. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2009.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle analysis of a Flax/PLLA biocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (2), pp.143 - 150. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2010021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“INVESTIGATIONS OF THE USE OF A MUSSEL-INSPIRED COMPATIBILIZER TO IMPROVE THE MATRIXFIBER ADHESION OF A BIOCOMPOSITE”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (6), pp.668-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la recyclabilité d'un biocomposite PLLA/lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.233-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of recycling on mechanical behaviour of biocompostable flax/poly(L-lactide) composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (9), pp.1471-1478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement en eau de mer d'un bio-composite PLLA/lin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.239-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthodologie de conception collaborative de logiciel d'écoconception – Cas de la filière voile de compétition en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kerbrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthodologie de conception collaborative de logiciel d'écoconception - Cas de la filière voile de compétition en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Kerbrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Carry le rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologically inspired 4D printing of high performance composite materials with temperature triggered shape-change for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dirrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM20 - European Conference on Composite Materials - Composites meet Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAD4AM cluster: Toward a Multisectorial Accepted Development For Additive Manufacturing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Européennes de Fabrication Additive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriented granulometry to quantify fibre orientation distributions in synthetic and plant fibre composite preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromahgreb 4,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the influence of flax/epoxy layers on the damping and eigenvalue of composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Daya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS23 - 23rd International Conference on Composite Structures &amp; MECHCOMP6 - 6th International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Porto, Sep 2020, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the influence of flax/epoxy layers on the damping and eigenvalues of composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ounis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference - FLOWER Project Advanced Biobased Materials and Composites for Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Porthmouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D and 4D printing of natural fibre biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FabAddComp JST Fabrication additive des Composites 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D printing of composite for morphing purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FabAddComp JST Fabrication additive des Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impression 3D et 4D de matériaux composites à fibres de carbone continues : des applications structurelles au morphing de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibres végétales, bioinspiration et structures déployables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement hygromécanique des biocomposites non-tissés soumis à des variations d'humidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Behlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 21 : 21ème Journées Nationales sur les Composites 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la formation de l'interface et des propriétés des fibres dans le comportement mécanique de composites bio-sourcés fabriqués par infusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Tirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites élaborés par thermocompression sous vide pour applications marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Popineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Célino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'interface fibre/matrice et du renfort sur les propriétés mécaniques en traction d'un biocomposite non-tissé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Merotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Behlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique de la paroi cellulaire des fibres végétales par Microscopie à Force Atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Cuberes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites à empilement non symétrique pour étudier l'influence des déformations hygroscopiques sur leur comportement hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Célino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actionneurs BioComposites hygromorphes : nouvelle fonctionnalité pour les fibres végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des mécanismes d'actionneur des pommes de pin pour améliorer les performances des biocomposites hygromorphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique de parois végétales de fibres de lin par la technologie Peak-Force Quantitative Nano Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax fiber cell walls characterization by Peak-Force Quantitative Nano Mechanics technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Biobased Materials and Composites (ICBMC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la rigidité longitudinale des fibres de chanvre à l'aide d'essais de flexion sur tiges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of smart biocomposite for lightweight structure : S-BioComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term immersion in natural seawater of flax reinforced biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inov'sail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of flax fibers individualization on tensile mechanical properties of flax/epoxy unidirectional composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ausias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of smart biocomposite for lightweight structure : S-BioComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage assessment in biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET for Innovation Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'individualisation des fibres de lin sur les propriétés mécaniques en traction d'un unidirectionnel lin/époxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ausias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of biocomposite for lightweight structure : sensing interfacial mechanisms and health monitoring with conductive nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET for Innovation Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health monitoring with conductive network applied to biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IFFSTAR Franco-Japonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes d'adhérence entre une fibre de lin et le PLLA- Influence d'un traitement faiblement impactant à l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties of flax/poly(L-lactique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM-17 17th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cycle de vie de biocomposite fibres de lin/Poly(L-lactique) Acide). Journée scientifique et technique (JST / AMAC) « Matériaux composites pour la construction ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax/PLLA biocomposites : Sustainable alternative to glass/Polyester composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque européen “Polymerix”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of the use of a mussel-inspired compatibilizer to improve the matrix-fiber adhesion of a biocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Fibres 09 / Materials for a low carbon future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax/PLLA biocomposites : Sustainable alternative to glass/Polyester composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30Th international Conference and Forum SAMPE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la liaison interfaciale fibre de lin/acide poly(L-lactique) = Study of interfacial bonding of Flax fibre/Poly(L-lactide)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax/PLLA Biocomposite : future of composite material ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Singapore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la liaison interfaciale fibre/matrice d'un biocomposite lin/Poly(L-Lactique) : Corrélation entre échelle microscopique et macroscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale des Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Seawater Aging on Flax/PLLA Biocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Innovation in High Performance Sailing Yatchs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Seawater Aging on flax/PLLA Biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Engineered Wood&amp;hybrid Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Bar Harbor, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du vieillissement en milieu marin de bio-composites PLLA/lin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique (AMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la recyclabilité d'un composite bio-compostable PLLA/lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique (AMAC), "Renforcement des polymères par des fibres végétales / EcoMatériaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From pine cones to 4D materials: predicting humidity-driven sequential shape morphing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjin Mou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dirrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMCS 2025 – Computational Modeling of Complex Materials Across the Scales,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés nano-mécaniques de la paroi cellulaire des fibres de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées du GDR Sciences du Bois - Les usages du bois : enjeux et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France. , 2016, Actes des 5èmes Journées Scientifiques du GDR3544 Sciences du Bois : Les usages de bois, enjeux et opportunité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cycle de vie des biocomposites et gestion de leur fin de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beigbeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites polymères et fibres lignocellulosiques : Propriétés, transformation et caractérisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 266-310 (Chap. 7), 2017, 978-2-7462-4777-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement of Polymers by Flax Fibers: Role of Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-based Composites For High-performance Materials: From Strategy To Industrial Application. 2015. Wirasak Smitthipong, Rungsima Chollakup, Michel Nardin (Eds). Crc Press-taylor &amp; Francis Group. ISBN Subjects https://doi.org/10.1201/b17601. Chap.6, pp.87-112</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impression 3D/4D de matériaux composites thermoplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur - Plastiques et composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-bm7922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment utiliser l'ACV en R&D des éco-matériaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimisation de l'impact environnemental des matériaux composites par l'intégration de fibres végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interfaces pertinentes dans les composites à fibres naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and environmental interest to reuse a recycled polypropylene hemp fibre composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bio based treatments on flax/PLLA interfacial bonding properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cycle de vie de fibres de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of shear properties of flax fibres - Influence of drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId510"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E269FC21"/>
+    <w:nsid w:val="E22D13A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-le-duigou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7102-3491" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187669554" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bionics-group.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Ledru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/4DP-06-2025-0014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05343888v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phakamat Limarun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanchai Buaksuntear" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriwan Jansrinak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariya Julbust" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saree Phongphanphanee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10118-025-3301-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05369598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Josselin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Castro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Di Cesare" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202418656" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Pichard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maheo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lafont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104875" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05067024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jacquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-06805-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04848079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ismael" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bozek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Papineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108894" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379624v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nantinee Choosang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supitta Suethao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayo Trangadisaikul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c05422" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Gagne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108936" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duigou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grabow" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scarpa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deschamps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combescure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400237" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Asano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Ueda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Yamawaki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Matsuzaki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09243046.2025.2459672" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05062010v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyu Huang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Cheng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xiong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108231" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Josselin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Di Cesare" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2024.2335233" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685929v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fruleux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauleau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Caudal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Champion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Chauvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2024.2373870" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443247v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-023-02269-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8070276" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589422v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Correa-Galeote" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poppinga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202310122" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05056124v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles De Kergariou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Demoly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Perriman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202210353" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05056126v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Peng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixian Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Rao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.110450" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340287v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijun Cai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10033-023-00982-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03991012v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Grabow" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toumi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ueda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13581" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05056128v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Yao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116313" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339396v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyu Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Kumar Thakur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwu Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsong Leng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107574" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589418v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naruki Ichihara" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Kajiwara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09243046.2023.2260233" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340263v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.6242" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340226v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12046-023-02319-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05056123v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachen Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiang Liu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coco.2022.101448" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05056119v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.111472" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338948v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanzhen Chen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/ac95e4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585213v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Popineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106995" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05056127v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Saidani-Scott" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106805" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05056134v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rujie Sun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianglong Guo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rossiter" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2022.101414" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055252v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106882" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131389v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Kergariou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung Chul Kim" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103144" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338967v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zolfagharian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bodaghi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.1110571" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05056132v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108367" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05056133v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c10392" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04214480v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Correa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2022.100313" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203426v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Popineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine C&#233;lino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Le Gall" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martineau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09890-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122546v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spahic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Cesare" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Keryvin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114249" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04211234v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Duigou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fruleux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Matsuzaki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chabaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ueda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.110158" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04995491v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Popineau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gager" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106183" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03154888v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R&#233;quil&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Musio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113337" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490918v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael P&#233;ron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105896" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016247v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04995810v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Kishimoto" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Todoroki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105985" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493164v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matsuzaki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2020.108474" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492410v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Castro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.108911" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484610v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barb&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107884" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589378v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290408" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425054v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Tirillo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.10.103" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485837v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.05.006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589372v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chabaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201903280" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058128v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.10.027" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485869v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2019.107694" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484489v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Behlouli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.105944" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486301v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoual" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.01.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269010v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Merotte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105504" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154451v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.10.018" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015952v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1455-y" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801066v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.05.009" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069340v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Requile" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.01.035" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5HNPWG1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069338v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.07.012" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1614KMSN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069268v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2018.07.003" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNM9PS2Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069323v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.01.019" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV2SJ49H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689998v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belhouli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2017.08.028" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436083v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.12.020" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689999v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gourier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.12.003" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690002v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecompte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2016.12.001" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ4SDF9Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690001v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.02.004" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNKWK7WK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690000v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa9410" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110764v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bevan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.02.018" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W02TPQ5V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055243v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18105" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110738v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.03.002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D13XJZ4B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638000v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Akesson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Skrifvars" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.03.018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNJ15Q1D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110767v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.09.067" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7RSM69Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200745v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cartie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.01.011" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110773v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.03.014" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7232FLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061452v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Subrianto" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.12.119" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR65D6DB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200718v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Deroine" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cesar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bruzaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-015-0736-5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055178v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.077" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1C27QFV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115504v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Le Grand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nardin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2014.06.009" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SV6JP30-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115496v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cognard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.06.010" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB5Z7061-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113114v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Deroin&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Le Gac" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.07.018" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115471v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.07.027" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWKCRCX8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011485v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deroin&#233; M." TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gac" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.04.026" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ1S90J4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115476v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.07.021" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011498v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.05.006" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNF7W1C6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499522v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.01.020" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985238v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davies" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499361v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.01.010" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5GVWN03-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985219v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coroller" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefeuvre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ausias" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.03.018" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JGXZC3D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717191v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499240v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.03.005" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73K1TKG8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499171v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.02.001" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T4BHDZF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714954v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718775v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-011-9201-3" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CF83MXMB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498958v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbmb.2011.1116" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718779v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499030v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-010-9173-8" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SP954KHR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714970v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714959v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988018v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2011.08.003" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WLX47ZH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714977v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714968v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/235805" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499137v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbmb.2011.1178" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493955v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666484v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.06.001" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988061v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.10.009" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988073v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010021" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494492v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rivi&#232;re" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raj" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402016v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400328v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494866v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398042v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dufour" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mace" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264626v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jacquet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mac&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kerbrat" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855927v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Toumi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673499v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hasco&#235;t" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002881v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pierre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05008643v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ounis" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cadou" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05008626v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016108v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Correa" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016066v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132497v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423983v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129894v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran F. Pierre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420767v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420694v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623253v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593470v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Siniscalco" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cuberes" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621600v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623678v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623672v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598030v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597735v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623263v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017205v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016842v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016789v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017209v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017828v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017204v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017842v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017211v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598133v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495561v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495635v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495633v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495553v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495632v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388871v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495570v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495563v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404118v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495531v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497078v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pillin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497075v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552535v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjin Mou" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597722v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02481533v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309688v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055247v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bm7922" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717483v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717478v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717475v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717279v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717272v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717487v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717264v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-le-duigou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7102-3491" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187669554" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bionics-group.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Ledru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/4DP-06-2025-0014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05343888v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phakamat Limarun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanchai Buaksuntear" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriwan Jansrinak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariya Julbust" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saree Phongphanphanee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10118-025-3301-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05369598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Josselin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Castro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Di Cesare" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202418656" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Pichard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maheo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lafont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104875" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05067024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jacquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-06805-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nantinee Choosang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supitta Suethao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayo Trangadisaikul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c05422" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04848079v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ismael" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bozek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Papineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108894" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Gagne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108936" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duigou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grabow" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scarpa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deschamps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combescure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400237" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Asano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Ueda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Yamawaki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Matsuzaki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09243046.2025.2459672" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05062010v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyu Huang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Cheng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xiong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108231" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Josselin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Di Cesare" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2024.2335233" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685929v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fruleux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauleau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Caudal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Champion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Chauvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2024.2373870" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443247v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-023-02269-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8070276" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589422v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Correa-Galeote" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poppinga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202310122" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05056128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Peng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Yao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116313" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339396v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyu Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Kumar Thakur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwu Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsong Leng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107574" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05056124v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles De Kergariou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Demoly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Perriman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202210353" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05056126v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixian Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Rao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.110450" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340287v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijun Cai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10033-023-00982-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03991012v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Grabow" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toumi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ueda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13581" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589418v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naruki Ichihara" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Kajiwara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09243046.2023.2260233" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340263v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.6242" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340226v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12046-023-02319-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05056123v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachen Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiang Liu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coco.2022.101448" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05056119v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.111472" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338948v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanzhen Chen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/ac95e4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585213v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Popineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106995" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055252v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106882" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05056134v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rujie Sun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianglong Guo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rossiter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2022.101414" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05056127v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Saidani-Scott" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106805" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131389v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Kergariou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung Chul Kim" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103144" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338967v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zolfagharian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bodaghi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.1110571" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05056133v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c10392" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05056132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108367" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04214480v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Correa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2022.100313" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203426v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Popineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine C&#233;lino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Le Gall" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martineau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09890-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122546v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spahic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Cesare" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Keryvin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114249" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04211234v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Duigou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fruleux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Matsuzaki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chabaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ueda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.110158" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04995491v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Popineau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gager" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106183" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03154888v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R&#233;quil&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Musio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113337" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016247v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490918v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael P&#233;ron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105896" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493164v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matsuzaki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2020.108474" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04995810v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Kishimoto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Todoroki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105985" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492410v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Castro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.108911" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484610v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barb&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107884" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589378v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290408" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425054v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Tirillo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.10.103" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485837v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.05.006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484489v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Behlouli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.105944" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589372v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chabaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201903280" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058128v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.10.027" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485869v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2019.107694" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486301v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoual" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.01.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269010v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Merotte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105504" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154451v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.10.018" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015952v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1455-y" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069340v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Requile" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.01.035" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5HNPWG1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801066v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.05.009" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069338v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.07.012" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1614KMSN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069268v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2018.07.003" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNM9PS2Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069323v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.01.019" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV2SJ49H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689998v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belhouli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2017.08.028" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690002v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecompte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2016.12.001" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ4SDF9Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689999v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gourier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.12.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436083v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.12.020" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690001v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.02.004" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNKWK7WK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690000v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa9410" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055243v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18105" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110764v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bevan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.02.018" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W02TPQ5V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110738v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.03.002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D13XJZ4B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638000v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Akesson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Skrifvars" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.03.018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNJ15Q1D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200745v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cartie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.01.011" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110767v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.09.067" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7RSM69Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110773v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.03.014" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7232FLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061452v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Subrianto" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.12.119" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR65D6DB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200718v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Deroine" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cesar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bruzaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-015-0736-5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055178v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.077" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1C27QFV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115504v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Le Grand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nardin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2014.06.009" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SV6JP30-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113114v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Deroin&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Le Gac" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.07.018" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115471v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.07.027" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWKCRCX8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115496v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cognard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.06.010" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB5Z7061-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011485v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deroin&#233; M." TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gac" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.04.026" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ1S90J4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011498v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.05.006" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNF7W1C6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115476v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.07.021" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499522v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.01.020" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985238v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davies" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499361v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.01.010" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5GVWN03-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985219v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coroller" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefeuvre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ausias" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.03.018" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JGXZC3D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717191v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499240v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.03.005" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73K1TKG8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718775v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-011-9201-3" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CF83MXMB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499171v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.02.001" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T4BHDZF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714954v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498958v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbmb.2011.1116" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718779v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499030v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-010-9173-8" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SP954KHR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714970v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714959v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988018v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2011.08.003" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WLX47ZH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714977v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714968v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/235805" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499137v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbmb.2011.1178" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493955v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666484v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.06.001" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988061v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.10.009" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988073v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010021" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494492v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rivi&#232;re" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raj" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402016v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400328v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494866v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398042v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dufour" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mace" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264626v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jacquet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mac&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kerbrat" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855927v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Toumi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673499v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hasco&#235;t" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002881v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pierre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05008643v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ounis" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cadou" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05008626v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016108v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Correa" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016066v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132497v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423983v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129894v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran F. Pierre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420767v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420694v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623253v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593470v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Siniscalco" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cuberes" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621600v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623678v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623672v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598030v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597735v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623263v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017205v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016842v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016789v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017209v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017828v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017204v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017842v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017211v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598133v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495561v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495635v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495633v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495553v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495632v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388871v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495570v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495563v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404118v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495531v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497075v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497078v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pillin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552535v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjin Mou" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597722v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02481533v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309688v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055247v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bm7922" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717483v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717478v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717475v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717279v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717272v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717487v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717264v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>