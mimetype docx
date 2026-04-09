--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -501,295 +501,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of CrPV and HCV IRES-mediated eukaryotic translation using single molecule fluorescence microscopy</w:t>
+                <w:t xml:space="preserve">Angular reconstitution-based 3D reconstructions of nanomolecular structures from superresolution light-microscopy images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bugaud</w:t>
+                <w:t xml:space="preserve">Desirée Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Barbier</w:t>
+                <w:t xml:space="preserve">Alessandro Valeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chommy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+                <w:t xml:space="preserve">Yonggang Ke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.061523.117⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (35), pp.9273-9278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1704908114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575997v1</w:t>
+                <w:t xml:space="preserve">hal-02075182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular reconstitution-based 3D reconstructions of nanomolecular structures from superresolution light-microscopy images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of CrPV and HCV IRES-mediated eukaryotic translation using single molecule fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bugaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desirée Salas</w:t>
+                <w:t xml:space="preserve">Nathalie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chommy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yonggang Ke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 114 (35), pp.9273-9278. </w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (11), pp.1626-1635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1704908114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1261/rna.061523.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075182v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation of the translocation mechanism of transcription termination factor Rho</w:t>
               </w:r>
@@ -1212,51 +1212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1962,90 +1962,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétique de la traduction eucaryote assistée par IRES par microscopie de fluorescence en molécule unique (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2087,90 +2087,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétique de la synthèse d’une protéine par microscopie de fluorescence (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2212,90 +2212,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic study of eukaryotic translation at the single molecule level (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2331,418 +2331,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique de ribosomes eucaryotes individuels par microscopie de fluorescence en reflexion totale (Poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Translation kinetics of mammalian ribosomes studied by single-molecule fluorescence microscopy (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bretagne 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Multiscale Motility of Bimolecular Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223915v1</w:t>
+                <w:t xml:space="preserve">hal-01305380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation kinetics of mammalian ribosomes studied by single-molecule fluorescence microscopy (Poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Cinétique de ribosomes eucaryotes individuels par microscopie de fluorescence en reflexion totale (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Motility of Bimolecular Machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Optique Bretagne 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305380v1</w:t>
+                <w:t xml:space="preserve">hal-01223915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical tweezers calibration with Bayesian inference (Orale)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maximilian U. Richly</w:t>
+                <w:t xml:space="preserve">Translation kinetics of single mammalian ribosomes (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SPIE NanoScience + Engineering 2014, Conference on Optical Trapping and Optical Micromanipulation XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, San Diego, United States. pp.UNSP 916415</w:t>
+              <w:t xml:space="preserve">Recoding: Reprogramming genetic decoding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Killarney, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664147v1</w:t>
+                <w:t xml:space="preserve">hal-00991455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating optical tweezers with Bayesian inference (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian U. Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2751,1038 +2751,1038 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Annual Meeting - Biophysical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation kinetics of single mammalian ribosomes (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Eukaryotic translation kinetics at single molecule scale (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bugaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recoding: Reprogramming genetic decoding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Killarney, Ireland</w:t>
+              <w:t xml:space="preserve">Physics &amp; Biological Systems 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991455v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic translation kinetics at single molecule scale (Poster)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Microscopie de fluorescence en molécule unique pour l'étude de la cinétique de traduction chez les mammifères (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chommy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics &amp; Biological Systems 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Gif sur Yvette, France</w:t>
+              <w:t xml:space="preserve">OptDiag 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017318v1</w:t>
+                <w:t xml:space="preserve">hal-00998063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie de fluorescence en molécule unique pour l'étude de la cinétique de traduction chez les mammifères (Orale)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Optical tweezers calibration with Bayesian inference (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvan Türkcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian U. Richly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Dulin</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OptDiag 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve"> SPIE NanoScience + Engineering 2014, Conference on Optical Trapping and Optical Micromanipulation XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, San Diego, United States. pp.UNSP 916415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998063v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eukaryotic translation at the single molecule level (Poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Single-molecule fluorescence observations of eukaryotic translation (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique 2013 - Horizons de l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Villletaneuse, France</w:t>
+              <w:t xml:space="preserve">57th Annual Meeting of the Biophysical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847426v1</w:t>
+                <w:t xml:space="preserve">hal-00815509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-molecule fluorescence observations of eukaryotic translation (Poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">eukaryotic translation at the single molecule level (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Annual Meeting of the Biophysical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Boston, United States</w:t>
+              <w:t xml:space="preserve">9th european biophysics congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815509v1</w:t>
+                <w:t xml:space="preserve">hal-00846845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eukaryotic translation at the single molecule level (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Eukaryotic translation at the single molecule level (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th european biophysics congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Novel optical microscopies for biomedical applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846845v1</w:t>
+                <w:t xml:space="preserve">hal-00875318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic translation at the single molecule level (Poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">eukaryotic translation at the single molecule level (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novel optical microscopies for biomedical applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Optique 2013 - Horizons de l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Villletaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875318v1</w:t>
+                <w:t xml:space="preserve">hal-00847426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation d'un ribosome eucaryote en cours de traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3837,103 +3837,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-molecule fluorescence observations of eukariotic translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The translating ribosome: towards mature proteins (conférence Jacques Monod)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Roscoff, France</w:t>
@@ -3962,77 +3962,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétique de traduction des ribosomes à l'échelle de la molécule unique par microscopie de fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4087,77 +4087,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la durée de vie de fluorophores organiques. Utilisation dans des extraits cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4225,77 +4225,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation by a single eukaryotic ribosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4331,484 +4331,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique de traduction de ribosomes individuels par microscopie de fluorescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Translation by a single eukaryotic ribosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fourmy</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Marseille 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, France</w:t>
+              <w:t xml:space="preserve">8th EBSA European Biophysics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661301v1</w:t>
+                <w:t xml:space="preserve">hal-00620625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation by a single eukaryotic ribosome</w:t>
+                <w:t xml:space="preserve">Following prokaryotic and eukaryotic translation kinetics at the single molecule level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chommy</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EBSA European Biophysics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Life in Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620625v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following prokaryotic and eukaryotic translation kinetics at the single molecule level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cinétique de traduction de ribosomes individuels par microscopie de fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Walbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life in Focus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Optique Marseille 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630468v1</w:t>
+                <w:t xml:space="preserve">hal-00661301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation by a single eukaryotic ribosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific meeting of Photonics4Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Karlsruhe, Germany</w:t>
@@ -4831,1652 +4831,1652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation kinetic of immobilized quantum dot-ribosomal complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Following translation kinetic using quantum dot-labeled ribosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII. Annual Linz Winter Workshop Advances in single-molecule research for biology and nanoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Linz, Austria</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536997v1</w:t>
+                <w:t xml:space="preserve">hal-00546547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-molecule fluorescence microscopy study of the ribosome translation process</w:t>
+                <w:t xml:space="preserve">Reduced photobleaching of BODIPY-FL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanosystem Engineering and Biophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Cachan, France</w:t>
+              <w:t xml:space="preserve">HBSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Palm Cove, Australia. pp.1563-1567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546719v1</w:t>
+                <w:t xml:space="preserve">hal-00520024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following translation kinetic at the single-molecule level</w:t>
+                <w:t xml:space="preserve">Towards single-molecule observation of protein synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European network of Excellence "Photonics 4 Life" Scientific Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, France</w:t>
+              <w:t xml:space="preserve">Tecnolaser 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, La Havane, Cuba. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818237v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards single-molecule observation of protein synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Following translation kinetics using quantum dot-labeled ribosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tecnolaser 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, La Havane, Cuba. pp.9</w:t>
+              <w:t xml:space="preserve">16th international Workshop on "Single Molecule Spectroscopy and Ultrasensitive Analysis in the Life Sciences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546717v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following translation kinetic using quantum dot-labeled ribosomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Following translation kinetic at the single-molecule level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, paris, France</w:t>
+              <w:t xml:space="preserve">European network of Excellence "Photonics 4 Life" Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546547v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following translation kinetics using quantum dot-labeled ribosomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Fast and direct calibration of optical tweezers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Villing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th international Workshop on "Single Molecule Spectroscopy and Ultrasensitive Analysis in the Life Sciences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546759v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced photobleaching of BODIPY-FL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous calibration of optical tweezers spring constant and position detector response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fourmy</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HBSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Palm Cove, Australia. pp.1563-1567</w:t>
+              <w:t xml:space="preserve">European Network of Excellence "Photonics 4 Life" Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, x, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520024v1</w:t>
+                <w:t xml:space="preserve">hal-00818240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and direct calibration of optical tweezers</w:t>
+                <w:t xml:space="preserve">Increased photo-stability of BODIPY-FL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Linz Winter Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546544v1</w:t>
+                <w:t xml:space="preserve">hal-00546549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous calibration of optical tweezers spring constant and position detector response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Translation kinetic of immobilized quantum dot-ribosomal complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Network of Excellence "Photonics 4 Life" Scientific Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, x, France</w:t>
+              <w:t xml:space="preserve">XII. Annual Linz Winter Workshop Advances in single-molecule research for biology and nanoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818240v1</w:t>
+                <w:t xml:space="preserve">hal-00536997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased photo-stability of BODIPY-FL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-molecule fluorescence microscopy study of the ribosome translation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fourmy</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linz Winter Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Linz, Austria</w:t>
+              <w:t xml:space="preserve">Nanosystem Engineering and Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546549v1</w:t>
+                <w:t xml:space="preserve">hal-00546719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosome eucaryote unique</w:t>
+                <w:t xml:space="preserve">Single-Molecule Fluorescence Microscopy Study of the Ribosome Translation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque événement du programme " Interface Physique Chimie Biologie : soutien à la prise de risque ", "Physics, Chemistry and Biology meet together under the pine trees"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Fréjus, France</w:t>
+              <w:t xml:space="preserve">Biophysical Society 53rd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546731v1</w:t>
+                <w:t xml:space="preserve">hal-00546725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Molecule Fluorescence Microscopy Study of the Ribosome Translation Process</w:t>
+                <w:t xml:space="preserve">Single-molecule fluorescence microscopy study of protein translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Society 53rd Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Boston, United States</w:t>
+              <w:t xml:space="preserve">HBSM 2009 (Tenth International Meeting on Hole Burning, Single Molecule, and Related Spectroscopies: Science and Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Palm Cove, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546725v1</w:t>
+                <w:t xml:space="preserve">hal-00816677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-molecule fluorescence microscopy study of protein translation</w:t>
+                <w:t xml:space="preserve">Ribosome eucaryote unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HBSM 2009 (Tenth International Meeting on Hole Burning, Single Molecule, and Related Spectroscopies: Science and Applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Palm Cove, France</w:t>
+              <w:t xml:space="preserve">Colloque événement du programme " Interface Physique Chimie Biologie : soutien à la prise de risque ", "Physics, Chemistry and Biology meet together under the pine trees"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816677v1</w:t>
+                <w:t xml:space="preserve">hal-00546731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Manipulation of single biomolecules for the study of ribosome dynamics</w:t>
               </w:r>
@@ -6514,51 +6514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International OSA Network of Students Meeting (IONS'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Barcelone, Spain</w:t>
@@ -6639,51 +6639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Palaiseau, France</w:t>
@@ -6764,51 +6764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier thématique "Nano-objets pour l'imagerie du vivant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Cachan, France</w:t>
@@ -6889,51 +6889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Network of Excellence "Photonics 4 life" Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, France</w:t>
@@ -7234,51 +7234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;m Mignot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04216505v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rombouts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41193-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391672v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guilhas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Walter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils-Ole Walliser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2020.06.034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bugaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chommy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiszman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.061523.117" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Salas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Valeri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonggang Ke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1704908114" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gocheva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudvillain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Margeat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01419993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le&#160;gall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego I Cattoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Koh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2015.07.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Vogelmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004544" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00918884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U. Richly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.031578" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00597706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100085" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546528v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.026469" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46886-6_3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326928v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Dahmane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Doucet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dosset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00630485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01576006v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01570118v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01223915v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01305380v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01664147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00991455v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saguy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01017318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00998063v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847426v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00815509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00846845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00815508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00718044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walbott" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00708294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00682048v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourmy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00620625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00630468v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661310v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536997v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546719v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818237v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520024v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546544v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546549v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546731v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546725v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816677v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635342v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546737v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00647915v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112238" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;m Mignot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04216505v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rombouts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41193-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391672v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guilhas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Walter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils-Ole Walliser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2020.06.034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075182v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Salas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Valeri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonggang Ke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1704908114" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575997v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bugaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chommy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiszman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.061523.117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gocheva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudvillain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Margeat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01419993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le&#160;gall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego I Cattoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Koh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2015.07.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Vogelmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004544" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00918884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U. Richly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.031578" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00597706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100085" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546528v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.026469" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46886-6_3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326928v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Dahmane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Doucet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dosset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00630485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01576006v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01570118v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01305380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01223915v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00991455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saguy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709073v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01017318v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00998063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01664147v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00815509v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00846845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875318v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847426v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00815508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00718044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walbott" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00708294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00682048v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00620625v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00630468v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourmy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661301v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661310v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546547v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546759v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818237v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546544v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818240v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536997v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546719v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546725v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816677v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546731v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635342v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546737v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00647915v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112238" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>