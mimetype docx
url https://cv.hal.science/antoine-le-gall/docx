--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -501,295 +501,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular reconstitution-based 3D reconstructions of nanomolecular structures from superresolution light-microscopy images</w:t>
+                <w:t xml:space="preserve">Kinetics of CrPV and HCV IRES-mediated eukaryotic translation using single molecule fluorescence microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desirée Salas</w:t>
+                <w:t xml:space="preserve">Olivier Bugaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chommy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yonggang Ke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1704908114⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (11), pp.1626-1635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.061523.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075182v1</w:t>
+                <w:t xml:space="preserve">hal-01575997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of CrPV and HCV IRES-mediated eukaryotic translation using single molecule fluorescence microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angular reconstitution-based 3D reconstructions of nanomolecular structures from superresolution light-microscopy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Barbier</w:t>
+                <w:t xml:space="preserve">Desirée Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chommy</w:t>
+                <w:t xml:space="preserve">Alessandro Valeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+                <w:t xml:space="preserve">Yonggang Ke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (11), pp.1626-1635. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (35), pp.9273-9278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1261/rna.061523.117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1704908114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575997v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation of the translocation mechanism of transcription termination factor Rho</w:t>
               </w:r>
@@ -1212,51 +1212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1962,90 +1962,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétique de la traduction eucaryote assistée par IRES par microscopie de fluorescence en molécule unique (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2087,90 +2087,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétique de la synthèse d’une protéine par microscopie de fluorescence (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2212,90 +2212,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic study of eukaryotic translation at the single molecule level (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2337,90 +2337,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation kinetics of mammalian ribosomes studied by single-molecule fluorescence microscopy (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2462,90 +2462,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétique de ribosomes eucaryotes individuels par microscopie de fluorescence en reflexion totale (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2581,846 +2581,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation kinetics of single mammalian ribosomes (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Optical tweezers calibration with Bayesian inference (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvan Türkcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian U. Richly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Dulin</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recoding: Reprogramming genetic decoding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Killarney, Ireland</w:t>
+              <w:t xml:space="preserve"> SPIE NanoScience + Engineering 2014, Conference on Optical Trapping and Optical Micromanipulation XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, San Diego, United States. pp.UNSP 916415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991455v1</w:t>
+                <w:t xml:space="preserve">hal-01664147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrating optical tweezers with Bayesian inference (Poster)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvan Türkcan</w:t>
+                <w:t xml:space="preserve">Translation kinetics of single mammalian ribosomes (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th Annual Meeting - Biophysical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Recoding: Reprogramming genetic decoding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Killarney, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709073v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic translation kinetics at single molecule scale (Poster)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Calibrating optical tweezers with Bayesian inference (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian U. Richly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvan Türkcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics &amp; Biological Systems 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Gif sur Yvette, France</w:t>
+              <w:t xml:space="preserve">58th Annual Meeting - Biophysical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017318v1</w:t>
+                <w:t xml:space="preserve">hal-01709073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie de fluorescence en molécule unique pour l'étude de la cinétique de traduction chez les mammifères (Orale)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Eukaryotic translation kinetics at single molecule scale (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bugaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OptDiag 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Physics &amp; Biological Systems 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998063v1</w:t>
+                <w:t xml:space="preserve">hal-01017318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical tweezers calibration with Bayesian inference (Orale)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maximilian U. Richly</w:t>
+                <w:t xml:space="preserve">Microscopie de fluorescence en molécule unique pour l'étude de la cinétique de traduction chez les mammifères (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chommy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SPIE NanoScience + Engineering 2014, Conference on Optical Trapping and Optical Micromanipulation XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, San Diego, United States. pp.UNSP 916415</w:t>
+              <w:t xml:space="preserve">OptDiag 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664147v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-molecule fluorescence observations of eukaryotic translation (Poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">eukaryotic translation at the single molecule level (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Annual Meeting of the Biophysical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Boston, United States</w:t>
+              <w:t xml:space="preserve">Optique 2013 - Horizons de l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Villletaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815509v1</w:t>
+                <w:t xml:space="preserve">hal-00847426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eukaryotic translation at the single molecule level (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3456,333 +3456,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic translation at the single molecule level (Poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Single-molecule fluorescence observations of eukaryotic translation (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novel optical microscopies for biomedical applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">57th Annual Meeting of the Biophysical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875318v1</w:t>
+                <w:t xml:space="preserve">hal-00815509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eukaryotic translation at the single molecule level (Poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Eukaryotic translation at the single molecule level (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique 2013 - Horizons de l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Villletaneuse, France</w:t>
+              <w:t xml:space="preserve">Novel optical microscopies for biomedical applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847426v1</w:t>
+                <w:t xml:space="preserve">hal-00875318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation d'un ribosome eucaryote en cours de traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3831,859 +3831,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-molecule fluorescence observations of eukariotic translation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Translation by a single eukaryotic ribosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The translating ribosome: towards mature proteins (conférence Jacques Monod)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Roscoff, France</w:t>
+              <w:t xml:space="preserve">Journées "Imagerie Optique Non Conventionnelle" 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718044v1</w:t>
+                <w:t xml:space="preserve">hal-00682048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique de traduction des ribosomes à l'échelle de la molécule unique par microscopie de fluorescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Single-molecule fluorescence observations of eukariotic translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chommy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Walbott</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPT-DIAG 2012 Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, France</w:t>
+              <w:t xml:space="preserve">The translating ribosome: towards mature proteins (conférence Jacques Monod)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709777v1</w:t>
+                <w:t xml:space="preserve">hal-00718044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la durée de vie de fluorophores organiques. Utilisation dans des extraits cellulaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Cinétique de traduction des ribosomes à l'échelle de la molécule unique par microscopie de fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Walbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OptDiag 2012 Diagnostic et Imagerie Optique en Médecine et Biologie, Biophotonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">OPT-DIAG 2012 Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708294v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation by a single eukaryotic ribosome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration de la durée de vie de fluorophores organiques. Utilisation dans des extraits cellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karen Perronet</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Walbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées "Imagerie Optique Non Conventionnelle" 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">OptDiag 2012 Diagnostic et Imagerie Optique en Médecine et Biologie, Biophotonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682048v1</w:t>
+                <w:t xml:space="preserve">hal-00708294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation by a single eukaryotic ribosome</w:t>
+                <w:t xml:space="preserve">Following prokaryotic and eukaryotic translation kinetics at the single molecule level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chommy</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EBSA European Biophysics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Life in Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620625v1</w:t>
+                <w:t xml:space="preserve">hal-00630468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following prokaryotic and eukaryotic translation kinetics at the single molecule level</w:t>
+                <w:t xml:space="preserve">Translation by a single eukaryotic ribosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fourmy</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life in Focus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">8th EBSA European Biophysics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630468v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétique de traduction de ribosomes individuels par microscopie de fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Walbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Marseille 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, France</w:t>
@@ -4712,103 +4712,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation by a single eukaryotic ribosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific meeting of Photonics4Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Karlsruhe, Germany</w:t>
@@ -4831,1277 +4831,1277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following translation kinetic using quantum dot-labeled ribosomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Translation kinetic of immobilized quantum dot-ribosomal complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, paris, France</w:t>
+              <w:t xml:space="preserve">XII. Annual Linz Winter Workshop Advances in single-molecule research for biology and nanoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546547v1</w:t>
+                <w:t xml:space="preserve">hal-00536997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced photobleaching of BODIPY-FL</w:t>
+                <w:t xml:space="preserve">Single-molecule fluorescence microscopy study of the ribosome translation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fourmy</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HBSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Palm Cove, Australia. pp.1563-1567</w:t>
+              <w:t xml:space="preserve">Nanosystem Engineering and Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520024v1</w:t>
+                <w:t xml:space="preserve">hal-00546719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards single-molecule observation of protein synthesis</w:t>
+                <w:t xml:space="preserve">Reduced photobleaching of BODIPY-FL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tecnolaser 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, La Havane, Cuba. pp.9</w:t>
+              <w:t xml:space="preserve">HBSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Palm Cove, Australia. pp.1563-1567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546717v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following translation kinetics using quantum dot-labeled ribosomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Following translation kinetic using quantum dot-labeled ribosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th international Workshop on "Single Molecule Spectroscopy and Ultrasensitive Analysis in the Life Sciences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546759v1</w:t>
+                <w:t xml:space="preserve">hal-00546547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following translation kinetic at the single-molecule level</w:t>
+                <w:t xml:space="preserve">Towards single-molecule observation of protein synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European network of Excellence "Photonics 4 Life" Scientific Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, France</w:t>
+              <w:t xml:space="preserve">Tecnolaser 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, La Havane, Cuba. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818237v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and direct calibration of optical tweezers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Following translation kinetics using quantum dot-labeled ribosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">16th international Workshop on "Single Molecule Spectroscopy and Ultrasensitive Analysis in the Life Sciences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546544v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous calibration of optical tweezers spring constant and position detector response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Following translation kinetic at the single-molecule level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Dulin</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Network of Excellence "Photonics 4 Life" Scientific Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, x, France</w:t>
+              <w:t xml:space="preserve">European network of Excellence "Photonics 4 Life" Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818240v1</w:t>
+                <w:t xml:space="preserve">hal-00818237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased photo-stability of BODIPY-FL</w:t>
+                <w:t xml:space="preserve">Fast and direct calibration of optical tweezers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fourmy</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Villing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linz Winter Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Linz, Austria</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546549v1</w:t>
+                <w:t xml:space="preserve">hal-00546544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation kinetic of immobilized quantum dot-ribosomal complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous calibration of optical tweezers spring constant and position detector response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII. Annual Linz Winter Workshop Advances in single-molecule research for biology and nanoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Linz, Austria</w:t>
+              <w:t xml:space="preserve">European Network of Excellence "Photonics 4 Life" Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, x, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536997v1</w:t>
+                <w:t xml:space="preserve">hal-00818240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-molecule fluorescence microscopy study of the ribosome translation process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased photo-stability of BODIPY-FL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanosystem Engineering and Biophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Cachan, France</w:t>
+              <w:t xml:space="preserve">Linz Winter Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546719v1</w:t>
+                <w:t xml:space="preserve">hal-00546549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Molecule Fluorescence Microscopy Study of the Ribosome Translation Process</w:t>
               </w:r>
@@ -6139,51 +6139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Society 53rd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Boston, United States</w:t>
@@ -6251,64 +6251,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HBSM 2009 (Tenth International Meeting on Hole Burning, Single Molecule, and Related Spectroscopies: Science and Applications)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Palm Cove, France</w:t>
@@ -6376,51 +6376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6514,51 +6514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International OSA Network of Students Meeting (IONS'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Barcelone, Spain</w:t>
@@ -6581,277 +6581,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00635342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la synthèse de protéines en molécule unique par microscopie de fluorescence</w:t>
+                <w:t xml:space="preserve">Two fluorescence labeling strategies applied to the study of translation by single ribosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Atelier thématique "Nano-objets pour l'imagerie du vivant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00635346v1</w:t>
+                <w:t xml:space="preserve">hal-00546737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two fluorescence labeling strategies applied to the study of translation by single ribosomes</w:t>
+                <w:t xml:space="preserve">Suivi de la synthèse de protéines en molécule unique par microscopie de fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier thématique "Nano-objets pour l'imagerie du vivant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Cachan, France</w:t>
+              <w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546737v1</w:t>
+                <w:t xml:space="preserve">hal-00635346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and manipulation of single biomolecules for the study of ribosome dynamics</w:t>
               </w:r>
@@ -6889,51 +6889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Network of Excellence "Photonics 4 life" Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, France</w:t>
@@ -7234,51 +7234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;m Mignot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04216505v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rombouts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41193-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391672v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guilhas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Walter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils-Ole Walliser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2020.06.034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075182v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Salas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Valeri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonggang Ke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1704908114" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575997v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bugaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chommy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiszman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.061523.117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gocheva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudvillain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Margeat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01419993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le&#160;gall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego I Cattoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Koh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2015.07.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Vogelmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004544" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00918884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U. Richly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.031578" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00597706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100085" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546528v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.026469" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46886-6_3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326928v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Dahmane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Doucet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dosset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00630485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01576006v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01570118v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01305380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01223915v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00991455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saguy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709073v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01017318v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00998063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01664147v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00815509v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00846845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875318v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847426v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00815508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00718044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walbott" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00708294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00682048v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00620625v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00630468v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourmy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661301v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661310v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546547v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546759v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818237v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546544v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818240v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536997v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546719v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546725v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816677v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546731v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635342v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546737v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00647915v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112238" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;m Mignot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04216505v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rombouts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41193-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391672v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guilhas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Walter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils-Ole Walliser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2020.06.034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bugaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chommy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiszman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.061523.117" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Salas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Valeri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonggang Ke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1704908114" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gocheva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudvillain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Margeat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01419993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le&#160;gall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego I Cattoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Koh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2015.07.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Vogelmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004544" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00918884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U. Richly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.031578" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00597706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100085" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546528v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.026469" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46886-6_3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326928v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Dahmane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Doucet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dosset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00630485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01576006v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01570118v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01305380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01223915v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01664147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00991455v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saguy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01017318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00998063v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847426v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00846845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00815509v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00815508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00682048v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00718044v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709777v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walbott" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00708294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00630468v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourmy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00620625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661301v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661310v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536997v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546719v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520024v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546717v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546759v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546544v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546549v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546725v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816677v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546731v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635342v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546737v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635346v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00647915v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112238" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>