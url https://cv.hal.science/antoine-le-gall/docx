--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -501,295 +501,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of CrPV and HCV IRES-mediated eukaryotic translation using single molecule fluorescence microscopy</w:t>
+                <w:t xml:space="preserve">Angular reconstitution-based 3D reconstructions of nanomolecular structures from superresolution light-microscopy images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bugaud</w:t>
+                <w:t xml:space="preserve">Desirée Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Barbier</w:t>
+                <w:t xml:space="preserve">Alessandro Valeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chommy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+                <w:t xml:space="preserve">Yonggang Ke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.061523.117⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (35), pp.9273-9278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1704908114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575997v1</w:t>
+                <w:t xml:space="preserve">hal-02075182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular reconstitution-based 3D reconstructions of nanomolecular structures from superresolution light-microscopy images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of CrPV and HCV IRES-mediated eukaryotic translation using single molecule fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bugaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desirée Salas</w:t>
+                <w:t xml:space="preserve">Nathalie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chommy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yonggang Ke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 114 (35), pp.9273-9278. </w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (11), pp.1626-1635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1704908114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1261/rna.061523.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075182v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation of the translocation mechanism of transcription termination factor Rho</w:t>
               </w:r>
@@ -1212,51 +1212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1962,90 +1962,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétique de la traduction eucaryote assistée par IRES par microscopie de fluorescence en molécule unique (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2087,90 +2087,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétique de la synthèse d’une protéine par microscopie de fluorescence (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2212,90 +2212,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic study of eukaryotic translation at the single molecule level (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2331,445 +2331,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation kinetics of mammalian ribosomes studied by single-molecule fluorescence microscopy (Poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Cinétique de ribosomes eucaryotes individuels par microscopie de fluorescence en reflexion totale (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Motility of Bimolecular Machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Optique Bretagne 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305380v1</w:t>
+                <w:t xml:space="preserve">hal-01223915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique de ribosomes eucaryotes individuels par microscopie de fluorescence en reflexion totale (Poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Translation kinetics of mammalian ribosomes studied by single-molecule fluorescence microscopy (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bretagne 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Multiscale Motility of Bimolecular Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223915v1</w:t>
+                <w:t xml:space="preserve">hal-01305380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical tweezers calibration with Bayesian inference (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibrating optical tweezers with Bayesian inference (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian U. Richly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SPIE NanoScience + Engineering 2014, Conference on Optical Trapping and Optical Micromanipulation XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, San Diego, United States. pp.UNSP 916415</w:t>
+              <w:t xml:space="preserve">58th Annual Meeting - Biophysical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664147v1</w:t>
+                <w:t xml:space="preserve">hal-01709073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation kinetics of single mammalian ribosomes (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2831,445 +2831,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrating optical tweezers with Bayesian inference (Poster)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvan Türkcan</w:t>
+                <w:t xml:space="preserve">Eukaryotic translation kinetics at single molecule scale (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bugaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th Annual Meeting - Biophysical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Physics &amp; Biological Systems 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709073v1</w:t>
+                <w:t xml:space="preserve">hal-01017318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic translation kinetics at single molecule scale (Poster)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Microscopie de fluorescence en molécule unique pour l'étude de la cinétique de traduction chez les mammifères (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chommy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics &amp; Biological Systems 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Gif sur Yvette, France</w:t>
+              <w:t xml:space="preserve">OptDiag 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017318v1</w:t>
+                <w:t xml:space="preserve">hal-00998063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie de fluorescence en molécule unique pour l'étude de la cinétique de traduction chez les mammifères (Orale)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Optical tweezers calibration with Bayesian inference (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvan Türkcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian U. Richly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Dulin</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OptDiag 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve"> SPIE NanoScience + Engineering 2014, Conference on Optical Trapping and Optical Micromanipulation XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, San Diego, United States. pp.UNSP 916415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998063v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eukaryotic translation at the single molecule level (Poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Single-molecule fluorescence observations of eukaryotic translation (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3285,116 +3285,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique 2013 - Horizons de l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Villletaneuse, France</w:t>
+              <w:t xml:space="preserve">57th Annual Meeting of the Biophysical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847426v1</w:t>
+                <w:t xml:space="preserve">hal-00815509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eukaryotic translation at the single molecule level (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3456,70 +3456,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-molecule fluorescence observations of eukaryotic translation (Poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Eukaryotic translation at the single molecule level (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3535,116 +3535,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Annual Meeting of the Biophysical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Boston, United States</w:t>
+              <w:t xml:space="preserve">Novel optical microscopies for biomedical applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815509v1</w:t>
+                <w:t xml:space="preserve">hal-00875318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic translation at the single molecule level (Poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">eukaryotic translation at the single molecule level (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3660,129 +3660,129 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novel optical microscopies for biomedical applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Optique 2013 - Horizons de l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Villletaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875318v1</w:t>
+                <w:t xml:space="preserve">hal-00847426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation d'un ribosome eucaryote en cours de traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3831,734 +3831,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation by a single eukaryotic ribosome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-molecule fluorescence observations of eukariotic translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chommy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées "Imagerie Optique Non Conventionnelle" 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">The translating ribosome: towards mature proteins (conférence Jacques Monod)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682048v1</w:t>
+                <w:t xml:space="preserve">hal-00718044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-molecule fluorescence observations of eukariotic translation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Translation by a single eukaryotic ribosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The translating ribosome: towards mature proteins (conférence Jacques Monod)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Roscoff, France</w:t>
+              <w:t xml:space="preserve">Journées "Imagerie Optique Non Conventionnelle" 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718044v1</w:t>
+                <w:t xml:space="preserve">hal-00682048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique de traduction des ribosomes à l'échelle de la molécule unique par microscopie de fluorescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la durée de vie de fluorophores organiques. Utilisation dans des extraits cellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Walbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPT-DIAG 2012 Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, France</w:t>
+              <w:t xml:space="preserve">OptDiag 2012 Diagnostic et Imagerie Optique en Médecine et Biologie, Biophotonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709777v1</w:t>
+                <w:t xml:space="preserve">hal-00708294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la durée de vie de fluorophores organiques. Utilisation dans des extraits cellulaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Cinétique de traduction des ribosomes à l'échelle de la molécule unique par microscopie de fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Walbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OptDiag 2012 Diagnostic et Imagerie Optique en Médecine et Biologie, Biophotonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">OPT-DIAG 2012 Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708294v1</w:t>
+                <w:t xml:space="preserve">hal-00709777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following prokaryotic and eukaryotic translation kinetics at the single molecule level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cinétique de traduction de ribosomes individuels par microscopie de fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Walbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life in Focus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Optique Marseille 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630468v1</w:t>
+                <w:t xml:space="preserve">hal-00661301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation by a single eukaryotic ribosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th EBSA European Biophysics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary</w:t>
@@ -4581,234 +4581,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique de traduction de ribosomes individuels par microscopie de fluorescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Following prokaryotic and eukaryotic translation kinetics at the single molecule level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Walbott</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Marseille 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, France</w:t>
+              <w:t xml:space="preserve">Life in Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661301v1</w:t>
+                <w:t xml:space="preserve">hal-00630468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation by a single eukaryotic ribosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific meeting of Photonics4Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Karlsruhe, Germany</w:t>
@@ -4831,277 +4831,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation kinetic of immobilized quantum dot-ribosomal complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Following translation kinetic at the single-molecule level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII. Annual Linz Winter Workshop Advances in single-molecule research for biology and nanoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Linz, Austria</w:t>
+              <w:t xml:space="preserve">European network of Excellence "Photonics 4 Life" Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536997v1</w:t>
+                <w:t xml:space="preserve">hal-00818237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-molecule fluorescence microscopy study of the ribosome translation process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Following translation kinetic using quantum dot-labeled ribosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanosystem Engineering and Biophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Cachan, France</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546719v1</w:t>
+                <w:t xml:space="preserve">hal-00546547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced photobleaching of BODIPY-FL</w:t>
               </w:r>
@@ -5206,1277 +5206,1277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following translation kinetic using quantum dot-labeled ribosomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards single-molecule observation of protein synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, paris, France</w:t>
+              <w:t xml:space="preserve">Tecnolaser 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, La Havane, Cuba. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546547v1</w:t>
+                <w:t xml:space="preserve">hal-00546717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards single-molecule observation of protein synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Following translation kinetics using quantum dot-labeled ribosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tecnolaser 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, La Havane, Cuba. pp.9</w:t>
+              <w:t xml:space="preserve">16th international Workshop on "Single Molecule Spectroscopy and Ultrasensitive Analysis in the Life Sciences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546717v1</w:t>
+                <w:t xml:space="preserve">hal-00546759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following translation kinetics using quantum dot-labeled ribosomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Fast and direct calibration of optical tweezers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Villing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th international Workshop on "Single Molecule Spectroscopy and Ultrasensitive Analysis in the Life Sciences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546759v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following translation kinetic at the single-molecule level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous calibration of optical tweezers spring constant and position detector response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European network of Excellence "Photonics 4 Life" Scientific Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, France</w:t>
+              <w:t xml:space="preserve">European Network of Excellence "Photonics 4 Life" Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, x, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818237v1</w:t>
+                <w:t xml:space="preserve">hal-00818240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and direct calibration of optical tweezers</w:t>
+                <w:t xml:space="preserve">Increased photo-stability of BODIPY-FL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Linz Winter Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546544v1</w:t>
+                <w:t xml:space="preserve">hal-00546549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous calibration of optical tweezers spring constant and position detector response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Translation kinetic of immobilized quantum dot-ribosomal complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Network of Excellence "Photonics 4 Life" Scientific Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, x, France</w:t>
+              <w:t xml:space="preserve">XII. Annual Linz Winter Workshop Advances in single-molecule research for biology and nanoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818240v1</w:t>
+                <w:t xml:space="preserve">hal-00536997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased photo-stability of BODIPY-FL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-molecule fluorescence microscopy study of the ribosome translation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fourmy</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linz Winter Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Linz, Austria</w:t>
+              <w:t xml:space="preserve">Nanosystem Engineering and Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546549v1</w:t>
+                <w:t xml:space="preserve">hal-00546719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Molecule Fluorescence Microscopy Study of the Ribosome Translation Process</w:t>
+                <w:t xml:space="preserve">Ribosome eucaryote unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Society 53rd Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Boston, United States</w:t>
+              <w:t xml:space="preserve">Colloque événement du programme " Interface Physique Chimie Biologie : soutien à la prise de risque ", "Physics, Chemistry and Biology meet together under the pine trees"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546725v1</w:t>
+                <w:t xml:space="preserve">hal-00546731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-molecule fluorescence microscopy study of protein translation</w:t>
+                <w:t xml:space="preserve">Single-Molecule Fluorescence Microscopy Study of the Ribosome Translation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fourmy</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HBSM 2009 (Tenth International Meeting on Hole Burning, Single Molecule, and Related Spectroscopies: Science and Applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Palm Cove, France</w:t>
+              <w:t xml:space="preserve">Biophysical Society 53rd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816677v1</w:t>
+                <w:t xml:space="preserve">hal-00546725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosome eucaryote unique</w:t>
+                <w:t xml:space="preserve">Single-molecule fluorescence microscopy study of protein translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque événement du programme " Interface Physique Chimie Biologie : soutien à la prise de risque ", "Physics, Chemistry and Biology meet together under the pine trees"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Fréjus, France</w:t>
+              <w:t xml:space="preserve">HBSM 2009 (Tenth International Meeting on Hole Burning, Single Molecule, and Related Spectroscopies: Science and Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Palm Cove, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546731v1</w:t>
+                <w:t xml:space="preserve">hal-00816677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Manipulation of single biomolecules for the study of ribosome dynamics</w:t>
               </w:r>
@@ -6514,51 +6514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International OSA Network of Students Meeting (IONS'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Barcelone, Spain</w:t>
@@ -6639,51 +6639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier thématique "Nano-objets pour l'imagerie du vivant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Cachan, France</w:t>
@@ -6764,51 +6764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Palaiseau, France</w:t>
@@ -6889,51 +6889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Network of Excellence "Photonics 4 life" Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, France</w:t>
@@ -7234,51 +7234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;m Mignot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04216505v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rombouts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41193-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391672v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guilhas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Walter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils-Ole Walliser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2020.06.034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bugaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chommy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiszman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.061523.117" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Salas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Valeri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonggang Ke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1704908114" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gocheva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudvillain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Margeat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01419993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le&#160;gall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego I Cattoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Koh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2015.07.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Vogelmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004544" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00918884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U. Richly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.031578" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00597706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100085" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546528v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.026469" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46886-6_3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326928v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Dahmane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Doucet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dosset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00630485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01576006v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01570118v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01305380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01223915v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01664147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00991455v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saguy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01017318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00998063v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847426v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00846845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00815509v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00815508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00682048v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00718044v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709777v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walbott" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00708294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00630468v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourmy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00620625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661301v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661310v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536997v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546719v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520024v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546717v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546759v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546544v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546549v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546725v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816677v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546731v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635342v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546737v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635346v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00647915v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112238" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;m Mignot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04216505v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rombouts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41193-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391672v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guilhas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Walter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils-Ole Walliser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2020.06.034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075182v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Salas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Valeri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonggang Ke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1704908114" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575997v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bugaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chommy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiszman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.061523.117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gocheva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudvillain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Margeat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01419993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le&#160;gall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego I Cattoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Koh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2015.07.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Vogelmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004544" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00918884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U. Richly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.031578" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00597706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100085" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546528v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.026469" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46886-6_3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326928v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Dahmane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Doucet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dosset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00630485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01576006v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01570118v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01223915v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01305380v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709073v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00991455v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saguy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01017318v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00998063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01664147v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00815509v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00846845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875318v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847426v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00815508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00718044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00682048v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00708294v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walbott" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourmy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00620625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00630468v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661310v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818237v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546547v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520024v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546544v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818240v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536997v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546719v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546731v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546725v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816677v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635342v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546737v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635346v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00647915v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112238" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>