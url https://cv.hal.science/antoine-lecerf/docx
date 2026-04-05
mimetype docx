--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -183,419 +183,419 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.110093. </w:t>
+              <w:t xml:space="preserve">, 2026, 215, pp.110093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2026.110093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Detri 2 match conceptual framework: Matching detritivore and detritus traits to unravel consumption rules in a context of decomposition</w:t>
+                <w:t xml:space="preserve">Phenotypes of predator individuals underpin contrasting ecosystem effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Marchand</w:t>
+                <w:t xml:space="preserve">Thibaut Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lecerf</w:t>
+                <w:t xml:space="preserve">Jérémy Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marc Brousseau</w:t>
+                <w:t xml:space="preserve">Sylvain Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+                <w:t xml:space="preserve">Didier Lambrigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Danger</w:t>
+                <w:t xml:space="preserve">Éric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38 (10), pp.2084-2098. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (5), pp.739-753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.14242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680789v1</w:t>
+                <w:t xml:space="preserve">hal-04957915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypes of predator individuals underpin contrasting ecosystem effects</w:t>
+                <w:t xml:space="preserve">The Detri 2 match conceptual framework: Matching detritivore and detritus traits to unravel consumption rules in a context of decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Rota</w:t>
+                <w:t xml:space="preserve">Théo Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Jabiol</w:t>
+                <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lamothe</w:t>
+                <w:t xml:space="preserve">Pierre-Marc Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lambrigot</w:t>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Chauvet</w:t>
+                <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69 (5), pp.739-753. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (10), pp.2084-2098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.14242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04957915v1</w:t>
+                <w:t xml:space="preserve">hal-04680789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical traits as drivers of trophic interaction between macrodetritivores and leaf litter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 204 (3), pp.641-651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -623,343 +623,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic mismatch induced by warming decreases leaf litter decomposition by aquatic detritivores</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The importance of intraspecific variation in litter consumption rate of aquatic and terrestrial macro-detritivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sentis</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13710⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63, pp.175-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2022.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847327v1</w:t>
+                <w:t xml:space="preserve">hal-04957916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of intraspecific variation in litter consumption rate of aquatic and terrestrial macro-detritivores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Energetic mismatch induced by warming decreases leaf litter decomposition by aquatic detritivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Réveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pey</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 63, pp.175-185. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91 (10), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2022.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957916v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using plant litter decomposition as an indicator of ecosystem response to soil contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1010,90 +1010,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable temperature effects between heterotrophic stream processes and organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gossiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Jabiol</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1138,551 +1138,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow degradation of compostable plastic carrier bags in a stream and its riparian area</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Repeatable inter‐individual variation in the thermal sensitivity of metabolic rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Réveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/limn/2019017⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128 (11), pp.1633-1640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.06392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964376v1</w:t>
+                <w:t xml:space="preserve">hal-02345454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting ecological impacts of geographically close invasive populations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Litter Quality Modulates Effects of Dissolved Nitrogen on Leaf Decomposition by Stream Microbial Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-018-04333-5⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77 (4), pp.959-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-019-01353-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716881v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeatable inter‐individual variation in the thermal sensitivity of metabolic rate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Contrasting ecological impacts of geographically close invasive populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Evangelista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 128 (11), pp.1633-1640. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 189 (2), pp.529--536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.06392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-018-04333-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345454v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter Quality Modulates Effects of Dissolved Nitrogen on Leaf Decomposition by Stream Microbial Communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slow degradation of compostable plastic carrier bags in a stream and its riparian area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Artru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Jabiol</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 77 (4), pp.959-966. </w:t>
+              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55, pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-019-01353-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/limn/2019017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359317v1</w:t>
+                <w:t xml:space="preserve">hal-02964376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-dependent patterns of intraspecific trait variations in two globally invasive species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. D. Olden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 189 (4), pp.1083--1094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1984,90 +1984,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic determinants of inter-individual variability of litter consumption rate in a detritivore population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 127 (11), pp.1670-1678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2226,90 +2226,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource composition mediates the effects of intraspecific variability in nutrient recycling on ecosystem processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robert Britton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 126 (10), pp.1439--1450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2356,77 +2356,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between-lake variation in the trophic ecology of an invasive crayfish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle C. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robert Britton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2490,51 +2490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The functional syndrome: linking individual trait variability to ecosystem functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2624,77 +2624,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenological response of a key ecosystem function to biological invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (5), pp.519-527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2740,51 +2740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litter Decomposition as an Indicator of Stream Ecosystem Functioning at Local-to-Continental Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2887,64 +2887,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litter chemistry prevails over litter consumers in mediating effects of past steel industry activities on leaf litter decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lucisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3180,51 +3180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve de Nadaï-Monoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (7), pp.1532-1545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3296,51 +3296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Podgorniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3412,51 +3412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cost-effective method to quantify biological surface sediment reworking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve de Nadaï-Monoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3545,77 +3545,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic algae stimulate leaf litter decomposition in detritus-based headwater streams: a case of aquatic priming effect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3852,64 +3852,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Azémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">odonatologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, vol. 40, pp. 95-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4081,64 +4081,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf diversity influences in-stream litter decomposition through effects on shredders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Sanpera-Calbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, vol. 54, pp. 1671-1682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4184,64 +4184,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and functions of leaf-decaying fungi in human-altered streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, vol. 53 (n° 8), pp. 1658-1672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4287,64 +4287,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecific variability in leaf traits strongly affects alder leaf decomposition in a stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, vol. 9 (n° 5), pp. 598-605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4378,475 +4378,475 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition of diverse litter mixtures in streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geta Risnoveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, vol. 88 (n° 1), pp. 219-227. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 88 (1), pp.219-227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345994v1</w:t>
+                <w:t xml:space="preserve">hal-00150683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stream ecosystems respond to riparian invasion by Japanese knotweed (Fallopia japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Patfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Patfield</w:t>
+                <w:t xml:space="preserve">Anatole Boiché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatole Boiché</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Miira P. Riipinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64 (9), pp. 1273-1283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/f07-092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition of diverse litter mixtures in streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geta Risnoveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark O. Gessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 88 (1), pp.219-227</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, vol. 88 (n° 1), pp. 219-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/0012-9658(2007)88[219:DODLMI]2.0.CO;2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00150683v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of functional integrity of eutrophic streams using litter breakdown and benthic macroinvertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lambrigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Bracht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4897,90 +4897,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of functional integrity of eutrophic streams using litter breakdown and benthic macroinvertebrates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lambrigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 165, pp.105-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5005,77 +5005,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riparian plant species loss alters trophic dynamics in detritus-based stream ecosystems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 146, pp.432-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5113,51 +5113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity patterns along a salinity gradient: the case of net-spinning caddisflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5242,90 +5242,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riparian plant species loss alters trophic dynamics in detritus-based stream ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Dobson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian K Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, vol. 146 (n° 3), pp. 432-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5823,51 +5823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The brownfield of the Eiffel tower steel mill: a highly contaminated but well-functioning ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lucisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6092,51 +6092,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Construction of Plant Litter Decomposition Curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ecology of Plant Litter Decomposition in Stream Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.433-453, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6489,51 +6489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110093" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Brousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957915v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rota" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jabiol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamothe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lambrigot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chauvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14242" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pautot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05515-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847327v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom R&#233;veillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13710" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2022.06.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181535v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107554" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gossiaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13520" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2019017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04716881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Evangelista" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-04333-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345454v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06392" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359317v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gessner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-019-01353-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04716884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Olden" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04374-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957918v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri Leroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hipp" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Lueders" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Follstad Shah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kominoski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13262" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359267v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#226;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.09.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.05228" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620540v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert Britton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03787" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151638v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle C. Jackson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12957" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705837v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1893" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177277v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12585" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LVXFQFP0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516450v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Ferreira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S. Giller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan G. Mckie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott D. Tiegs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.08.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248571v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucisine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKXV3M6N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466750v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve de Nada&#239;-Monoury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12364" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GBG4JDJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057490v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagrue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Podgorniak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12401" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43BFCE2C5846C8088DCC01AB836D622C89C267E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866569v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Canal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1497-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/578872530E33A38563CDDCA2004CCDAB04393A22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958357v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Chavez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/12-0606.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958434v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woodward" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark O. Gessner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Gulis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Hladyz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1219534" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996584v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994963v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mialet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Maris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Sossou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.03.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960747v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Sanpera-Calbet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2009.02216.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3897464667AB89E2143C697DD06CA20321CFE3D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345995v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.01986.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B86807ACE2255ACAD4D119FFFB72E8C65D906647/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2007.11.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345994v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geta Risnoveanu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Popescu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/0012-9658(2007)88[219:DODLMI]2.0.CO;2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312783v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Patfield" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Boich&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miira P. Riipinen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f07-092" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150683v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102346v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Charcosset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bracht" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2006/0165-0105" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023384v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021450v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102363v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moreteau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-004-4783-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NFW06L9S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324954v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dobson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K Dang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0212-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B47C4F42262BB6FA3B40CBF4E4A499F302831716/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411303v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Bel-Haj-Amor" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949738v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canovas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416819v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecloux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186739v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lucisine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186897v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957917v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72854-0_19" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368037v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T Freschet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110093" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rota" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jabiol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamothe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lambrigot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chauvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14242" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680789v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Brousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14611" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pautot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05515-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957916v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2022.06.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom R&#233;veillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13710" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181535v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107554" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gossiaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13520" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06392" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gessner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-019-01353-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04716881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Evangelista" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-04333-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artru" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2019017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04716884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Olden" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04374-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957918v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri Leroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hipp" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Lueders" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Follstad Shah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kominoski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13262" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359267v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#226;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.09.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.05228" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620540v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert Britton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03787" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151638v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle C. Jackson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12957" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705837v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1893" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177277v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12585" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LVXFQFP0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516450v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Ferreira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S. Giller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan G. Mckie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott D. Tiegs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.08.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248571v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucisine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKXV3M6N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466750v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve de Nada&#239;-Monoury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12364" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GBG4JDJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057490v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagrue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Podgorniak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12401" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43BFCE2C5846C8088DCC01AB836D622C89C267E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866569v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Canal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1497-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/578872530E33A38563CDDCA2004CCDAB04393A22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958357v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Chavez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/12-0606.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958434v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woodward" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark O. Gessner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Gulis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Hladyz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1219534" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996584v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994963v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mialet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Maris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Sossou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.03.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960747v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Sanpera-Calbet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2009.02216.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3897464667AB89E2143C697DD06CA20321CFE3D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345995v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.01986.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B86807ACE2255ACAD4D119FFFB72E8C65D906647/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2007.11.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150683v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geta Risnoveanu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Popescu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312783v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Patfield" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Boich&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miira P. Riipinen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f07-092" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345994v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/0012-9658(2007)88[219:DODLMI]2.0.CO;2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102346v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Charcosset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bracht" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2006/0165-0105" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023384v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021450v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102363v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moreteau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-004-4783-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NFW06L9S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324954v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dobson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K Dang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0212-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B47C4F42262BB6FA3B40CBF4E4A499F302831716/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411303v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Bel-Haj-Amor" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949738v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canovas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416819v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecloux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186739v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lucisine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186897v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957917v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72854-0_19" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368037v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T Freschet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>