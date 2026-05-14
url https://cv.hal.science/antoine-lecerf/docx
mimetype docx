--- v1 (2026-04-05)
+++ v2 (2026-05-14)
@@ -1138,1178 +1138,1178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeatable inter‐individual variation in the thermal sensitivity of metabolic rate</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nutritive value and physical and chemical deterrents of forage grass litter explain feeding performances of two soil macrodetritivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Trân</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.06392⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.81-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345454v1</w:t>
+                <w:t xml:space="preserve">hal-02359267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter Quality Modulates Effects of Dissolved Nitrogen on Leaf Decomposition by Stream Microbial Communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Jabiol</w:t>
+                <w:t xml:space="preserve">Repeatable inter‐individual variation in the thermal sensitivity of metabolic rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Réveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Chauvet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-019-01353-3⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128 (11), pp.1633-1640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.06392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359317v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting ecological impacts of geographically close invasive populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+                <w:t xml:space="preserve">Litter Quality Modulates Effects of Dissolved Nitrogen on Leaf Decomposition by Stream Microbial Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77 (4), pp.959-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-019-01353-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-018-04333-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04716881v1</w:t>
+                <w:t xml:space="preserve">hal-02359317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow degradation of compostable plastic carrier bags in a stream and its riparian area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Artru</w:t>
+                <w:t xml:space="preserve">Contrasting ecological impacts of geographically close invasive populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Evangelista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 189 (2), pp.529--536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-018-04333-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/limn/2019017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02964376v1</w:t>
+                <w:t xml:space="preserve">hal-04716881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-dependent patterns of intraspecific trait variations in two globally invasive species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. D. Olden</w:t>
+                <w:t xml:space="preserve">Slow degradation of compostable plastic carrier bags in a stream and its riparian area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Artru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-019-04374-4⟩</w:t>
+              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/limn/2019017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716884v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant phylogenetic history explains in‐stream decomposition at a global scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kate Lueders</w:t>
+                <w:t xml:space="preserve">Scale-dependent patterns of intraspecific trait variations in two globally invasive species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Follstad Shah</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. D. Olden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13262⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 189 (4), pp.1083--1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-019-04374-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957918v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritive value and physical and chemical deterrents of forage grass litter explain feeding performances of two soil macrodetritivores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pey</w:t>
+                <w:t xml:space="preserve">Plant phylogenetic history explains in‐stream decomposition at a global scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carri Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Trân</w:t>
+                <w:t xml:space="preserve">Andrew Hipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Cruz</w:t>
+                <w:t xml:space="preserve">Kate Lueders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
+                <w:t xml:space="preserve">Jennifer Follstad Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Jouany</w:t>
+                <w:t xml:space="preserve">John Kominoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 133, pp.81-88. </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 108 (1), pp.17-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359267v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic determinants of inter-individual variability of litter consumption rate in a detritivore population</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Forage grass litter chemical and physical traits explain feeding performances of 2 two soil macrodetritivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359260v1</w:t>
+                <w:t xml:space="preserve">hal-02620540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forage grass litter chemical and physical traits explain feeding performances of 2 two soil macrodetritivores</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic determinants of inter-individual variability of litter consumption rate in a detritivore population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 127 (11), pp.1670-1678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.05228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620540v1</w:t>
+                <w:t xml:space="preserve">hal-02359260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource composition mediates the effects of intraspecific variability in nutrient recycling on ecosystem processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robert Britton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 126 (10), pp.1439--1450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2356,51 +2356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between-lake variation in the trophic ecology of an invasive crayfish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle C. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2605,290 +2605,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenological response of a key ecosystem function to biological invasion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Litter Decomposition as an Indicator of Stream Ecosystem Functioning at Local-to-Continental Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Alp</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Verónica Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul S. Giller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan G. Mckie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott D. Tiegs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.12585⟩</w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.99-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2016.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177277v1</w:t>
+                <w:t xml:space="preserve">hal-03516450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter Decomposition as an Indicator of Stream Ecosystem Functioning at Local-to-Continental Scales</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenological response of a key ecosystem function to biological invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brendan G. Mckie</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Alp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (5), pp.519-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2016.08.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03516450v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litter chemistry prevails over litter consumers in mediating effects of past steel industry activities on leaf litter decomposition</w:t>
               </w:r>
@@ -3393,307 +3393,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost-effective method to quantify biological surface sediment reworking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lecerf</w:t>
+                <w:t xml:space="preserve">Benthic algae stimulate leaf litter decomposition in detritus-based headwater streams: a case of aquatic priming effect?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Canal</w:t>
+                <w:t xml:space="preserve">Julien Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Buisson</w:t>
+                <w:t xml:space="preserve">Paola Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Laffaille</w:t>
+                <w:t xml:space="preserve">Arnaud Elger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vol. 713, pp. 115-125. </w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 94, pp. 1604-1613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-013-1497-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1890/12-0606.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866569v1</w:t>
+                <w:t xml:space="preserve">hal-00958357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic algae stimulate leaf litter decomposition in detritus-based headwater streams: a case of aquatic priming effect?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Danger</w:t>
+                <w:t xml:space="preserve">A cost-effective method to quantify biological surface sediment reworking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve de Nadaï-Monoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cornut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Chauvet</w:t>
+                <w:t xml:space="preserve">Laëtitia Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Chavez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Elger</w:t>
+                <w:t xml:space="preserve">Pascal Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 713, pp. 115-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-013-1497-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/12-0606.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00958357v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental-Scale Effects of Nutrient Pollution on Stream Ecosystem Functioning</w:t>
               </w:r>
@@ -3705,51 +3705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woodward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark O. Gessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul S. Giller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Gulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4417,51 +4417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geta Risnoveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Gessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4757,269 +4757,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of functional integrity of eutrophic streams using litter breakdown and benthic macroinvertebrates</w:t>
+                <w:t xml:space="preserve">Assessment of functional integrity of eutrophic streams using litter breakdown and benthic macroinvertebrates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lambrigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 165 (1), pp.105-126. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 165, pp.105-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102346v1</w:t>
+                <w:t xml:space="preserve">hal-00023384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of functional integrity of eutrophic streams using litter breakdown and benthic macroinvertebrates.</w:t>
+                <w:t xml:space="preserve">Assessment of functional integrity of eutrophic streams using litter breakdown and benthic macroinvertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lambrigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bracht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 165, pp.105-126</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 165 (1), pp.105-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0003-9136/2006/0165-0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023384v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riparian plant species loss alters trophic dynamics in detritus-based stream ecosystems.</w:t>
               </w:r>
@@ -5126,51 +5126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5685,90 +5685,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litter and fauna functional identity effects on litter decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lecloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6489,51 +6489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110093" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rota" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jabiol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamothe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lambrigot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chauvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14242" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680789v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Brousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14611" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pautot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05515-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957916v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2022.06.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom R&#233;veillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13710" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181535v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107554" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gossiaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13520" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06392" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gessner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-019-01353-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04716881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Evangelista" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-04333-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artru" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2019017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04716884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Olden" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04374-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957918v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri Leroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hipp" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Lueders" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Follstad Shah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kominoski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13262" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359267v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#226;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.09.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.05228" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620540v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert Britton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03787" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151638v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle C. Jackson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12957" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705837v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1893" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177277v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12585" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LVXFQFP0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516450v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Ferreira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S. Giller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan G. Mckie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott D. Tiegs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.08.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248571v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucisine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKXV3M6N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466750v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve de Nada&#239;-Monoury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12364" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GBG4JDJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057490v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagrue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Podgorniak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12401" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43BFCE2C5846C8088DCC01AB836D622C89C267E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866569v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Canal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1497-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/578872530E33A38563CDDCA2004CCDAB04393A22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958357v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Chavez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/12-0606.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958434v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woodward" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark O. Gessner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Gulis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Hladyz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1219534" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996584v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994963v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mialet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Maris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Sossou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.03.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960747v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Sanpera-Calbet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2009.02216.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3897464667AB89E2143C697DD06CA20321CFE3D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345995v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.01986.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B86807ACE2255ACAD4D119FFFB72E8C65D906647/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2007.11.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150683v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geta Risnoveanu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Popescu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312783v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Patfield" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Boich&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miira P. Riipinen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f07-092" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345994v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/0012-9658(2007)88[219:DODLMI]2.0.CO;2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102346v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Charcosset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bracht" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2006/0165-0105" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023384v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021450v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102363v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moreteau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-004-4783-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NFW06L9S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324954v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dobson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K Dang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0212-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B47C4F42262BB6FA3B40CBF4E4A499F302831716/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411303v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Bel-Haj-Amor" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949738v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canovas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416819v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecloux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186739v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lucisine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186897v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957917v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72854-0_19" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368037v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T Freschet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110093" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rota" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jabiol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamothe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lambrigot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chauvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14242" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680789v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Brousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14611" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pautot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05515-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957916v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2022.06.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom R&#233;veillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13710" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181535v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107554" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gossiaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13520" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#226;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.09.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345454v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06392" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359317v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gessner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-019-01353-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04716881v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Evangelista" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-04333-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artru" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2019017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04716884v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Olden" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04374-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri Leroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hipp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Lueders" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Follstad Shah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kominoski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13262" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620540v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.05228" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert Britton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03787" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151638v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle C. Jackson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12957" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705837v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1893" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Ferreira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S. Giller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan G. Mckie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott D. Tiegs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.08.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177277v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12585" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LVXFQFP0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248571v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucisine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKXV3M6N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466750v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve de Nada&#239;-Monoury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12364" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GBG4JDJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057490v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagrue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Podgorniak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12401" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43BFCE2C5846C8088DCC01AB836D622C89C267E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958357v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Chavez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/12-0606.1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866569v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Canal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1497-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/578872530E33A38563CDDCA2004CCDAB04393A22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958434v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woodward" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark O. Gessner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Gulis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Hladyz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1219534" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996584v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994963v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mialet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Maris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Sossou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.03.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960747v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Sanpera-Calbet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2009.02216.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3897464667AB89E2143C697DD06CA20321CFE3D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345995v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.01986.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B86807ACE2255ACAD4D119FFFB72E8C65D906647/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2007.11.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150683v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geta Risnoveanu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Popescu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312783v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Patfield" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Boich&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miira P. Riipinen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f07-092" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345994v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/0012-9658(2007)88[219:DODLMI]2.0.CO;2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023384v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Charcosset" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102346v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bracht" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2006/0165-0105" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021450v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102363v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moreteau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-004-4783-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NFW06L9S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324954v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dobson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K Dang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0212-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B47C4F42262BB6FA3B40CBF4E4A499F302831716/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411303v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Bel-Haj-Amor" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949738v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canovas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416819v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecloux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186739v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lucisine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186897v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957917v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72854-0_19" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368037v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T Freschet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>