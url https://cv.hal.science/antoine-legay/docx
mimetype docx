--- v0 (2026-03-05)
+++ v1 (2026-05-03)
@@ -486,269 +486,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Parametric Global Optimization of a Vibration Problem with Non-Linear Interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an efficient strategy for the optimal design of aerospace structures with local nonlinearities in vibration dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Crambuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Crambuer</w:t>
+                <w:t xml:space="preserve">Nicolas Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th World Congress on Computational Mechanics and 4th Pan American Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vancouver (BC), Canada</w:t>
+              <w:t xml:space="preserve">European Conference on Spacecraft Structures Matérials and Environmental Testing - ECSSMET 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Space Agency, Sep 2024, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642730v1</w:t>
+                <w:t xml:space="preserve">hal-04642736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an efficient strategy for the optimal design of aerospace structures with local nonlinearities in vibration dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constrained Parametric Global Optimization of a Vibration Problem with Non-Linear Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crambuer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Spacecraft Structures Matérials and Environmental Testing - ECSSMET 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Space Agency, Sep 2024, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">16th World Congress on Computational Mechanics and 4th Pan American Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vancouver (BC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642736v1</w:t>
+                <w:t xml:space="preserve">hal-04642730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigidification de structures en statique et réduction des vibrations avec matériau viscoélastique en dynamique à l'aide de l'optimisation topologique</w:t>
               </w:r>
@@ -855,64 +855,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crambuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1071,64 +1071,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crambuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECCOMAS, Jun 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1192,64 +1192,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crambuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Nonlinear Dynamics Conference, NODYCON 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1350,230 +1350,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradients du champ acoustique par rapport à la position et la forme d'une paroi rigide dans une cavité à l'aide d'un modèle réduit et d'XFEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation paramétrique par métamodèle en dynamique vibratoire non linéaire avec résolution fréquentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Laurent</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Crambuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">25éme Congrès Français de Mécanique, CFM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717622v2</w:t>
+                <w:t xml:space="preserve">hal-03770669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation paramétrique par métamodèle en dynamique vibratoire non linéaire avec résolution fréquentielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Ragueneau</w:t>
+                <w:t xml:space="preserve">Gradients du champ acoustique par rapport à la position et la forme d'une paroi rigide dans une cavité à l'aide d'un modèle réduit et d'XFEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Crambuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25éme Congrès Français de Mécanique, CFM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770669v1</w:t>
+                <w:t xml:space="preserve">hal-03717622v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient parametric derivative computations of the pressure in an acoustic cavity with immersed structures</w:t>
               </w:r>
@@ -1680,64 +1680,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crambuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAFEMS France Conference, NRC22 France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Senlis, France</w:t>
@@ -2878,122 +2878,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de super-éléments pour des liaisons amortissantes en élastomère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced Order Models and optimization of elastomer damping devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics, USNCCM 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montreal, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899295v1</w:t>
+                <w:t xml:space="preserve">hal-03179448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal positioning of a wall in an acoustic cavity using reduced models and surrogate based optimization</w:t>
               </w:r>
@@ -3055,135 +3068,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Order Models and optimization of elastomer damping devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction de super-éléments pour des liaisons amortissantes en élastomère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics, USNCCM 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montreal, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179448v1</w:t>
+                <w:t xml:space="preserve">hal-01899295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse characterisation of frequency-dependent properties of adhesives</w:t>
               </w:r>
@@ -3837,217 +3837,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic characterisation of adhesives using inverse techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viscoelastic interface finite elements for the modeling of complex structures with thin constrained damping layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rouleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Dynamics of Composite Structures, DYNCOMP' 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Arles, France</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Dynamic Problems of Mechanics, DINAME 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Natal, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179155v1</w:t>
+                <w:t xml:space="preserve">hal-03179108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic interface finite elements for the modeling of complex structures with thin constrained damping layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viscoelastic characterisation of adhesives using inverse techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Dynamic Problems of Mechanics, DINAME 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Natal, Brazil</w:t>
+              <w:t xml:space="preserve">International Conference on Dynamics of Composite Structures, DYNCOMP' 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179108v1</w:t>
+                <w:t xml:space="preserve">hal-03179155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the frequency- and temperature-dependent properties of viscoelastic materials</w:t>
               </w:r>
@@ -5422,230 +5422,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement vibratoire et dissipatif de structures avec couches viscoélastiques couplées à des fluides interne et externe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Rouleau</w:t>
+                <w:t xml:space="preserve">Réduction de problèmes vibro-acoustique avec interfaces dissipatives par décomposition de domaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rumpler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Sigrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592722v1</w:t>
+                <w:t xml:space="preserve">hal-00592725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de problèmes vibro-acoustique avec interfaces dissipatives par décomposition de domaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Rumpler</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement vibratoire et dissipatif de structures avec couches viscoélastiques couplées à des fluides interne et externe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sigrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592725v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal reduction of a vibroacoustic problem for a parametric study using XFEM</w:t>
               </w:r>
@@ -5694,342 +5694,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rheological interface model for fluid-structure interaction and numerical investigation of controlled flow-induced vibrations</w:t>
+                <w:t xml:space="preserve">Water jet stability at aerated overflow gates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Janssen</w:t>
+                <w:t xml:space="preserve">Henning Schippke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Zilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Zilian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV European Conference on Computational Mechanics, ECCM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179305v1</w:t>
+                <w:t xml:space="preserve">hal-03179319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water jet stability at aerated overflow gates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Zilian</w:t>
+                <w:t xml:space="preserve">A substructuring FE model for reduction of stuctural acoustic problems damped with poro-elastic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rumpler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV European Conference on Computational Mechanics, ECCM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">9th World Congress on Computational Mechanics, WCCM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179319v1</w:t>
+                <w:t xml:space="preserve">hal-03179596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A substructuring FE model for reduction of stuctural acoustic problems damped with poro-elastic media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Rumpler</w:t>
+                <w:t xml:space="preserve">A rheological interface model for fluid-structure interaction and numerical investigation of controlled flow-induced vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Zilian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress on Computational Mechanics, WCCM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">IV European Conference on Computational Mechanics, ECCM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179596v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A substructuring FE model for reduction of stuctural acoustic problems with dissipative interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rumpler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6320,355 +6320,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments finis enrichis espace-temps pour l'interaction fluide-structure mince</w:t>
+                <w:t xml:space="preserve">A monolithic space-time X-FEM method for flow-immersed thin flexible structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kölke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">2nd GACM Colloquium on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Technical University of Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487610v1</w:t>
+                <w:t xml:space="preserve">hal-03179527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A monolithic space-time X-FEM method for flow-immersed thin flexible structures</w:t>
+                <w:t xml:space="preserve">Eléments finis enrichis espace-temps pour l'interaction fluide-structure mince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kölke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd GACM Colloquium on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Technical University of Munich, Germany</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179527v1</w:t>
+                <w:t xml:space="preserve">hal-01487610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enriched space-time finite element method for fluid-structure interaction - Part I: Prescribed structural displacement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embedding technique for thin-walled structures in FSI based on locally extended space-time finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kölke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Kölke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third European Conference on Computational Mechanics, ECCM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">7th World Congress on Computational Mechanics, WCCM VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Los Angeles, California, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179554v1</w:t>
+                <w:t xml:space="preserve">hal-03179569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding technique for thin-walled structures in FSI based on locally extended space-time finite elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An enriched space-time finite element method for fluid-structure interaction - Part I: Prescribed structural displacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kölke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Computational Mechanics, WCCM VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Los Angeles, California, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">Third European Conference on Computational Mechanics, ECCM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179569v1</w:t>
+                <w:t xml:space="preserve">hal-03179554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An enriched space-time finite element method for fluid-structure interaction</w:t>
               </w:r>
@@ -7433,51 +7433,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7512,64 +7512,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crambuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 67 (47), </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8560,51 +8560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of a restrained-interface substructuring FE model for reduction of structural-acoustic problems with poroelastic damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rumpler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8702,51 +8702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Zilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Janssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 86, pp.667 - 687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9434,154 +9434,72 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, pp.709-722</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 37 (4-5), pp.709 - 722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7462(01)00094-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9591,51 +9509,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’utilisation des PINNs et de la réduction de modèle en dynamique des structures pour une intégration dans un dispositif immersif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9664,73 +9582,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheuses et Chercheurs en Acoustique vibrations et Bruit, JJCAB 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of PINNs and model reduction in structural dynamics for integration into an immersive device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9759,73 +9677,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Model Reduction Techniques MORTech 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie d'optimisation en dynamique vibratoire non linéaire des structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9834,97 +9752,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crambuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheuses et Chercheurs en Acoustique vibrations et Bruit, JJCAB 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9934,91 +9852,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode XFEM et modèles réduits en dynamique des structures et en vibro-acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. INSA Lyon; Université Claude Beranrd Lyon 1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01598503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10028,114 +9946,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de calcul efficace pour l’étude paramétrique du flambage non-linéaire de structures tridimensionnelles : application à la fiabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. École Normale Superieure de Cachan, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01708908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId174"/>
+      <w:footerReference w:type="default" r:id="rId173"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10282,51 +10200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080125v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080111v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642730v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ragueneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larroque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crambuer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642736v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642724v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717622v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03690752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424264v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121609v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136463v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179076v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179457v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rouleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899295v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567251v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/744/1/012193" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179115v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179438v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Troclet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179437v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179198v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Lay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179192v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179199v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179193v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sigrist" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5151/meceng-wccm2012-18496" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sigrist" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin-Curtoud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592722v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rumpler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Janssen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zilian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179319v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Schippke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179311v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421845v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179528v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#246;lke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179527v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179569v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812955v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Belytschko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179570v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508085v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981069v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3f5c8b3b4ed791edae5411d9848168d8680b27fe;origin=https://hal.archives-ouvertes.fr/hal-04981069;visit=swh:1:snp:2cb3fdf7125ca07dbb424959c3f86dc8fdc7001a;anchor=swh:1:rel:f2f3659109658f4b0b584e0b6f43902723ff9e36;path=/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04323401v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:80207f2cd065113065b8e4dfcdd7a2635349a062;origin=https://hal.archives-ouvertes.fr/hal-04323401;visit=swh:1:snp:5d2464bb35671a75307500cedba11ea44d682fc5;anchor=swh:1:rel:2a5ca9c460f74f936ee545502147a3500552ef5e;path=/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394206v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-024-03747-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087437v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.07.126" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177081v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2018.02.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN4M0HFC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177082v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.12.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/744/1/012134" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4798" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5BE041451B8C91855E411F4D674618F578ADE5B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177492v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.06.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLP7R6P6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422330v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4388" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/339E3E31E4299DC8AE73FA25A04E64AFA81AF65A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088033v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Sigrist" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.10.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73NCKZC3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358946v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2011.08.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH7HNWP0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422440v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3060" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/029E8934161812EAB39D90D0747DC85551864C2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371129v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2258" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178683v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.17.725-736" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178682v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Tralli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.145-160" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177694v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Chessa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.02.025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLK454GK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177894v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwu Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1388" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41837647C0B914AA5C684A70F2A0FD14AB531599/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177893v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.728" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TTJ82W4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454896v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422436v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7462(01)00094-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224937v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298586v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876327v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01598503v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01708908v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080125v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080111v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ragueneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crambuer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larroque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642724v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717622v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03690752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424264v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121609v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136463v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179076v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179457v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rouleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567251v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899295v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/744/1/012193" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179115v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179438v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Troclet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179437v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179108v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179198v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Lay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179192v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179199v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179193v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sigrist" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5151/meceng-wccm2012-18496" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sigrist" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin-Curtoud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592725v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rumpler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592722v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Schippke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zilian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Janssen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179311v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421845v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179528v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179527v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#246;lke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487610v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179569v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179554v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812955v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Belytschko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179570v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508085v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981069v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3f5c8b3b4ed791edae5411d9848168d8680b27fe;origin=https://hal.archives-ouvertes.fr/hal-04981069;visit=swh:1:snp:2cb3fdf7125ca07dbb424959c3f86dc8fdc7001a;anchor=swh:1:rel:f2f3659109658f4b0b584e0b6f43902723ff9e36;path=/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04323401v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:80207f2cd065113065b8e4dfcdd7a2635349a062;origin=https://hal.archives-ouvertes.fr/hal-04323401;visit=swh:1:snp:5d2464bb35671a75307500cedba11ea44d682fc5;anchor=swh:1:rel:2a5ca9c460f74f936ee545502147a3500552ef5e;path=/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394206v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-024-03747-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087437v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.07.126" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177081v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2018.02.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN4M0HFC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177082v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.12.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/744/1/012134" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4798" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5BE041451B8C91855E411F4D674618F578ADE5B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177492v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.06.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLP7R6P6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422330v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4388" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/339E3E31E4299DC8AE73FA25A04E64AFA81AF65A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088033v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Sigrist" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.10.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73NCKZC3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358946v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2011.08.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH7HNWP0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422440v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3060" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/029E8934161812EAB39D90D0747DC85551864C2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371129v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2258" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178683v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.17.725-736" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178682v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Tralli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.145-160" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177694v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Chessa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.02.025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLK454GK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177894v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwu Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1388" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41837647C0B914AA5C684A70F2A0FD14AB531599/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177893v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.728" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TTJ82W4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422436v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7462(01)00094-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224937v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298586v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876327v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01598503v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01708908v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>