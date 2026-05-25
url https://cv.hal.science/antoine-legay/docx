--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -72,186 +72,399 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Logiciel (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SILEXlight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:3f5c8b3b4ed791edae5411d9848168d8680b27fe;origin=https://hal.archives-ouvertes.fr/hal-04981069;visit=swh:1:snp:2cb3fdf7125ca07dbb424959c3f86dc8fdc7001a;anchor=swh:1:rel:f2f3659109658f4b0b584e0b6f43902723ff9e36;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BO-HBM-ex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:80207f2cd065113065b8e4dfcdd7a2635349a062;origin=https://hal.archives-ouvertes.fr/hal-04323401;visit=swh:1:snp:5d2464bb35671a75307500cedba11ea44d682fc5;anchor=swh:1:rel:2a5ca9c460f74f936ee545502147a3500552ef5e;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a Rigid Baffle in a Liquid Filled Tank to Limit Sloshing Using Xfem and a Surrogate Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Finite Element Technologies 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Order Reduction of Assembled Structures with Localized Nonlinearities in Transient Dynamic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -266,87 +479,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26è Congrés Français de Mécanique (CFM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEM3; LEMTA; Université de Lorraine; CNRS; Arts et Métiers, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Order Reduction of Assembled Structures with Localized Nonlinearities in Transient Dynamic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -361,627 +574,627 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Nonlinear Dynamics Conference, NODYCON 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stevens Institute of Technology, Jun 2025, Hoboken, NJ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Optimization of Rigid Baffles on Tanks Subjected to Sloshing Using XFEM and Bayesian Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROGEN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lahti, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an efficient strategy for the optimal design of aerospace structures with local nonlinearities in vibration dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crambuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Spacecraft Structures Matérials and Environmental Testing - ECSSMET 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Space Agency, Sep 2024, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained Parametric Global Optimization of a Vibration Problem with Non-Linear Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crambuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Congress on Computational Mechanics and 4th Pan American Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vancouver (BC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigidification de structures en statique et réduction des vibrations avec matériau viscoélastique en dynamique à l'aide de l'optimisation topologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation Bayésienne sous contraintes appliquée à l'étude vibratoire de structures intégrant des non-linéarités localisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crambuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de modèle en dynamique transitoire non-linéaire de structures assemblées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -996,315 +1209,315 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy for Global Parametric Optimization in Nonlinear Vibration: Application on a Gantry Crane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Global Parametric Optimization for Structures with Nonlinear Joints in Vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crambuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOMAS, Jun 2023, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Third International Nonlinear Dynamics Conference, NODYCON 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077038v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Parametric Optimization for Structures with Nonlinear Joints in Vibration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Strategy for Global Parametric Optimization in Nonlinear Vibration: Application on a Gantry Crane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crambuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Nonlinear Dynamics Conference, NODYCON 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">9th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS, Jun 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077051v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient-Based Optimization of Structures Immersed in an Acoustic Cavity Using XFEM, ROM and Surrogate Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1320,194 +1533,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation paramétrique par métamodèle en dynamique vibratoire non linéaire avec résolution fréquentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crambuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25éme Congrès Français de Mécanique, CFM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradients du champ acoustique par rapport à la position et la forme d'une paroi rigide dans une cavité à l'aide d'un modèle réduit et d'XFEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1523,73 +1736,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717622v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient parametric derivative computations of the pressure in an acoustic cavity with immersed structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1605,198 +1818,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie efficace de résolution en dynamique vibratoire non linéaire pour des structures assemblées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crambuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAFEMS France Conference, NRC22 France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Structure Positions in an Acoustic Cavity Using XFEM, Reduced Models and a Gradient-Based Surrogate Model Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1812,73 +2025,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th U.S. National Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, USACM, Jul 2021, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Optimization of Structures Positions in Acoustic Cavity Based on XFEM, Reduced Order Model and a Gradient-Based Surrogate Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1894,5568 +2107,5355 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress of Computational Mechanics - ECCOMAS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-based Approach using Xfem and Cokriging for Optimal Positioning of a Structure in an Acoustic Cavity</w:t>
+                <w:t xml:space="preserve">Approche par gradients et métamodèle pour le placement optimal de parois structurelles dans une cavité acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Congress of Structural and Multidisciplinary Optimisation, WCSMO 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Beijing, China</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136463v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin wall optimal positioning in an acoustic cavity using XFEM and a gradient-based approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gradient-based Approach using Xfem and Cokriging for Optimal Positioning of a Structure in an Acoustic Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eXtended Discretization MethodS for partial differential equations on complex and evolving domains, X-DMS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lugano, Switzerland</w:t>
+              <w:t xml:space="preserve">13th World Congress of Structural and Multidisciplinary Optimisation, WCSMO 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291713v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche par gradients et métamodèle pour le placement optimal de parois structurelles dans une cavité acoustique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thin wall optimal positioning in an acoustic cavity using XFEM and a gradient-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">eXtended Discretization MethodS for partial differential equations on complex and evolving domains, X-DMS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122872v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology optimization and model reduction of elastomer damping devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topology optimization of elastomer damping devices for structural vibration reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Congress on Computational Mechanics, WCCM XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, New York City, New York, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">6th European Conference on Computational Mechanic (Solids, Structures and Coupled Problems), ECCM 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, UK, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179081v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-Enhanced Parametric Optimization of Vibro-Acoustic Problem using Xfem and a Dedicated Metamodel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topology optimization and model reduction of elastomer damping devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Congress on Computational Mechanics, WCCM XIII and the 2nd Pan American Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University Jul 2018, New York, United States</w:t>
+              <w:t xml:space="preserve">13th World Congress on Computational Mechanics, WCCM XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, New York City, New York, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851746v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin wall optimal positioning in an acoustic cavity using Xfem and a gradient-enhanced metamodel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gradient-Enhanced Parametric Optimization of Vibro-Acoustic Problem using Xfem and a Dedicated Metamodel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM 6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th World Congress on Computational Mechanics, WCCM XIII and the 2nd Pan American Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Jul 2018, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817925v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology optimization of elastomer damping devices for structural vibration reduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thin wall optimal positioning in an acoustic cavity using Xfem and a gradient-enhanced metamodel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Computational Mechanic (Solids, Structures and Coupled Problems), ECCM 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, UK, Unknown Region</w:t>
+              <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM 6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179046v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin wall optimal positioning in an acoustic cavity using XFEM, reduced models and surrogate based optimization</w:t>
+                <w:t xml:space="preserve">Reduced Order Models and optimization of elastomer damping devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Laurent</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eXtended Discretization MethodS for partial differential equations on complex and evolving domains, X-DMS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Umeå, Sweden</w:t>
+              <w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics, USNCCM 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montreal, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567252v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionnement optimal de parois en vibro-acoustique à l'aide de modèles réduits et d'optimisation par métamodèle</w:t>
+                <w:t xml:space="preserve">Optimal positioning of a wall in an acoustic cavity using reduced models and surrogate based optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">12th World Congress of Structural and Multidisciplinary Optimisation, WCSMO 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922525v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A component mode synthesis approach for dynamic analysis of elastomer damping devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Construction de super-éléments pour des liaisons amortissantes en élastomère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII International Symposium on Dynamic Problems of Mechanics, DINAME 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, São Sebastião, Brazil</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179076v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelling of viscoelastic interfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thin wall optimal positioning in an acoustic cavity using XFEM, reduced models and surrogate based optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Composite Structures, ICCS 20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">eXtended Discretization MethodS for partial differential equations on complex and evolving domains, X-DMS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Umeå, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179457v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Order Models and optimization of elastomer damping devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positionnement optimal de parois en vibro-acoustique à l'aide de modèles réduits et d'optimisation par métamodèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics, USNCCM 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montreal, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179448v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal positioning of a wall in an acoustic cavity using reduced models and surrogate based optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Laurent</w:t>
+                <w:t xml:space="preserve">A component mode synthesis approach for dynamic analysis of elastomer damping devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress of Structural and Multidisciplinary Optimisation, WCSMO 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">XVII International Symposium on Dynamic Problems of Mechanics, DINAME 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, São Sebastião, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567251v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de super-éléments pour des liaisons amortissantes en élastomère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Morin</w:t>
+                <w:t xml:space="preserve">Finite element modelling of viscoelastic interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Composite Structures, ICCS 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899295v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse characterisation of frequency-dependent properties of adhesives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Motion and Vibration Control, 12th International Conference on Recent Advances in Structural Dynamics, MOVIC RASD 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Southampton, UK, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/744/1/012193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced order models for dynamic behavior of prestressed elastomer damping devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS Congress 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Hersonissos, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of modal projection methods for highly damped structures with viscoelastic materials coupled to fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress on Computational Mechanics, WCCM XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Seoul, Korea, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d’ordre réduit pour la prédiction du comportement dynamique de liaisons amortissantes en élastomères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Troclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive numerical models for non-linear dynamic behavior of elastomer damping devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th U.S. National Congress on Computational Mechanics, USNCCM 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, San Diego, California, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement viscoélastique de couches adhésives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced-order models of structural-acoustic problems using XFEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th U.S. National Congress on Computational Mechanics, USNCCM 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, San Diego, California, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic interface finite elements for the modeling of complex structures with thin constrained damping layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Dynamic Problems of Mechanics, DINAME 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Natal, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic characterisation of adhesives using inverse techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Characterisation of the frequency- and temperature-dependent properties of viscoelastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Dynamics of Composite Structures, DYNCOMP' 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Arles, France</w:t>
+              <w:t xml:space="preserve">9th European Solid Mechanics Conference, ESMC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179155v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the frequency- and temperature-dependent properties of viscoelastic materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Viscoelastic characterisation of adhesives using inverse techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Solid Mechanics Conference, ESMC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Dynamics of Composite Structures, DYNCOMP' 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179456v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal based reduction of structural-acoustic problems using XFEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Computational Mechanics, WCCM XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of reduction methods based on modal projection for highly damped structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Computational Mechanics, WCCM XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification du comportement dynamique de matériaux viscoélastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Jeunes Chercheurs en Vibrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical mechanical characterization and modeling of viscoelastic materials in the frequency domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH Colloquium 550: Multiphysics of solid polymers: Experiments and modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de structures immergées dans un fluide acoustique à l'aide des éléments finis étendus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface finite elements for parametric study of structures with thin constrained layer damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient method to study the influence of immersed structures in an acoustic fluid using XFEM and modal reductions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th U.S. National Congress on Computational Mechanics, USNCCM 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Raleigh, North Carolina, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface finite elements for parametric studies of structures with thin constrained layer damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference, YIC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation d'interfaces viscoélastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modeling of viscoelastic interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Computational Plasticity. Fundamentals and Applications, COMPLAS XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the position influence of thin immersed structures in an acoustic fluid using XFEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS International Conference on Extended Finite Element Methods, Generalized Finite Element Methods and Fictitious Domain Methods: Recent developments and applications, XFEM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelization of immersed structures at arbitrary positions in an acoustic fluid using XFEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced order model for noise and vibration attenuation of water immersed viscoelastic sandwich structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Sigrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin-Curtoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179235v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A component mode synthesis approach for dynamic analysis of viscoelastically damped structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelization of immersed structures at arbitrary positions in an acoustic fluid using XFEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress on Computational Mechanics, WCCM 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179239v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced order model for noise and vibration attenuation of water immersed viscoelastic sandwich structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">A component mode synthesis approach for dynamic analysis of viscoelastically damped structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marin-Curtoud</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sigrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th World Congress on Computational Mechanics, WCCM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, São Paulo, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5151/meceng-wccm2012-18496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810773v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de problèmes vibro-acoustique avec interfaces dissipatives par décomposition de domaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rumpler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement vibratoire et dissipatif de structures avec couches viscoélastiques couplées à des fluides interne et externe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Sigrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal reduction of a vibroacoustic problem for a parametric study using XFEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Thematic Conference on the Extended Finite Element Method − Partition of unity enrichment: Recent Developments and Applications, XFEM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cardiff, UK, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water jet stability at aerated overflow gates</w:t>
+                <w:t xml:space="preserve">A substructuring FE model for reduction of stuctural acoustic problems with dissipative interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henning Schippke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreas Zilian</w:t>
+                <w:t xml:space="preserve">Romain Rumpler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV European Conference on Computational Mechanics, ECCM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179319v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A substructuring FE model for reduction of stuctural acoustic problems damped with poro-elastic media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Rumpler</w:t>
+                <w:t xml:space="preserve">A rheological interface model for fluid-structure interaction and numerical investigation of controlled flow-induced vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Zilian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress on Computational Mechanics, WCCM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">IV European Conference on Computational Mechanics, ECCM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179596v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rheological interface model for fluid-structure interaction and numerical investigation of controlled flow-induced vibrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Janssen</w:t>
+                <w:t xml:space="preserve">Water jet stability at aerated overflow gates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Schippke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Zilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Zilian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV European Conference on Computational Mechanics, ECCM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179305v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A substructuring FE model for reduction of stuctural acoustic problems with dissipative interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">A substructuring FE model for reduction of stuctural acoustic problems damped with poro-elastic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rumpler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV European Conference on Computational Mechanics, ECCM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">9th World Congress on Computational Mechanics, WCCM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179317v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling large motion of thin flexible structures immersed in a flow by the enriched space time method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Zilian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Thematic Conference on the Extended Finite Element Method − Recent Developments and Applications, XFEM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la réponse aux chocs de structures sandwich de révolution. Application à la découpe pyrotechnique d'un adaptateur de charge utile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient response of composite axisymmetric shells submitted to pyrotechnic shocks. Application to a payload adapter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress on Computational Mechanics, WCCM8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A monolithic space-time X-FEM method for flow-immersed thin flexible structures</w:t>
+                <w:t xml:space="preserve">Eléments finis enrichis espace-temps pour l'interaction fluide-structure mince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kölke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd GACM Colloquium on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Technical University of Munich, Germany</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179527v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments finis enrichis espace-temps pour l'interaction fluide-structure mince</w:t>
+                <w:t xml:space="preserve">A monolithic space-time X-FEM method for flow-immersed thin flexible structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kölke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">2nd GACM Colloquium on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Technical University of Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487610v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding technique for thin-walled structures in FSI based on locally extended space-time finite elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">An enriched space-time finite element method for fluid-structure interaction - Part I: Prescribed structural displacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kölke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Computational Mechanics, WCCM VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Los Angeles, California, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">Third European Conference on Computational Mechanics, ECCM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179569v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enriched space-time finite element method for fluid-structure interaction - Part I: Prescribed structural displacement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embedding technique for thin-walled structures in FSI based on locally extended space-time finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kölke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Kölke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third European Conference on Computational Mechanics, ECCM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">7th World Congress on Computational Mechanics, WCCM VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Los Angeles, California, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179554v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An enriched space-time finite element method for fluid-structure interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kölke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Congress on Computational Mechanics, WCCM VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Los Angeles, California, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An enriched space-time finite element method for fluid-structure interaction - Part II: Thin flexible structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kölke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third European Conference on Computational Mechanics, ECCM 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des inclusions par des éléments finis spectraux étendus (X-FEM)</w:t>
+                <w:t xml:space="preserve">An Eulerian-Lagrangian approach for fluid-structure coupled systems using X-FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ted Belytschko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">8th U.S. National Congress on Computational Mechanics, USNCCM 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Austin, Texas, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812955v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Eulerian-Lagrangian approach for fluid-structure coupled systems using X-FEM</w:t>
+                <w:t xml:space="preserve">Modélisation des inclusions par des éléments finis spectraux étendus (X-FEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Belytschko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th U.S. National Congress on Computational Mechanics, USNCCM 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Austin, Texas, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179570v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient strategy for the evaluation of the reliability of 3D shells in case of non linear buckling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASS 02 Advanced in steel structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relilability method to evaluate non linear elastoplastic buckling of thin shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech 424</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Pays-Bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme efficace pour des calculs paramétriques d'instabilités non-linéaires appliquées à la fiabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A remplir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508085v1</w:t>
-              </w:r>
-[...211 lines deleted...]
-                <w:t xml:space="preserve">hal-04323401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7473,103 +7473,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Constrained Bayesian Optimization Framework for Structural Vibrations with Local Nonlinearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crambuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 67 (47), </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7603,51 +7603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static reinforcement and vibration reduction of structures using topology optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7694,77 +7694,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface finite elements for the modelling of constrained viscoelastic layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 204, pp.847-854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7798,77 +7798,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced order models for dynamic behavior of elastomer damping devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 143, pp.66-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7914,64 +7914,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of model reduction techniques based on modal projection for structures with frequency-dependent damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8018,77 +8018,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Order Models for Dynamic Behavior of Elastomer Damping Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 744, pp.012191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8212,90 +8212,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Kramers−Kronig relations to time−temperature superposition for viscoelastic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65, pp.66-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8431,64 +8431,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibro-acoustic study of a viscoelastic sandwich ring immersed in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8560,77 +8560,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of a restrained-interface substructuring FE model for reduction of structural-acoustic problems with poroelastic damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rumpler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 89 (23-24), pp.2233-2248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8689,64 +8689,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rheological interface model and its space-time finite element formulation for fluid-structure interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Zilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Janssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 86, pp.667 - 687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8792,51 +8792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The enriched space–time finite element method (EST) for simultaneous solution of fluid–structure interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Zilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8896,51 +8896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enriched space-time finite elements for fluid-structure interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Zilian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (5-7), pp.725-736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9091,51 +9091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John F. Chessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Belytschko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 195 (17-18), pp.2070-2087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9207,51 +9207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongwu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Belytschko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 64 (8), pp.991-1008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9310,51 +9310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastoplastic stability analysis of shells using the physically stabilized finite element SHB8PS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 57 (9), pp.1299-1322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9413,51 +9413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient algorithms for parametric non-linear instability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 37 (4-5), pp.709 - 722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9517,299 +9517,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’utilisation des PINNs et de la réduction de modèle en dynamique des structures pour une intégration dans un dispositif immersif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigation of PINNs and model reduction in structural dynamics for integration into an immersive device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheuses et Chercheurs en Acoustique vibrations et Bruit, JJCAB 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Model Reduction Techniques MORTech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224937v1</w:t>
+                <w:t xml:space="preserve">hal-04298586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of PINNs and model reduction in structural dynamics for integration into an immersive device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Étude de l’utilisation des PINNs et de la réduction de modèle en dynamique des structures pour une intégration dans un dispositif immersif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Model Reduction Techniques MORTech 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Gif sur Yvette, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheuses et Chercheurs en Acoustique vibrations et Bruit, JJCAB 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298586v1</w:t>
+                <w:t xml:space="preserve">hal-04224937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie d'optimisation en dynamique vibratoire non linéaire des structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crambuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheuses et Chercheurs en Acoustique vibrations et Bruit, JJCAB 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10200,51 +10200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080125v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080111v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ragueneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crambuer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larroque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642724v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717622v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03690752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424264v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121609v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136463v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179076v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179457v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rouleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567251v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899295v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/744/1/012193" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179115v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179438v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Troclet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179437v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179108v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179198v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Lay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179192v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179199v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179193v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sigrist" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5151/meceng-wccm2012-18496" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sigrist" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin-Curtoud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592725v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rumpler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592722v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Schippke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zilian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Janssen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179311v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421845v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179528v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179527v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#246;lke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487610v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179569v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179554v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812955v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Belytschko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179570v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508085v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981069v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3f5c8b3b4ed791edae5411d9848168d8680b27fe;origin=https://hal.archives-ouvertes.fr/hal-04981069;visit=swh:1:snp:2cb3fdf7125ca07dbb424959c3f86dc8fdc7001a;anchor=swh:1:rel:f2f3659109658f4b0b584e0b6f43902723ff9e36;path=/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04323401v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:80207f2cd065113065b8e4dfcdd7a2635349a062;origin=https://hal.archives-ouvertes.fr/hal-04323401;visit=swh:1:snp:5d2464bb35671a75307500cedba11ea44d682fc5;anchor=swh:1:rel:2a5ca9c460f74f936ee545502147a3500552ef5e;path=/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394206v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-024-03747-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087437v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.07.126" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177081v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2018.02.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN4M0HFC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177082v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.12.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/744/1/012134" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4798" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5BE041451B8C91855E411F4D674618F578ADE5B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177492v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.06.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLP7R6P6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422330v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4388" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/339E3E31E4299DC8AE73FA25A04E64AFA81AF65A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088033v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Sigrist" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.10.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73NCKZC3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358946v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2011.08.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH7HNWP0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422440v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3060" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/029E8934161812EAB39D90D0747DC85551864C2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371129v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2258" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178683v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.17.725-736" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178682v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Tralli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.145-160" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177694v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Chessa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.02.025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLK454GK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177894v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwu Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1388" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41837647C0B914AA5C684A70F2A0FD14AB531599/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177893v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.728" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TTJ82W4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422436v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7462(01)00094-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224937v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298586v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876327v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01598503v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01708908v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981069v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3f5c8b3b4ed791edae5411d9848168d8680b27fe;origin=https://hal.archives-ouvertes.fr/hal-04981069;visit=swh:1:snp:2cb3fdf7125ca07dbb424959c3f86dc8fdc7001a;anchor=swh:1:rel:f2f3659109658f4b0b584e0b6f43902723ff9e36;path=/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04323401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ragueneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:80207f2cd065113065b8e4dfcdd7a2635349a062;origin=https://hal.archives-ouvertes.fr/hal-04323401;visit=swh:1:snp:5d2464bb35671a75307500cedba11ea44d682fc5;anchor=swh:1:rel:2a5ca9c460f74f936ee545502147a3500552ef5e;path=/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crambuer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larroque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611034v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611010v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770669v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717622v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03690752v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876380v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424264v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179081v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851746v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817925v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567251v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567252v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179076v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179457v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rouleau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179117v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/744/1/012193" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179438v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511931v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Troclet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179108v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179456v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179155v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179150v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851969v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179198v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Lay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717027v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855920v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179199v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179193v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sigrist" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin-Curtoud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179239v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sigrist" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5151/meceng-wccm2012-18496" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592725v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rumpler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592722v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179305v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Janssen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zilian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Schippke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179596v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179311v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421845v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179528v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487610v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#246;lke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179527v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179554v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179550v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179570v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Belytschko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507966v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508082v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508085v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394206v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-024-03747-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087437v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.07.126" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177081v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2018.02.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN4M0HFC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177082v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.12.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/744/1/012134" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4798" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5BE041451B8C91855E411F4D674618F578ADE5B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177492v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.06.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLP7R6P6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422330v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4388" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/339E3E31E4299DC8AE73FA25A04E64AFA81AF65A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088033v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Sigrist" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.10.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73NCKZC3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358946v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2011.08.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH7HNWP0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422440v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3060" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/029E8934161812EAB39D90D0747DC85551864C2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371129v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2258" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178683v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.17.725-736" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178682v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Tralli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.145-160" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177694v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Chessa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.02.025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLK454GK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177894v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwu Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1388" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41837647C0B914AA5C684A70F2A0FD14AB531599/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177893v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.728" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TTJ82W4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422436v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7462(01)00094-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298586v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224937v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876327v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01598503v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01708908v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>