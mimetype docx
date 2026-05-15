--- v0 (2026-03-23)
+++ v1 (2026-05-15)
@@ -204,50 +204,167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477123v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modeling diffusion in discontinuous media under generalized interface conditions: theory and algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Baioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Michele Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (4), pp.A2202-A2223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/23M1590846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166559v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Random walk modeling of conductive heat transport in discontinuous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Baioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -272,5725 +389,5608 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Michele Porta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 151, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11242-024-02132-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166562v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Michele Porta</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">General diffusion processes as the limit of time-space Markov chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Anagnostakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/23M1590846⟩</w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (5), pp.3620-3651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2206.03713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897819v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probabilistic representations of fragmentation equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Deaconu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Probability Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.226-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/23-PS14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483448v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum likelihood estimator for skew Brownian motion: the convergence rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mazzonetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 51 (2), pp.612-642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sjos.12694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Denis Villemonais</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hawkes processes framework with a Gamma density as excitation function: application to natural disasters for insurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Deaconu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Augusto Meira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Nichil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11009-022-09938-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructing general rough differential equations through flow approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/21-EJP717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871886v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The non-linear sewing lemma II: Lipschitz continuous formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 293, pp.482-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2021.05.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839202v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book Review: a Course on Rough Paths - With an Introduction to Regularity Structures (Peter K. Friz and Martin Hairer)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 59 (2), pp.283-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/bull/1763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475899v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A forward-backward probabilistic algorithm for the incompressible Navier-Stokes equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernán Mardones González</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 420 (109689), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377108v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The non-linear sewing lemma III : stability and generic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Mathematicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (5), pp.1177-1197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/forum-2019-0309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265268v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book review &amp;quot;A Course on Rough Paths: With an Introduction to Regularity Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantitative Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14697688.2020.1828611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximum likelihood drift estimation for a threshold diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Pigato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (3), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjos.12417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731566v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Recommendation System For Car Insurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Deaconu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Augusto Meira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Nichil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Actuarial Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.377-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13385-020-00236-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420954v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A threshold model for local volatility: evidence of leverage and mean reversion effects on historical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Pigato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Theoretical and Applied Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219024919500171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669082v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An exponential timestepping algorithm for diffusion with discontinuous coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lenôtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 396, pp.888-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2019.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytic expressions of the solutions of advection-diffusion problems in 1D with discontinuous coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lenôtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (5), pp.1823-1849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18M1164500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644270v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The non-linear sewing lemma I : weak formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (59), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/19-EJP313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716945v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two consistent estimators for the Skew Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Mordecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soledad Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ps/2018018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492853v6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of the bias parameter of the skew random walk and application to the skew Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (3), pp.539-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11203-017-9161-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319319v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical estimation of the Oscillating Brownian Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Pigato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (4B), pp.3568-3602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3150/17-BEJ969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430794v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity of rough differential equations: an approach through the Omega lemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Coutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 264 (6), pp.3899-3917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2017.11.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875670v6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Monte Carlo estimation of the mean residence time in cells surrounded by thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tenth IMACS Seminar on Monte Carlo Methods (MCM 2015), 143C, pp.65-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2017.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216471v6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weak rate of convergence of the Euler-Maruyama scheme for stochastic differential equations with non-regular drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Kohatsu-Higa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Yasuda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 326C, pp.138-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2017.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840211v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximation of CVaR minimization for hedging under exponential-Lévy models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Deaconu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 326, pp.171-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2017.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulating diffusion processes in discontinuous media: Benchmark tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 314, pp.384 - 413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003853v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The snapping out Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 33 (5), pp.3620-3651. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2206.03713⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.1727-1742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/15-AAP1131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781447v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regime switching model for financial data: empirical risk analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Deaconu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 461, pp.148-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2016.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095299v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is a Brownian motion skew?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Mordecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soledad Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp.346-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjos.12033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00544442v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perturbed linear rough differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Coutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Mathématiques Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (1), pp.103-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/ambp.338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722900v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Monte Carlo schemes for simulating diffusions in discontinuous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 245 (97-116), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2012.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689581v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulating diffusion processes in discontinuous media: a numerical scheme with constant time steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 231 (21), pp.7299-7314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2012.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649170v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires rugueuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matapli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98, pp.119-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A variance reduction technique using a quantized Brownian motion as a control variate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Reutenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Computational Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (2), pp.61-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00393749v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation of a stochastic process in a discontinuous layered media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16, pp.764-774</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00583127v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlled differential equations as Young integrals: a simple approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 249, pp.1777-1798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2010.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00402397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulating diffusions with piecewise constant coefficients using a kinetic approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 199 (29-32), pp.2014-2023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2010.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00358003v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Efficient Algorithm to Simulate a Brownian Motion Over Irregular Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samih Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Deaconu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (4), pp.901-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4208/cicp.240209.031209a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00444056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation of diffusions by means of importance sampling paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Deaconu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (4), pp.1389-1424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/09-AAP659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00126339v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yet another introduction to rough paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Probabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Séminaire de Probabilités XLII / Lecture Notes in Mathematics, 1979, pp.1-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01763-6_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107460v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On rough differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (12), pp.341-364</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00278246v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing the first eigenelements of some linear operators using a branching Monte Carlo method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 227 (23), pp.9794-9806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00151884v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of the Brownian dimension of a continuous Ito process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Talay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (2), pp.469-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3150/07-BEJ6190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00143541v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing the principal eigenelements of some linear operators using a branching Monte Carlo method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 227 (23), pp.9794-9806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic Differential Equations Driven by Processes Generated by Divergence Form Operators II: Convergence results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12, pp.387-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ps:2007040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00092427v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Donsker theorem to simulate one-dimensional processes with measurable coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Etoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11, pp.301-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ps:2007021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00077851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing the principal eigenvalue of the Laplace operator by a stochastic method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (3), pp.351-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2006.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00092408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A random walk on rectangles algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Deaconu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (1), pp.135-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11009-006-7292-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00092424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Constructions of the Skew Brownian Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20, pp.226-290. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/23-PS14⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 3, pp.413-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/154957807000000013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000785v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On (p,q)-rough paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Victoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 225 (1), pp.103-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2006.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00092420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young integrals and SPDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Gubinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Tindel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Potential Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (4), pp.307-326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00092425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A scheme for simulating one-dimensional diffusion processes with discontinuous coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (1), pp.107-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/105051605000000656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic Differential Equations Driven by Processes Generated by Divergence Form Operators I: A Wong-Zakai Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.356-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ps:2006015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00092426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semimartignales and rough path theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Coutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semi-martingales and rough paths theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Coutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 27, pp.1-24. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 10 (23), pp.761-785</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A probabilistic representation of the solution of some quasi-linear PDE with a divergence form operator. Application to existence of weak solutions of FBSDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11009-022-09938-1⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 110 (1), pp.145-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2003.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00001228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulating a diffusion on a graph. Application to reservoir engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9 (3), pp.241-255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...913 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00092428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the convergence of stochastic integrals driven by processes converging on account of a homogenization property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 24 (59), pp.1-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/19-EJP313⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 7 (18), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/EJP.v7-117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Soledad Torres</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00093190v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the decomposition of excursions measures of processes whose generators have diffusion coefficients discontinuous at one point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 8 (1), pp.117-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00001230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Monte Carlo method without grid for a fractured porous domain model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 8 (2), pp.129-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...3150 lines deleted...]
-                <w:t xml:space="preserve">A probabilistic representation of the solution of some quasi-linear PDE with a divergence form operator. Application to existence of weak solutions of FBSDE</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00152412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BSDE driven by Dirichlet process and semi-linear parabolic PDE. Application to homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 110 (1), pp.145-176. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2003.09.012⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 97 (1), pp.1-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-4149(01)00124-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...112 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00001229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Monte Carlo method to compute the exchange coefficient in the double porosity model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 9 (3), pp.241-255</w:t>
+              <w:t xml:space="preserve">, 2001, 7 (1--2), pp.65--72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">BSDE driven by Dirichlet process and semi-linear parabolic PDE. Application to homogenization</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogenization of divergence-form operators with lower order terms in random media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-4149(01)00124-7⟩</w:t>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 120 (2), pp.255-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004400100135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...172 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00001220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Probabilistic Approach to the Homogenization of Divergence-Form Operators in Periodic Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asymptotic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 28 (2), pp.151-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001219v1</w:t>
-              </w:r>
-[...158 lines deleted...]
-                <w:t xml:space="preserve">inria-00001220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6021,51 +6021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the delta method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mazzonetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6083,446 +6083,446 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Recommendation System For Insurance Built With A Multivariate Hawkes Process Based On Customers' Life Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Deaconu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Augusto Meira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lesage</w:t>
+                <w:t xml:space="preserve">Geoffrey Nichil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483812v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rough differential equations with affine boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626402v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurable sub-Riemannian geometry on the lifted Sierpinski gasket to the Heisenberg group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Haraketi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezedine Haouala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An empirical analysis of heavy-tails behavior of financial data: The case for power laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Deaconu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Boukherouaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...183 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...90 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global existence for rough differential equations under linear growth conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gubinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7467,172 +7467,1611 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00541922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles de couplage aléatoire sur un graphe d’interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lengert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Deaconu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Moyal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut Elie Cartan de Lorraine. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymmetric Spectral clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Inria Nancy - Grand Est. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data and methods for A threshold model for local volatility: evidence of leverage and mean reversion effects on historical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Pigato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] RT-0494, Inria Nancy - Grand Est; Weierstrass Institute. 2017, pp.1-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668975v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes de calcul de la Value-at-Risk et de la Conditional Value-at-Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Deaconu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Inria Nancy - Grand Est (Villers-lès-Nancy, France). 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One-dimensional skew diffusions: explicit expressions of densities and resolvent kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lenôtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria Rennes - Bretagne Atlantique; Inria Nancy - Grand Est. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194187v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de dépendance d'actifs financiers par la méthode des copules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Deaconu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] Inria. 2015, pp.61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of the mean residence time in cells surrounded by semi-permeable membranes by a Monte Carlo method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8709, Inria Nancy - Grand Est (Villers-lès-Nancy, France); INRIA. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140960v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical approximation of Backward Stochastic Differential Equations with Jumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Mordecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soledad Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8595, INRIA. 2014, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00357992v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure de risques : calcul de la Value-at-Risk et application à la gestion de portefeuilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Boukherouaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Deaconu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] non spécifié. 2013, pp.77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure de risque : détection du régime de crise et calcul de la Value-at-Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Deaconu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] non précisé. 2013, pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">exitbm: a library for simulating Brownian motion's exit times and positions from simple domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] RT-0402, INRIA. 2011, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00561409v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problème d'éclatement de tuyaux : approches Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Deaconu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le problème de la stratégie optimale de couverture d'une centrale électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Deaconu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes de réduction de variance originales et de simulation exacte de prix et de grecques en finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Bergaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Deaconu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zied Ghazai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Henrichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Monte Carlo Method without Grid to Compute the Exchange Coefficient in the Double Porosity Model Part I : From the Matrix to the Fissures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4048, INRIA. 2000, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche probabiliste de l'homogénéisation des opérateurs sous forme divergence en milieu périodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-3569, INRIA. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hawkes point processes based inference applied to seismic data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Ben Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu S. Stoica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 RING MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion processes in discontinuous media: numerical algorithms and benchmark tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7661,307 +9100,307 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Validation approaches for multiscale porous media models.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the use of the Radon transform to estimate longshore currents from video imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Larnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Almar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Cienfuegos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICS 2014 : International Coastal Symposium, Durban (ZFA), 2014/04/13-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coastal Education and Research Foundation (CERF) and the Journal of Coastal Research (JCR), Apr 2014, Durban, South Africa. pp.023-028, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI70-005.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de courants marins côtiers à partir de séquences vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Larnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cienfuegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SMAI 2013 - Seignosse le Penon, France, 27-31 mai 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Seignosse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/201445037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868401v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulations in media with interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7980,92 +9419,170 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interplay of Theory and Numerics for Deterministic and Stochastic Homogenization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mathematisches Forschungsinstitut Oberwolfach, Mar 2013, Oberwolfach, Germany. pp.38-30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4171/OWR/2013/14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perturbation of linear rough differential equations and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rough Paths and PDEs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Oberwolfach, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/OWR/2012/41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Weak Approximation of Stochastic Differential Equations with Discontinuous Drift Coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Kohatsu-Higa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8094,165 +9611,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.94-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of some Lagrangian schemes for the simulation of diffusion in discontinuous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Erhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8267,2096 +9706,657 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mamern 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Saidia, Morocco. pp.319-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo methods for discontinuous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Approximation Methods and numerical Modeling in Environment and Natural Resources MAMERN 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Pau, France. pp.591-596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00393738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of exit times and positions for Brownian motions and Diffusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Deaconu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIAM 2007, 6th International Congress on Industrial and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Council for Industrial and Applied Mathematics (ICIAM), Jul 2007, Zurich, Switzerland. pp.1081401-1081402, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pamm.200700564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00348693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rough paths: an introduction using classical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Nalaysus abd Applied Mathematics (ICNAAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Corfou, Greece. pp.339--342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00200339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic interpretation of the transmission conditions using the Skew Brownian motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi Scale problems and asymptotic analysis - Narvik Midnight Sun Conference 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Research Training Network Homogenization and Multiple Scales (HMS2000)., 2004, Narvik Norvège</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00092418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Importance of the Levy Area for Studying the Limits of Functions of Converging Stochastic Processes. Application to Homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry J. Lyons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Trends in Potential Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Bucarest</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00092419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo methods for fissured porous media: a gridless approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV IMACS Seminar on Monte Carlo Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Berlin, pp.385-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00102181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak solution of semi-linear PDE, BSDE and homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monte Carlo and probabilistic methods for partial differential equations (Monte Carlo, 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Monte Carlo, pp.262-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00101706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Monte Carlo Method to Compute the exchange coefficient in the double porosity model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monte Carlo and probabilistic methods for partial differential equations (Monte Carlo, 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Monte Carlo, pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00101707v1</w:t>
-              </w:r>
-[...1437 lines deleted...]
-                <w:t xml:space="preserve">inria-00073112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11029,51 +11029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477123v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Agazzotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Deaconu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2025.113805" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04166562v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baioni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pichot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Michele Porta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-024-02132-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04166559v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1590846" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazzonetto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12694" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02897819v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Anagnostakis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Villemonais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2206.03713" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483448v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-PS14" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871886v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJP717" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Augusto Meira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Nichil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-022-09938-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01839202v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.05.020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03475899v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/bull/1763" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420954v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13385-020-00236-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265268v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/forum-2019-0309" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02377108v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Mardones Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109689" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02959775v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2020.1828611" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731566v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pigato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12417" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669082v5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024919500171" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01806465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Len&#244;tre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.07.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644270v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1164500" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01716945v5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJP313" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01492853v6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Mordecki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Torres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2018018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216471v6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2017.05.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01319319v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-017-9161-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430794v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/17-BEJ969" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875670v6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coutin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2017.11.031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840211v5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Kohatsu-Higa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Yasuda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.05.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461215v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Salhi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.05.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095299v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2016.05.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003853v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.03.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781447v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AAP1131" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544442v4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12033" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE351A4DBA92955072F158F007324CE5799B7499/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722900v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.338" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689581v4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.12.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649170v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.07.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393749v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Reutenauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701211v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00583127v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358003v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.03.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402397v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2010.05.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Zein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.240209.031209a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126339v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-AAP659" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107460v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01763-6_1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00278246v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00143541v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacod" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/07-BEJ6190" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479830v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.07.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151884v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092427v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2007040" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077851v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etor&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2007021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092408v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2006.06.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092426v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2006015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092420v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Victoir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2006.01.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092424v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-006-7292-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000785v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/154957807000000013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092425v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gubinelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Tindel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000410v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martinez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/105051605000000656" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266889v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000411v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001228v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2003.09.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00093190v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v7-117" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092428v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001229v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4149(01)00124-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001230v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00152412v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001219v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652117v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001220v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004400100135" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738371v4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483812v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03626402v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927134v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Haraketi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezedine Haouala" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851429v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Boukherouaa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384327v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419931v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05476677v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donati-Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86422-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676900v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-96409-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96409-2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375632v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28535-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931202v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boissard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouguet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-92420-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92420-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109973v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11970-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849019v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00321-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724872v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27461-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541922v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15217-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928408v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Ben Allal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900609v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868401v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cienfuegos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445037" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917807v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI70-005.1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819900v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2013/14" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670123v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760588v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2012/41" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642194v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393738v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348693v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700564" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00200339v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092418v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092419v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry J. Lyons" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102181v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101706v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101707v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450260v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lengert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moyal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372570v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01668975v3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305032v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194187v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114790v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Bedoui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140960v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00357992v4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780460v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942009v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561409v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768303v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Herrmann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768371v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768376v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Bergaoui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Ghazai" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Henrichi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072590v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073112v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442266v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maume-Deschamps" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01498129v3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-92420-5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92420-5_8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451193v3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27461-9_11" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83986A59D8D0CDDDCC7E7C80A324C3A8941E6CA1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102375v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Pastur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b10068" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102184v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94376" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477123v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Agazzotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Deaconu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2025.113805" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04166559v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baioni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pichot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Michele Porta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1590846" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04166562v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-024-02132-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02897819v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Anagnostakis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Villemonais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2206.03713" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483448v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-PS14" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975966v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazzonetto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12694" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Augusto Meira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Nichil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-022-09938-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871886v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJP717" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01839202v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.05.020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03475899v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/bull/1763" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02377108v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Mardones Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109689" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265268v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/forum-2019-0309" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02959775v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2020.1828611" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731566v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pigato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12417" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420954v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13385-020-00236-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669082v5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024919500171" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01806465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Len&#244;tre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.07.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644270v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1164500" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01716945v5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJP313" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01492853v6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Mordecki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Torres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2018018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01319319v4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-017-9161-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430794v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/17-BEJ969" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875670v6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coutin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2017.11.031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216471v6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2017.05.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840211v5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Kohatsu-Higa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Yasuda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.05.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461215v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Salhi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.05.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003853v4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.03.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781447v4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AAP1131" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095299v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2016.05.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544442v4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12033" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE351A4DBA92955072F158F007324CE5799B7499/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722900v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.338" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689581v4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.12.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649170v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.07.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393749v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Reutenauer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00583127v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402397v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2010.05.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358003v4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.03.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Zein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.240209.031209a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126339v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-AAP659" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107460v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01763-6_1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00278246v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151884v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.07.018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00143541v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacod" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/07-BEJ6190" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479830v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092427v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2007040" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077851v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etor&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2007021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092408v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2006.06.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092424v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-006-7292-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000785v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/154957807000000013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092420v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Victoir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2006.01.018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092425v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gubinelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Tindel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martinez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/105051605000000656" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2006015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266889v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000411v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001228v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2003.09.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092428v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00093190v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v7-117" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001230v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00152412v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001229v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4149(01)00124-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652117v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001220v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004400100135" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001219v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738371v4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483812v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03626402v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927134v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Haraketi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezedine Haouala" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851429v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Boukherouaa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384327v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419931v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05476677v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donati-Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86422-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676900v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-96409-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96409-2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375632v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28535-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931202v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boissard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouguet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-92420-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92420-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109973v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11970-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849019v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00321-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724872v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27461-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541922v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15217-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450260v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lengert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moyal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372570v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01668975v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305032v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194187v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114790v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Bedoui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140960v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00357992v4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780460v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942009v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561409v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768371v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768303v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Herrmann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768376v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Bergaoui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Ghazai" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Henrichi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072590v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073112v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928408v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Ben Allal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900609v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917807v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cienfuegos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI70-005.1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868401v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445037" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819900v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2013/14" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760588v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2012/41" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670123v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642194v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393738v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348693v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700564" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00200339v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092418v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092419v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry J. Lyons" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102181v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101706v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101707v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442266v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maume-Deschamps" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01498129v3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-92420-5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92420-5_8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451193v3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27461-9_11" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83986A59D8D0CDDDCC7E7C80A324C3A8941E6CA1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102375v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Pastur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b10068" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102184v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94376" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>