--- v0 (2026-04-05)
+++ v1 (2026-04-25)
@@ -929,697 +929,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual bandgap operation of a GaAs/Si photoelectrode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+                <w:t xml:space="preserve">Investigation of III-V GaP solar cell on silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.112138⟩</w:t>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2023020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966710v1</w:t>
+                <w:t xml:space="preserve">hal-04272906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of III-V GaP solar cell on silicon substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Tavernier</w:t>
+                <w:t xml:space="preserve">Unveiling the role of copper content in the crystal structure and phase stability of epitaxial Cu(In,Ga)S2 films on GaP/Si(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2023020⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 166, pp.107685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272906v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the role of copper content in the crystal structure and phase stability of epitaxial Cu(In,Ga)S2 films on GaP/Si(001)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+                <w:t xml:space="preserve">Dual bandgap operation of a GaAs/Si photoelectrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekan Piriyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Loget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 166, pp.107685. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 251, pp.112138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.112138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186997v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudospin-phonon pretransitional dynamics in lead halide hybrid perovskites</w:t>
+                <w:t xml:space="preserve">Radiative and nonradiative recombination processes in GaNP(As) alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Hehlen</w:t>
+                <w:t xml:space="preserve">Maja Wełna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bourges</w:t>
+                <w:t xml:space="preserve">Karolina Żelazna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Rufflé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémy Vialla</w:t>
+                <w:t xml:space="preserve">Lukasz Janicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.105.024306⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 276, pp.115567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2021.115567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546784v1</w:t>
+                <w:t xml:space="preserve">hal-03967760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative and nonradiative recombination processes in GaNP(As) alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pseudospin-phonon pretransitional dynamics in lead halide hybrid perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Wełna</w:t>
+                <w:t xml:space="preserve">Benoît Rufflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Żelazna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Cornet</w:t>
+                <w:t xml:space="preserve">Sébastien Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukasz Janicki</w:t>
+                <w:t xml:space="preserve">Rémy Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 276, pp.115567. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (2), pp.024306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2021.115567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.105.024306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967760v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of MoS2 Deposited by ALD on c-Si, Towards the Development of MoS2/c-Si Heterojunction Photovoltaics</w:t>
               </w:r>
@@ -1752,90 +1752,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth of CIGSe layers on GaP/Si(001) pseudo-substrate for tandem CIGSe/Si solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 233, pp.111385. </w:t>
@@ -1899,51 +1899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Alqahtani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2001,459 +2001,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct evidence of weakly dispersed and strongly anharmonic optical phonons in hybrid perovskites</w:t>
+                <w:t xml:space="preserve">Loss assessment in random crystal polarity gallium phosphide microdisks grown on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t>
+                <w:t xml:space="preserve">Rasool Saleem-Urothodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Paofai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+                <w:t xml:space="preserve">Julie Le Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Ollivier</w:t>
+                <w:t xml:space="preserve">Tony Rohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Raymond</w:t>
+                <w:t xml:space="preserve">Christelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (48), </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (16), pp.4646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-020-0313-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.399935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507269v1</w:t>
+                <w:t xml:space="preserve">hal-02926153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss assessment in random crystal polarity gallium phosphide microdisks grown on silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong Electron–Phonon Interaction in 2D Vertical Homovalent III–V Singularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasool Saleem-Urothodi</w:t>
+                <w:t xml:space="preserve">Oliver Skibitzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Le Pouliquen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christelle Pareige</w:t>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Stervinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.399935⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (10), pp.13127-13136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.0c04702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926153v1</w:t>
+                <w:t xml:space="preserve">hal-03032030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Electron–Phonon Interaction in 2D Vertical Homovalent III–V Singularities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lipin Chen</w:t>
+                <w:t xml:space="preserve">Direct evidence of weakly dispersed and strongly anharmonic optical phonons in hybrid perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Skibitzki</w:t>
+                <w:t xml:space="preserve">Jacques Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Stervinou</w:t>
+                <w:t xml:space="preserve">Stéphane Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (10), pp.13127-13136. </w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (48), </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.0c04702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42005-020-0313-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032030v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc-blende group III-V/group IV epitaxy: Importance of the miscut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2556,51 +2556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of the intermediate band energy position upon temperature changes in GaNP and GaNPAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Wełna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Żelazna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2711,77 +2711,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52 (4), pp.809-815. </w:t>
@@ -2953,90 +2953,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic softness of hybrid lead halide perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Paofai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3515,51 +3515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Burin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3675,51 +3675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Stodolna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (6), pp.065004. </w:t>
@@ -3955,51 +3955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Stodolna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (13), pp.14608. </w:t>
@@ -4031,645 +4031,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Constants, Optical Phonons, and Molecular Relaxations in the High Temperature Plastic Phase of the CH3NH3PbBr3 Hybrid Perovskite.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carrier scattering processes and low energy phonon spectroscopy in hybrid perovskites crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernard Hehlen</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01709⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Physics, Simulation, and Photonic Engineering of Photovoltaic Devices V, 9743, pp.97430M. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2213623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362483v1</w:t>
+                <w:t xml:space="preserve">hal-01291680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier scattering processes and low energy phonon spectroscopy in hybrid perovskites crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Elastic Constants, Optical Phonons, and Molecular Relaxations in the High Temperature Plastic Phase of the CH3NH3PbBr3 Hybrid Perovskite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Paofai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ruffle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Physics, Simulation, and Photonic Engineering of Photovoltaic Devices V, 9743, pp.97430M. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (19), pp.3776-3784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2213623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291680v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative evaluation of microtwins and antiphase defects in GaP/Sinanolayers for a III–V photonics platform on siliconusing a laboratory Xray diffraction setup</w:t>
+                <w:t xml:space="preserve">Abrupt GaP/Si hetero-interface using bistepped Si buffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Stodolna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mounib Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jithesh Kuyyalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576715009954⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (19), pp.191603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4935494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157811v1</w:t>
+                <w:t xml:space="preserve">hal-01228809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt GaP/Si hetero-interface using bistepped Si buffer</w:t>
+                <w:t xml:space="preserve">Quantitative evaluation of microtwins and antiphase defects in GaP/Sinanolayers for a III–V photonics platform on siliconusing a laboratory Xray diffraction setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounib Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 107 (19), pp.191603. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (3), pp.702-710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4935494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600576715009954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228809v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multijunction photovoltaics: integrating III–V semiconductor heterostructures on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Newsroom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Solar &amp; Alternative Energy, pp.x113168. </w:t>
@@ -4707,51 +4707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic Integration of Diluted-Nitride III–V-N Compounds on Silicon Substrates: Toward the III–V/Si Concentrated Photovoltaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4835,350 +4835,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of InGaPN and GaAsPN materials lattice-matched to Si for multi-junction solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defects limitation in epitaxial GaP on bistepped Si surface using UHVCVD-MBE growth cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jithesh Kuyyalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113 (12), pp.123509. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 380, pp.157-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4798363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2013.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918663v1</w:t>
+                <w:t xml:space="preserve">hal-00918659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects limitation in epitaxial GaP on bistepped Si surface using UHVCVD-MBE growth cluster</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Evaluation of InGaPN and GaAsPN materials lattice-matched to Si for multi-junction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samy Almosni</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2013.05.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (12), pp.123509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4798363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00918659v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and optical properties of AlGaP confinement layers and InGaAs quantum dot light emitters onto GaP substrate: Towards photonics on silicon applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5240,363 +5240,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron X-ray diffraction analysis for quantitative defect evaluation in GaP/Si nanolayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Structural and optical properties of (In,Ga)As/GaP quantum dots and (GaAsPN/GaPN) diluted-nitride nanolayers coherently grown onto GaP and Si substrates for photonics and photovoltaics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Current Trends in Optical and X-Ray Metrology of Advanced Materials for Nanoscale Devices III, 541, pp.36-40. </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Quantum sensing and nanophotonic devices X, 8631, pp.863126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.11.116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2012670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788396v1</w:t>
+                <w:t xml:space="preserve">hal-00842763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optical properties of (In,Ga)As/GaP quantum dots and (GaAsPN/GaPN) diluted-nitride nanolayers coherently grown onto GaP and Si substrates for photonics and photovoltaics applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+                <w:t xml:space="preserve">Synchrotron X-ray diffraction analysis for quantitative defect evaluation in GaP/Si nanolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Current Trends in Optical and X-Ray Metrology of Advanced Materials for Nanoscale Devices III, 541, pp.36-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.11.116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2012670⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00842763v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen-phosphorus competition in the molecular beam epitaxy of GaPN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jithesh Kuyyalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5666,307 +5666,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic evolution of antiphase boundaries in GaP/Si epilayers evidenced by advanced X-ray scattering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Preferential incorporation of substitutional nitrogen near the atomic step edges in diluted nitride alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2011.10.139⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (25), pp.251906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4772785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654301v1</w:t>
+                <w:t xml:space="preserve">hal-00788403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential incorporation of substitutional nitrogen near the atomic step edges in diluted nitride alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic evolution of antiphase boundaries in GaP/Si epilayers evidenced by advanced X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiming Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tony Rohel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 258, pp.2808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2011.10.139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4772785⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00788403v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity of InAs quantum dot stacks using AlAs strain compensating layers on InP substrate</w:t>
               </w:r>
@@ -5978,77 +5978,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salman Salman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 177 (11), pp.882-886. </w:t>
@@ -6086,103 +6086,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and optical analyses of GaP/Si and (GaAsPN/GaPN)/GaP/Si nanolayers for integrated photonics on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiming Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (5), pp.053521. </w:t>
@@ -6233,51 +6233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray study of antiphase domains and their stability in MBE grown GaP on Si.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Letoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiming Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6366,103 +6366,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature operation of GaAsP(N)/GaP(N) quantum well based light-emitting diodes: Effect of the incorporation of nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98, pp.251110. </w:t>
@@ -6500,51 +6500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of the two-components observed in high resolution X-ray diffraction ω scan peaks for mosaic ZnO thin ﬁ lms grown on c-sapphire substrates using pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6642,51 +6642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achievement of InSb Quantum Dots on InP(100) Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6887,363 +6887,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achievement of High Density InAs/GaInAsP Quantum Dots on Misoriented InP(001) Substrates Emitting at 1.55 μm</w:t>
+                <w:t xml:space="preserve">Critical thickness for InAs quantum dot formation on (311)B InP substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Elias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Piron</w:t>
+                <w:t xml:space="preserve">Philippe Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Alghoraibi</w:t>
+                <w:t xml:space="preserve">N. Bertru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulhadi Nakkar</w:t>
+                <w:t xml:space="preserve">W. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics Part 1: Regular Papers and Short Notes and Review Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1143/JJAP.48.070204⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 311 (9), pp.2626-2629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.02.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485726v1</w:t>
+                <w:t xml:space="preserve">hal-00471905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical thickness for InAs quantum dot formation on (311)B InP substrates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Achievement of High Density InAs/GaInAsP Quantum Dots on Misoriented InP(001) Substrates Emitting at 1.55 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Elias</w:t>
+                <w:t xml:space="preserve">Georges Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Letoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Dehaese</w:t>
+                <w:t xml:space="preserve">Ibrahim Alghoraibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhadi Nakkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.02.048⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics Part 1: Regular Papers and Short Notes and Review Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (7), pp.70204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/JJAP.48.070204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00471905v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light emitting diodes on silicon substrates: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiming Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7564,161 +7564,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00247400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale study of the impact of the strain and composition of the capping layer on the formation of InAs quantum dots</w:t>
+                <w:t xml:space="preserve">Double capping of molecular beam epitaxy grown InAs/InP quantum dots studied by cross-sectional scanning tunneling microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Ulloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Koenraad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gapihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Letoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 101, pp.081707. </w:t>
+              <w:t xml:space="preserve">, 2007, 91 (7), pp.073106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2722738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2771063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485820v1</w:t>
+                <w:t xml:space="preserve">hal-00485907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and morphological evolution of Co on faceted Pt/W(111) surface upon thermal annealing</w:t>
               </w:r>
@@ -7844,157 +7840,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double capping of molecular beam epitaxy grown InAs/InP quantum dots studied by cross-sectional scanning tunneling microscopy</w:t>
+                <w:t xml:space="preserve">Atomic scale study of the impact of the strain and composition of the capping layer on the formation of InAs quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Ulloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Koenraad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Letoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gapihan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Celebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 91 (7), pp.073106. </w:t>
+              <w:t xml:space="preserve">, 2007, 101, pp.081707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2771063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2722738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485907v1</w:t>
+                <w:t xml:space="preserve">hal-00485820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of long-wavelength phason fluctuations in the i-Al-Pd-Mn quasicrystal.</w:t>
               </w:r>
@@ -8239,103 +8239,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic and optical properties of InAs/InP quantum dots on InP(100) and InP„311...B substrates: Theory and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Schliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Celebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74, pp.035312. </w:t>
@@ -8498,64 +8498,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled InAs quantum dots grown on InP (3 1 1)B substrates: Role of buffer layer and amount of InAs deposited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Alghoraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9019,277 +9019,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction Anomalous Fine Structure spectroscopy at the beamline BM2 at the European Synchrotron Radiation Facility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grazing incidence diffraction anomalous fine structure of self-assembled semiconductor nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Letoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Proeitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Berar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Caillot</w:t>
+                <w:t xml:space="preserve">L. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 10, pp.435-444</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 200, pp.24-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122641v1</w:t>
+                <w:t xml:space="preserve">hal-00146613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing incidence diffraction anomalous fine structure of self-assembled semiconductor nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffraction Anomalous Fine Structure spectroscopy at the beamline BM2 at the European Synchrotron Radiation Facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Letoublon</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.G. Proeitti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hubert Renevier</w:t>
+                <w:t xml:space="preserve">J. F. Berar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gonzalez</w:t>
+                <w:t xml:space="preserve">B. Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 200, pp.24-33</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10, pp.435-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146613v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (138)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9301,411 +9301,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration intensity and Fröhlich electron phonon coupling in halide perovskite CsPbBr3</w:t>
+                <w:t xml:space="preserve">Second harmonic generation in polycrystalline Zinc Sulfide nanowaveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Zeli</w:t>
+                <w:t xml:space="preserve">Antoine Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Thébaud</w:t>
+                <w:t xml:space="preserve">Lise Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieg Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marios Zacharias</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Naïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Pérovskites Halogénées (JPH 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.ITu2A.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/IPRSN.2025.ITu2A.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05219293v1</w:t>
+                <w:t xml:space="preserve">hal-05383876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational structure and electron-phonon interactions in halide perovskite CsPbBr3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Vibration intensity and Fröhlich electron phonon coupling in halide perovskite CsPbBr3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Zeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marios Zacharias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring meeting 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Seattle, United States</w:t>
+              <w:t xml:space="preserve">Journées Pérovskites Halogénées (JPH 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, ERQUY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224005v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic generation in polycrystalline Zinc Sulfide nanowaveguides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lemoine</w:t>
+                <w:t xml:space="preserve">Vibrational structure and electron-phonon interactions in halide perovskite CsPbBr3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Morice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brieg Le Corre</w:t>
+                <w:t xml:space="preserve">Xu Zeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Naïm</w:t>
+                <w:t xml:space="preserve">Marios Zacharias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MRS Spring meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Seattle, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/IPRSN.2025.ITu2A.3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05383876v1</w:t>
+                <w:t xml:space="preserve">hal-05224005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon based heterojunction photovoltaics: first results on MoO3/Si solar cells</w:t>
               </w:r>
@@ -9810,355 +9810,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaP WGM microdisks for second order nonlinear optics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of polycrystalline zinc sulfide waveguides for nonlinear photonic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Letoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Naïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasool Saleem Urothodi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Bernard</w:t>
+                <w:t xml:space="preserve">Thomas Batte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 24th International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Confererence on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Ottawa (Ontario), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688508v1</w:t>
+                <w:t xml:space="preserve">hal-04709949v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of polycrystalline zinc sulfide waveguides for nonlinear photonic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Perrin</w:t>
+                <w:t xml:space="preserve">GaP WGM microdisks for second order nonlinear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasool Saleem Urothodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Confererence on the Physics of Semiconductors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 24th International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bari, Italy. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icton62926.2024.10647803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709949v2</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de couches minces de ZnS et design de guides d'ondes en ZnS pour la photonique non linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Letoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Naïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Batte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10200,103 +10200,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual anharmonicity and hierarchy of relaxational dynamics in 3D hybrid halide perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rufflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Varsovie, Poland</w:t>
@@ -10319,445 +10319,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable bandgap III-V alloys on a low-cost Si substrate for solar-assisted water splitting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Levallois</w:t>
+                <w:t xml:space="preserve">Pseudospin-phonon dynamics in lead halide hybrid perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ruffle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Emerging Solar Energy Materials and Applications (ESEMA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Nanoge HPATOM2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03968129v1</w:t>
+                <w:t xml:space="preserve">hal-03562709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency lattice dynamics in lead halide hybrid perovskites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémy Vialla</w:t>
+                <w:t xml:space="preserve">Tunable bandgap III-V alloys on a low-cost Si substrate for solar-assisted water splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekan Piriyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Vi Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Loget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la diffusion neutronique (JDN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Grenoble (E-meeting), France</w:t>
+              <w:t xml:space="preserve">International Workshop on Emerging Solar Energy Materials and Applications (ESEMA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866530v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudospin-phonon dynamics in lead halide hybrid perovskites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Low-frequency lattice dynamics in lead halide hybrid perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudine Katan</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rufflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoge HPATOM2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, online, France</w:t>
+              <w:t xml:space="preserve">Journées de la diffusion neutronique (JDN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Grenoble (E-meeting), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562709v1</w:t>
+                <w:t xml:space="preserve">hal-04866530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth of Cu(In,Ga)S2 thin films on GaP/Si(001) pseudo-substrate: towards Cu(In,Ga)S2/Si tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Choubrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10825,51 +10825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR EPCIS: first results on High-Efficiency Epitaxial CIGSu on Silicon Tandem Solar Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11002,51 +11002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Fall Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, Sep 2022, Warsaw, Poland</w:t>
@@ -11075,77 +11075,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice dynamics in 3D lead halide hybrid perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11200,77 +11200,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual anharmonicity and pseudospin-phonon dynamics in 3D halide perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rufflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11325,51 +11325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIGS growth on a GaP/Si(001) platform: towards CIGS/Si tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11453,307 +11453,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of lattice softness and phonon anharmonicity for the optoelectronic properties of 3D, 2D and 0D halide perovskites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical losses in GaP microdisks on Si with controlled random polarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t>
+                <w:t xml:space="preserve">Rasool Saleem-Urothodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Paofai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+                <w:t xml:space="preserve">Julie Le Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Ollivier</w:t>
+                <w:t xml:space="preserve">Tony Rohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Velly-Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la diffusion neutronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">17è Journées de la Matière Condensée (JMC 17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366819v1</w:t>
+                <w:t xml:space="preserve">hal-03402730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical losses in GaP microdisks on Si with controlled random polarity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Velly-Pareige</w:t>
+                <w:t xml:space="preserve">Importance of lattice softness and phonon anharmonicity for the optoelectronic properties of 3D, 2D and 0D halide perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17è Journées de la Matière Condensée (JMC 17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Rennes (virtual), France</w:t>
+              <w:t xml:space="preserve">Journées de la diffusion neutronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402730v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is a substrate miscut really required for high quality III-V/Si monolithic integration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11828,368 +11828,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Quality Factor Zinc-Blende III-V Microdisks on Silicon for Nonlinear Photonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical and structural characterization of thin MoS2 layers on SiO2/Si substrates, towards the development of MoS2/Si heterojunction photovoltaics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienlo Flora Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Modreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Povey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Letoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasool S Urothodi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christelle Velly-Pareige</w:t>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound Semiconductor Week 2021 (CSW 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th International Semiconductor Conference (CAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAS52836.2021.9604140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285528v1</w:t>
+                <w:t xml:space="preserve">hal-03796793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and structural characterization of thin MoS2 layers on SiO2/Si substrates, towards the development of MoS2/Si heterojunction photovoltaics.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Rolland</w:t>
+                <w:t xml:space="preserve">High-Quality Factor Zinc-Blende III-V Microdisks on Silicon for Nonlinear Photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasool S Urothodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Velly-Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th International Semiconductor Conference (CAS 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Compound Semiconductor Week 2021 (CSW 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Stockholm, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796793v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal-polarity engineered gallium phosphide microdisks grown on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasool Saleem-Urothodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP conference- PHOTON2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, virtual, United Kingdom</w:t>
@@ -12218,77 +12218,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIGS growth on a GaP/Si(001) platform : towards CIGS/Si tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12369,77 +12369,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Alqahtani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nanomatériaux de Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t>
@@ -12468,90 +12468,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal growth mechanism of III-V/Si: using antiphase boundaries for devices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Lucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12712,346 +12712,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A universal mechanism to describe III-V epitaxy on Si</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+                <w:t xml:space="preserve">III-V/Si photoelectrodes: a new route for solar hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Alqahtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Molecular Beam Epitaxy Workshop (Euro-MBE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Lenggries, Germany</w:t>
+              <w:t xml:space="preserve">11è Journées Scientifiques de Porquerolles (JSP2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C'Nano-PACA, Sep 2019, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048639v1</w:t>
+                <w:t xml:space="preserve">hal-02305423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V/Si photoelectrodes: a new route for solar hydrogen production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+                <w:t xml:space="preserve">A universal mechanism to describe III-V epitaxy on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11è Journées Scientifiques de Porquerolles (JSP2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C'Nano-PACA, Sep 2019, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">20th European Molecular Beam Epitaxy Workshop (Euro-MBE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Lenggries, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305423v1</w:t>
+                <w:t xml:space="preserve">hal-02048639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaPSb/Si photoelectrode for Solar Fuel Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13087,1333 +13087,1333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIGS Growth on a III-V/Si(001) Platform: Towards CIGS/Si Tandem Solar Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barreau</w:t>
+                <w:t xml:space="preserve">Solar Water Splitting: surface energy engineering of GaP Template on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Marseille, France. pp.769</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2019 (E-MRS 2019 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408403v1</w:t>
+                <w:t xml:space="preserve">hal-02114792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Water Splitting: surface energy engineering of GaP Template on Si</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoan Léger</w:t>
+                <w:t xml:space="preserve">CIGS Growth on a III-V/Si(001) Platform: Towards CIGS/Si Tandem Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2019 (E-MRS 2019 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Marseille, France. pp.769</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114792v1</w:t>
+                <w:t xml:space="preserve">hal-03408403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaP Template on Si for Solar Water Splitting: surface energy engineering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(114) GaP surface texturation on Si for water splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Lucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain</w:t>
+              <w:t xml:space="preserve">EMRS Spring meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909068v1</w:t>
+                <w:t xml:space="preserve">hal-01708047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A universal mechanism to describe the III-V on Si growth by Molecular Beam Epitaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nano Beam X-ray Scattering on GaP/Si for III-V Monolithic Integration on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Lucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Shanghai, China. pp.Th-C1-3(S)</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910554v1</w:t>
+                <w:t xml:space="preserve">hal-02352639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano Beam X-ray Scattering on GaP/Si for III-V Monolithic Integration on Silicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yanping Wang</w:t>
+                <w:t xml:space="preserve">Low-frequency Raman spectroscopy and elastic softness of hybrid lead halide perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ruffle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Autrans, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352639v1</w:t>
+                <w:t xml:space="preserve">hal-01968771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency Raman spectroscopy and elastic softness of hybrid lead halide perovskites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+                <w:t xml:space="preserve">Large scale textured GaP(114) growth on vicinal Si substrate by Molecular Beam Epitaxy for water splitting applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Autrans, France. pp.29</w:t>
+              <w:t xml:space="preserve">20th International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Shanghai, China. pp.Tu-P-43(S)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968771v1</w:t>
+                <w:t xml:space="preserve">hal-01910556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale textured GaP(114) growth on vicinal Si substrate by Molecular Beam Epitaxy for water splitting applications</w:t>
+                <w:t xml:space="preserve">III-V/Si heterogeneous growth : thermodynamics and antiphase domains formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Lucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yoan Léger</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Shanghai, China. pp.Tu-P-43(S)</w:t>
+              <w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910556v1</w:t>
+                <w:t xml:space="preserve">hal-01910543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V/Si heterogeneous growth : thermodynamics and antiphase domains formation</w:t>
+                <w:t xml:space="preserve">A general III-V/Si growth process description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Lucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910543v1</w:t>
+                <w:t xml:space="preserve">hal-01910535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general III-V/Si growth process description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GaP Template on Si for Solar Water Splitting: surface energy engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Lucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910535v1</w:t>
+                <w:t xml:space="preserve">hal-01909068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(114) GaP surface texturation on Si for water splitting</w:t>
+                <w:t xml:space="preserve">A universal mechanism to describe the III-V on Si growth by Molecular Beam Epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Lucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yoan Léger</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Shanghai, China. pp.Th-C1-3(S)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708047v1</w:t>
+                <w:t xml:space="preserve">hal-01910554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic softness of hybrid lead halide perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Paofai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhsud Saidaminov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14520,51 +14520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhashis Gangopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière du GDR Pulse (PULSE 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
@@ -14645,51 +14645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhashis Gangopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on the Formation of Semiconductor Interfaces (ICFSI-16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Hannover, Germany</w:t>
@@ -14757,51 +14757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, Automation &amp; Test in Europe conference (DATE 2017) - 3rd International Workshop on Optical/Photonic Interconnects for Computing Systems (OPTICS Workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14865,51 +14865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14945,1043 +14945,1043 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low energy phonon spectroscopy and translation-rotation coupling in hybrid perovskites crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of marker layers on antiphase domains in GaP/Si heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounib Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">Extended Defects in Semiconductors (EDS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Les Issambres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416169v1</w:t>
+                <w:t xml:space="preserve">hal-01496758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First stage results on III-V/Si tandem cells using GaAsPN dilute-nitride</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Tailoring second-order harmonic generation with crystal antiphase domains in GaP/Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Rolland</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounib Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496924v1</w:t>
+                <w:t xml:space="preserve">hal-01496763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of crystal antiphase boundaries on second harmonic generation in GaP microdisks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Stodolna</w:t>
+                <w:t xml:space="preserve">Advanced concepts of photovoltaics based on III-V compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">16th International Conference of Physical Chemistry (ROMPHYSCHEM-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Galaţi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497145v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced concepts of photovoltaics based on III-V compounds</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman and Brillouin scattering from single crystals of CH3NH3PbBr3 around the cubic to tetragonal phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ruffle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference of Physical Chemistry (ROMPHYSCHEM-16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Galaţi, Romania</w:t>
+              <w:t xml:space="preserve">2èmes Journées Perovskites Hybrides (JPH 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496667v1</w:t>
+                <w:t xml:space="preserve">hal-01337984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman and Brillouin scattering from single crystals of CH3NH3PbBr3 around the cubic to tetragonal phase transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First stage results on III-V/Si tandem cells using GaAsPN dilute-nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Perovskites Hybrides (JPH 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337984v1</w:t>
+                <w:t xml:space="preserve">hal-01496924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of marker layers on antiphase domains in GaP/Si heterostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of crystal antiphase boundaries on second harmonic generation in GaP microdisks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Stodolna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Defects in Semiconductors (EDS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Les Issambres, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496758v1</w:t>
+                <w:t xml:space="preserve">hal-01497145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring second-order harmonic generation with crystal antiphase domains in GaP/Si</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+                <w:t xml:space="preserve">Low energy phonon spectroscopy and translation-rotation coupling in hybrid perovskites crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496763v1</w:t>
+                <w:t xml:space="preserve">hal-01416169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic crystal behavior, tight-binding modelling and low energy phonon spectroscopy in hybrid perovskites crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">3D GaP/Si(001) growth mode and antiphase boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid and Organic Photovoltaics Conference (HOPV 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Swansea, United Kingdom</w:t>
+              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420429v1</w:t>
+                <w:t xml:space="preserve">hal-01497144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la croissance cohérente de GaP/Si(001) en couche mince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Lucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15990,948 +15990,948 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounib Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière du GDR Pulse (PULSE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D GaP/Si(001) growth mode and antiphase boundaries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Vallet</w:t>
+                <w:t xml:space="preserve">Plastic crystal behavior, tight-binding modelling and low energy phonon spectroscopy in hybrid perovskites crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Hybrid and Organic Photovoltaics Conference (HOPV 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Swansea, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497144v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic integration of GaAsPN dilute-nitride compounds on silicon substrates: toward the III-V/Si tandem solar cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+                <w:t xml:space="preserve">Numerical and experimental ongoing on III-V/Si high-efficiency tandem solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shijian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497194v1</w:t>
+                <w:t xml:space="preserve">hal-01203374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation des propriétés optiques des micro-disques de GaP pour l’intégration de fonctions optiques sur silicium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rochard</w:t>
+                <w:t xml:space="preserve">Toward the III-V/Si high efficiency tandem solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France. pp.133-135</w:t>
+              <w:t xml:space="preserve">7th International Workshop on "Advanced optical and X-ray characterization techniques of multifunctional materials for information and communication technologies, health and renewable energy applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497234v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the III-V/Si high efficiency tandem solar cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+                <w:t xml:space="preserve">GaAsPN-based PIN solar cells MBE-grown on GaP substrates: toward the III-V/Si tandem solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Cornet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on "Advanced optical and X-ray characterization techniques of multifunctional materials for information and communication technologies, health and renewable energy applications"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.93580H, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2081376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497190v1</w:t>
+                <w:t xml:space="preserve">hal-01166431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAsPN-based PIN solar cells MBE-grown on GaP substrates: toward the III-V/Si tandem solar cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael da Silva</w:t>
+                <w:t xml:space="preserve">Monolithic integration of GaAsPN dilute-nitride compounds on silicon substrates: toward the III-V/Si tandem solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Cornet</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West - OPTO 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.93580H, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2081376⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01166431v1</w:t>
+                <w:t xml:space="preserve">hal-01497194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental ongoing on III-V/Si high-efficiency tandem solar cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael da Silva</w:t>
+                <w:t xml:space="preserve">Investigation des propriétés optiques des micro-disques de GaP pour l’intégration de fonctions optiques sur silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shijian Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Cornet</w:t>
+                <w:t xml:space="preserve">Philippe Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France. pp.133-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203374v1</w:t>
+                <w:t xml:space="preserve">hal-01497234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the optical properties of GaP microdisks for optical functions integrated on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounib Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compound Semiconductor Week 2015 (CSW 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Santa-Barbara, United States</w:t>
@@ -16986,64 +16986,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17111,51 +17111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17210,77 +17210,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(In)GaP integration on Si for photonics and energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Skibitzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17329,721 +17329,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse quantitative par diffraction des rayons X des défauts plans dans GaP/SI pour la photonique sur Si</w:t>
+                <w:t xml:space="preserve">Low cristalline defect density in GaP/Si nanolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Stodolna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bertru</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jithesh Kuyyalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière du GDR Pulse (PULSE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society 2014 Sptring Meeting (E-MRS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137337v1</w:t>
+                <w:t xml:space="preserve">hal-01115024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxie cohérente de composés GaP et GaAsPN à azote dilué sur substrats de Si pour l’élaboration de cellules PV tandem III-V/Si</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Advanced concepts of III-V-based Solar Cells heterostructures: towards III-V/Si CPV on Si substrates and hot-carrier solar cells on InP substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Râle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society 2014 Sptring Meeting (E-MRS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115312v1</w:t>
+                <w:t xml:space="preserve">hal-01115019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorough structural and optical analyses of GaP-based heterostructures monolithically grown on silicon substrates for photonics on Si applications: toward the laser on silicon and high efficiency photovoltaics on silicon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse quantitative par diffraction des rayons X des défauts plans dans GaP/SI pour la photonique sur Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Stodolna</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on "Advanced optical and X-ray characterization techniques of multifunctional materials for information and communication technologies, health and renewable energy applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">Réunion plénière du GDR Pulse (PULSE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114912v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cristalline defect density in GaP/Si nanolayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxie cohérente de composés GaP et GaAsPN à azote dilué sur substrats de Si pour l’élaboration de cellules PV tandem III-V/Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jithesh Kuyyalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society 2014 Sptring Meeting (E-MRS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115024v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced concepts of III-V-based Solar Cells heterostructures: towards III-V/Si CPV on Si substrates and hot-carrier solar cells on InP substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Thorough structural and optical analyses of GaP-based heterostructures monolithically grown on silicon substrates for photonics on Si applications: toward the laser on silicon and high efficiency photovoltaics on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yanping Wang</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounib Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Stodolna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society 2014 Sptring Meeting (E-MRS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on "Advanced optical and X-ray characterization techniques of multifunctional materials for information and communication technologies, health and renewable energy applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115019v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration pseudomorphique dans la filière GaP/Si pour les applications lasers sur puce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Stodolna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18079,2488 +18079,2488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt heterointerface and low defect density in GaP/Si nanolayers</w:t>
+                <w:t xml:space="preserve">Quantitative evaluation of microtwins and antiphase defects in GaP/Si nanolayers for III-V photonics platform on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Stodolna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jithesh Kuyyalil</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound Semiconductor Week 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12th Biennal Conference on High-Resolution X-Ray Diffraction and Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Villard de Lans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115278v1</w:t>
+                <w:t xml:space="preserve">hal-01115004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative evaluation of microtwins and antiphase defects in GaP/Si nanolayers for III-V photonics platform on silicon</w:t>
+                <w:t xml:space="preserve">Abrupt heterointerface and low defect density in GaP/Si nanolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Stodolna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bertru</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jithesh Kuyyalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Biennal Conference on High-Resolution X-Ray Diffraction and Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Villard de Lans, France</w:t>
+              <w:t xml:space="preserve">Compound Semiconductor Week 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115004v1</w:t>
+                <w:t xml:space="preserve">hal-01115278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse quantitative des micromacles dans des nanocouches épitaxiales GaP/Si pour la photonique sur silicium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Enhanced incorporation of nitrogen on atomic step edges adsorption sites in diluted nitrides alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bertru</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jithesh Kuyyalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème colloque rayons X et matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">euro-MBE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918791v1</w:t>
+                <w:t xml:space="preserve">hal-00918668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced X-ray analyses on epitaxially-grown thin films for optoelectronic applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Analyse quantitative de la perfection cristalline de nanocouches épitaxiales GaP/Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference of Physical Chemistry - ROMPHYSCHEM-15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">Xème colloque rayons X et matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918793v1</w:t>
+                <w:t xml:space="preserve">hal-00918790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of GaP on biatomic Si steps using a UHVCVD-MBE cluster</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Développement d'un cluster de croissance UHVCVD-MBE pour l'intégration pseudomorphique III-V/Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dehaese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">euro-MBE conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Levi, Finland</w:t>
+              <w:t xml:space="preserve">Réunion plénière du GDR Pulse (PULSE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918666v1</w:t>
+                <w:t xml:space="preserve">hal-00918749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HR-TEM study of GaN-GaP type II interfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Intégration optique par croissance directe de nanostructures III-V sur silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Microscopy of Semiconducting Materials MSMXVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">14èmes Journées Nano, Micro et Optoélectronique (JNMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918664v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gamma-X competition for the optical transition of (In,Ga)As(N)/GaP quantum dots (QDs)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GaAsPN compounds for Si photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Turban</w:t>
+                <w:t xml:space="preserve">Thomas Quinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials research society meeting EMRS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Workshop "Silicon &amp; Photonics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918730v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UHVCVD-MBE growth cluster for III-N-V/Si solar cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Growth of GaP on biatomic Si steps using a UHVCVD-MBE cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jithesh Kuyyalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jithesh Kuyyalil</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound semiconductors week, ISCS, 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">euro-MBE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918735v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic integration of diluted-nitride III-V-N compounds on silicon substrates : toward the III-V/Si Concentrated Photovoltaics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HR-TEM study of GaN-GaP type II interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Inorganic and Environmental Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">18th Microscopy of Semiconducting Materials MSMXVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918754v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par TEM et DRX des défauts cristallins dans des couches épitaxiées par MBE de GaP sur Silicium (001)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Stodolna</w:t>
+                <w:t xml:space="preserve">gamma-X competition for the optical transition of (In,Ga)As(N)/GaP quantum dots (QDs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Demangeot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+                <w:t xml:space="preserve">K. Pereira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière du GDR Pulse (PULSE 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">European Materials research society meeting EMRS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918748v1</w:t>
+                <w:t xml:space="preserve">hal-00918730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio investigation of defect nucleation at III-V/Si heterointerface for tandem solar cells applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">UHVCVD-MBE growth cluster for III-N-V/Si solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jithesh Kuyyalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society meeting E-MRS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Compound semiconductors week, ISCS, 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918729v1</w:t>
+                <w:t xml:space="preserve">hal-00918735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des propriétés structurale de l'interface GaP/Si et des propriétés électroniques de cellules solaires GaAsPN/GaP pour la fabrication de cellule tandem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monolithic integration of diluted-nitride III-V-N compounds on silicon substrates : toward the III-V/Si Concentrated Photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du Photovoltaïque JNPV 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Inorganic and Environmental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918758v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and observations of extended defects in III-V epilayers on Si</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude par TEM et DRX des défauts cristallins dans des couches épitaxiées par MBE de GaP sur Silicium (001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Stodolna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop "Silicon &amp; Photonics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Réunion plénière du GDR Pulse (PULSE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918738v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative study of microtwins in GaP/Si thin film and GaAsPN quantum wells grown on silicon substrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+                <w:t xml:space="preserve">Ab initio investigation of defect nucleation at III-V/Si heterointerface for tandem solar cells applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Giudicelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Cornet</w:t>
+                <w:t xml:space="preserve">J. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Molecular Beam Epitaxy (MBE 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Materials Research Society meeting E-MRS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00788399v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced incorporation of nitrogen on atomic step edges adsorption sites in diluted nitrides alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Optimisation des propriétés structurale de l'interface GaP/Si et des propriétés électroniques de cellules solaires GaAsPN/GaP pour la fabrication de cellule tandem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jithesh Kuyyalil</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">euro-MBE conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Levi, Finland</w:t>
+              <w:t xml:space="preserve">Journées nationales du Photovoltaïque JNPV 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918668v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse quantitative de la perfection cristalline de nanocouches épitaxiales GaP/Si</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin and observations of extended defects in III-V epilayers on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Stodolna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème colloque rayons X et matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Workshop "Silicon &amp; Photonics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918790v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un cluster de croissance UHVCVD-MBE pour l'intégration pseudomorphique III-V/Si</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Quantitative study of microtwins in GaP/Si thin film and GaAsPN quantum wells grown on silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière du GDR Pulse (PULSE 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Molecular Beam Epitaxy (MBE 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nara, Japan. pp.25-28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2012.11.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918749v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration optique par croissance directe de nanostructures III-V sur silicium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Advanced X-ray analyses on epitaxially-grown thin films for optoelectronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées Nano, Micro et Optoélectronique (JNMO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Evian, France</w:t>
+              <w:t xml:space="preserve">15th International Conference of Physical Chemistry - ROMPHYSCHEM-15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918745v1</w:t>
+                <w:t xml:space="preserve">hal-00918793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAsPN compounds for Si photonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Analyse quantitative des micromacles dans des nanocouches épitaxiales GaP/Si pour la photonique sur silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Quinci</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop "Silicon &amp; Photonics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Xème colloque rayons X et matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918743v1</w:t>
+                <w:t xml:space="preserve">hal-00918791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman investigation of GaP-Si interfaces grown by molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20617,380 +20617,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New concept of photovoltaic heterostructure GaP/c-Si : AFORS-HET simulation and first pseudomorphic approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Structural and optical properties of AlGaP confinement layers and InGaAs quantum dots light emitters onto GaP substrate: towards photonics on silicon application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du Photovoltaïque JNPV 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting 2012 (E-MRS Spring 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France. pp.87-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918767v1</w:t>
+                <w:t xml:space="preserve">hal-00918657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optical properties of AlGaP confinement layers and InGaAs quantum dots light emitters onto GaP substrate: towards photonics on silicon application</w:t>
+                <w:t xml:space="preserve">New concept of photovoltaic heterostructure GaP/c-Si : AFORS-HET simulation and first pseudomorphic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Thomas Quinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Varache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting 2012 (E-MRS Spring 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées nationales du Photovoltaïque JNPV 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.134⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00918657v1</w:t>
+                <w:t xml:space="preserve">hal-00918767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UHVCVD-MBE growth for tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jithesh Kuyyalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th PhotoVoltaic Technical Conference (PVTC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Aix-en-Provence, France</w:t>
@@ -21032,77 +21032,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystalline defects in GaP layers grown on Si (001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Stodolna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21138,484 +21138,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of III-V GaP on biatomic Si steps using a UHVCVD-MBE cluster</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">coherent integration of photonics on silicon through the growth of GaP/Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiming Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du photovoltaïque 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chantilly, France</w:t>
+              <w:t xml:space="preserve">Technical Meeting of Sandie European Network of Excellence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788460v1</w:t>
+                <w:t xml:space="preserve">hal-00788526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un laser sur silicium dans l'approche pseudomorphique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of InGaP(N) and GaAsP(N) materials lattice-matched to Si for multi-junction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Thomas Quinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales de l'optique guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">international conference on MBE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788434v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sb surfactant mediated growth of InAs/AlAsSb quantum wells up to 8 monolayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
+                <w:t xml:space="preserve">Monolithic growth of III-V-N diluted nitride devices on Si substrate for solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Superlattices, Nanostructures and Nanodevices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Journées nationales du photovoltaïque JNPV2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chantilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809031v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiality of GaAsPN and InGaPN for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd PhotoVoltaic Technical Conference (PVTC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Aix-en-Provence, France</w:t>
@@ -21638,471 +21638,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">coherent integration of photonics on silicon through the growth of GaP/Si</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Growth of III-V GaP on biatomic Si steps using a UHVCVD-MBE cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jithesh Kuyyalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weiming Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical Meeting of Sandie European Network of Excellence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées nationales du photovoltaïque 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chantilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788526v1</w:t>
+                <w:t xml:space="preserve">hal-00788460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic growth of III-V-N diluted nitride devices on Si substrate for solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Cornet</w:t>
+                <w:t xml:space="preserve">Sb surfactant mediated growth of InAs/AlAsSb quantum wells up to 8 monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du photovoltaïque JNPV2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chantilly, France</w:t>
+              <w:t xml:space="preserve">International Conference on Superlattices, Nanostructures and Nanodevices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788544v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of InGaP(N) and GaAsP(N) materials lattice-matched to Si for multi-junction solar cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Développement d'un laser sur silicium dans l'approche pseudomorphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Cornet</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international conference on MBE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Japan</w:t>
+              <w:t xml:space="preserve">Journées nationales de l'optique guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726772v1</w:t>
+                <w:t xml:space="preserve">hal-00788434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InGaPN and GaAsPN layers for tandem solar cells on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22144,90 +22144,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilute nitride GaNAsP for photonic applications on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22282,90 +22282,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of InGaPN and GaAsPN materials lattice-matched to Si for multi-junction solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Râle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales du photovoltaïque (JNPV 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Chantilly, France</w:t>
@@ -22394,90 +22394,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent integration of photonics on silicon through the growth of nanostructures on GaP/Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiming Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22522,57 +22522,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of the two-components observed in high resolution X-ray diffraction omega-scan peaks from mosaic thin films: case of both PLD-grown ZnO on c-sapphire substrate and MBE-grown GaP on silicon substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Studies of PLD-grown ZnO and MBE-grown GaP mosaic thin films by x-ray scattering methods: beyond the restrictive omega rocking curve linewidth as a figure-of-merit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22580,249 +22580,258 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. J. Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hosseini Teherani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop "Current trends and advanced ellipsometric and XRD techniques for the characterization of nanostructured materials"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San Fransisco, United States. pp.79400L, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.877661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726686v1</w:t>
+                <w:t xml:space="preserve">hal-00654279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MBE growth of (GaAsPN/GaPN)/GaP quantum wells light emitting diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiming Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">euro-MBE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Alpe d'Huez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of PLD-grown ZnO and MBE-grown GaP mosaic thin films by x-ray scattering methods: beyond the restrictive omega rocking curve linewidth as a figure-of-merit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Interpretation of the two-components observed in high resolution X-ray diffraction omega-scan peaks from mosaic thin films: case of both PLD-grown ZnO on c-sapphire substrate and MBE-grown GaP on silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22830,185 +22839,176 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. J. Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hosseini Teherani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Workshop "Current trends and advanced ellipsometric and XRD techniques for the characterization of nanostructured materials"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bucharest, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.877661⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00654279v1</w:t>
+                <w:t xml:space="preserve">hal-00726686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterisation of GaP/Si nanolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiming Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t>
@@ -23037,90 +23037,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">structural characterization of MBE grown GaP/Si nanolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiming Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23156,721 +23156,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier injection in GaAsP(N)/GaPN Quantum Wells on Silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Structural charaterisation of GaP/Si nanolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiming Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compound Semiconductor Week 2011 - 23rd International Conference on Indium Phosphide and Related Materials (IPRM 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Berlin, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">, May 2011, Berlin, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654285v1</w:t>
+                <w:t xml:space="preserve">hal-00654292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural charaterisation of GaP/Si nanolayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Carrier injection in GaAsP(N)/GaPN Quantum Wells on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiming Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charles Cornet</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compound Semiconductor Week 2011 - 23rd International Conference on Indium Phosphide and Related Materials (IPRM 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Berlin, Germany. pp.1-4</w:t>
+              <w:t xml:space="preserve">, May 2011, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654292v1</w:t>
+                <w:t xml:space="preserve">hal-00654285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance hétérogène de semi-conducteurs III-V sur silicium : vers l'optoélectronique sur silicium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">caractérisation de semi-conducteurs III-V nanostructurés par microscopie à force atomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Soline Richard</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Paranthoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PONANT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Rennes, France. pp.9-11</w:t>
+              <w:t xml:space="preserve">Journées de la microscopie champ proche Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rennes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504506v1</w:t>
+                <w:t xml:space="preserve">hal-00504500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">caractérisation de semi-conducteurs III-V nanostructurés par microscopie à force atomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Croissance hétérogène de semi-conducteurs III-V sur silicium : vers l'optoélectronique sur silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Levallois</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiming Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la microscopie champ proche Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Rennes, France. pp.1</w:t>
+              <w:t xml:space="preserve">Séminaire PONANT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Rennes, France. pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504500v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous growth and characterisation of III-V material on Si (001) substrate for photonics applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Fundamental studies for coherent growth of III-V materials on Si: toward Photonics on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiming Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées de la Société Française de métallurgie et matériaux (SF2M) 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Rennes, France. pp.W. Guo</w:t>
+              <w:t xml:space="preserve">EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486672v1</w:t>
+                <w:t xml:space="preserve">hal-00491771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition fils boites dans le système InAs/InP (100)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Alghoraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhadi Nakkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23906,208 +23906,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental studies for coherent growth of III-V materials on Si: toward Photonics on Silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous growth and characterisation of III-V material on Si (001) substrate for photonics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiming Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Letoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. pp.1</w:t>
+              <w:t xml:space="preserve">journées de la Société Française de métallurgie et matériaux (SF2M) 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Rennes, France. pp.W. Guo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491771v1</w:t>
+                <w:t xml:space="preserve">hal-00486672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First step to Si photonics: synthesis of quantum dot light-emitters on GaP substrate by MBE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiming Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24183,90 +24183,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organized growth of InAs quantum dots on InP substrate emitting at 1.55-μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Elias</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24308,103 +24308,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of 1.55 µm InAs QD laser using vicinal (001)InP substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Letoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Alghoraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPRM, Indium Phosphide &amp; Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Newportbeach, United States. pp.41 - 44, </w:t>
@@ -24436,846 +24436,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxie des boites quantiques hautes performances InAs/InGaAsP/InP(100) pour des applications laser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Alghoraibi</w:t>
+                <w:t xml:space="preserve">Toward a light-emitter on Si: Growth of InAs and InP nanostructure on GaP substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiming Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Alsahwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée nanosciences de bretagne (JNB2),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t>
+              <w:t xml:space="preserve">(International Workshop on Semiconductor Quantum Dot Devices and Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Rennes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486169v1</w:t>
+                <w:t xml:space="preserve">hal-00491776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epifanix: a software tool for automated analysis of X-ray diffraction scans on epitaxial layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Manivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiming Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'association française de cristallographie AFC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Rennes, France. pp.A. Letoublon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a light-emitter on Si: Growth of InAs and InP nanostructure on GaP substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+                <w:t xml:space="preserve">Epitaxie des boites quantiques hautes performances InAs/InGaAsP/InP(100) pour des applications laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Letoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Alghoraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(International Workshop on Semiconductor Quantum Dot Devices and Applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Rennes, France. pp.1</w:t>
+              <w:t xml:space="preserve">Journée nanosciences de bretagne (JNB2),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491776v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized growth of InAs quantum dots on InP(001)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Elias</w:t>
+                <w:t xml:space="preserve">Growth and characterization of single phase GaP on Si(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiming Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Alghoraibi</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SQDA (International Workshop on Semiconductor Quantum Dot Devices and Applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Rennes, France. pp.G. Elias</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association Française de Cristallographie 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Rennes, France. pp.W. Guo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486675v1</w:t>
+                <w:t xml:space="preserve">hal-00486678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of single phase GaP on Si(001)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weiming Guo</w:t>
+                <w:t xml:space="preserve">Effect of lateral coupling on the carrier redistribution in InAs/InP(311)B high dots surface density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhadi Nakkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association Française de Cristallographie 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Rennes, France. pp.W. Guo</w:t>
+              <w:t xml:space="preserve">International Workshop on Semiconductor Quantum Dot Devices and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, rennes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486678v1</w:t>
+                <w:t xml:space="preserve">hal-00491786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lateral coupling on the carrier redistribution in InAs/InP(311)B high dots surface density</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Folliot</w:t>
+                <w:t xml:space="preserve">Self-organized growth of InAs quantum dots on InP(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Alghoraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Semiconductor Quantum Dot Devices and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, rennes, France. pp.1</w:t>
+              <w:t xml:space="preserve">SQDA (International Workshop on Semiconductor Quantum Dot Devices and Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Rennes, France. pp.G. Elias</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491786v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance par MBE de Boites quantiques InP sur GaP/Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiming Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25468,51 +25468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Ulloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Koenraad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25567,90 +25567,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of InAs/InP(311)B stacked quantum dots for laser emission at 1.55 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Elias</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Alghoraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25705,90 +25705,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of InAs/InP(311)B stacked quantum dots for laser emission at 1.55 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Molecular Beam Epitaxy Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Sierra Nevada, Spain. pp.A. Letoublon</w:t>
@@ -25817,103 +25817,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stransky-Krastanow Gas Source MBE growth and optical properties of InAs/GaP quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Alghoraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">euro-MBE conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Sierra nevada, Granada, France. pp.1</w:t>
@@ -25936,277 +25936,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boîtes quantiques InAs/InP(113) pour l'émission à 1.55 µm : contrôle de la croissance et caractérisation Structurale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Corre</w:t>
+                <w:t xml:space="preserve">Atomic scale analysis of intermixing, segregation and decompostion during self assembly of nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Offermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Ulloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Celebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Notzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Koenraad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème JNMO (Journées Nano-Micro Electronique et Optoélectronique )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Aussois, France</w:t>
+              <w:t xml:space="preserve">4th international conference on semiconductor quantum dots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486720v1</w:t>
+                <w:t xml:space="preserve">hal-00486661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale analysis of intermixing, segregation and decompostion during self assembly of nanostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Koenraad</w:t>
+                <w:t xml:space="preserve">Boîtes quantiques InAs/InP(113) pour l'émission à 1.55 µm : contrôle de la croissance et caractérisation Structurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international conference on semiconductor quantum dots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">11ème JNMO (Journées Nano-Micro Electronique et Optoélectronique )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486661v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain, size and composition of InAs quantum sticks, embedded in InP, determined via X-ray anomalous diffraction and diffraction anomalous fine structure in grazing incidence</w:t>
               </w:r>
@@ -26480,51 +26480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Proietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.24-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
@@ -26699,103 +26699,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron scattering experiment and simulation in halide perovskite CsPbBr3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Zeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marios Zacharias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
@@ -26818,402 +26818,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-efficient III-V/Si photo-electrodes for hydrogen production</w:t>
+                <w:t xml:space="preserve">InP-based Materials on Si for Energy and Photonic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mekan Piriyev</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Mehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPR H2 days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Molecular-Beam Epitaxy (ICMBE 2024).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745403v1</w:t>
+                <w:t xml:space="preserve">hal-04745313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of zinc sulfide nanowaveguides for 2nd-order nonlinear photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieg Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Naïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Confererence on the Physics of Semiconductors 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InP-based Materials on Si for Energy and Photonic Applications</w:t>
+                <w:t xml:space="preserve">Cost-efficient III-V/Si photo-electrodes for hydrogen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Huillery</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Le Vi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekan Piriyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Molecular-Beam Epitaxy (ICMBE 2024).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
+              <w:t xml:space="preserve">PEPR H2 days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745313v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure characterization of CIGS/GaP/Si tandem solar cells</w:t>
               </w:r>
@@ -27488,64 +27488,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12è Journées Nationales du PhotoVoltaïque (JNPV 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
@@ -27693,527 +27693,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of III-P/Si based photoelectrodes for solar hydrogen production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bandgap engineering of III-V semiconductors on silicon for solar hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekan Piriyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mekan Piriyev</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du photovoltaïque 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Dourdan, France. 2021</w:t>
+              <w:t xml:space="preserve">5èmes Journées des Carburants Solaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032889v1</w:t>
+                <w:t xml:space="preserve">hal-03408286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandgap engineering of III-V semiconductors on silicon for solar hydrogen production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performances of III-P/Si based photoelectrodes for solar hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekan Piriyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées des Carburants Solaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Saint Jacut de la Mer, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du photovoltaïque 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Dourdan, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408286v1</w:t>
+                <w:t xml:space="preserve">hal-03032889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIGS growth on a GaP/Si(001) platform: towards CIGS/Si tandem solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ang Zhou</w:t>
+                <w:t xml:space="preserve">MBE-grown GaAs(x)P(1-x)/Si photoelectrodes for solar hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekan Piriyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11è Journées Nationales du PhotoVoltaïque (JNPV 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
+              <w:t xml:space="preserve">21st International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Mexico (virtual), Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408374v1</w:t>
+                <w:t xml:space="preserve">hal-03402702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBE-grown GaAs(x)P(1-x)/Si photoelectrodes for solar hydrogen production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tony Rohel</w:t>
+                <w:t xml:space="preserve">CIGS growth on a GaP/Si(001) platform: towards CIGS/Si tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Mexico (virtual), Mexico</w:t>
+              <w:t xml:space="preserve">11è Journées Nationales du PhotoVoltaïque (JNPV 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402702v1</w:t>
+                <w:t xml:space="preserve">hal-03408374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth of Cu(In, Ga)S2 thin films on GaP/Si(001) pseudo-substrate for CIGS/Si tandem solar cell</w:t>
               </w:r>
@@ -28350,77 +28350,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Skibitzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium : 20th Anniversary of LPQM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Cachan, France</w:t>
@@ -28475,77 +28475,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rayons X et Matière 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
@@ -28568,402 +28568,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence of 2D-vertical In-rich APBs embedded in InGaP/SiGe/Si</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Piron</w:t>
+                <w:t xml:space="preserve">Elastic softness of hybrid lead halide perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Shanghai, China. 2018</w:t>
+              <w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rennes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909074v2</w:t>
+                <w:t xml:space="preserve">hal-01722941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic softness of hybrid lead halide perovskites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t>
+                <w:t xml:space="preserve">Antiphase boundaries in InGaP/SiGe/Si : structural and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Skibitzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Stervinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Rennes, France. 2018</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722941v1</w:t>
+                <w:t xml:space="preserve">hal-01864388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiphase boundaries in InGaP/SiGe/Si : structural and optical properties</w:t>
+                <w:t xml:space="preserve">Photoluminescence of 2D-vertical In-rich APBs embedded in InGaP/SiGe/Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Skibitzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Piron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France. 2018</w:t>
+              <w:t xml:space="preserve">20th International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Shanghai, China. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864388v1</w:t>
+                <w:t xml:space="preserve">hal-01909074v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning tunneling microscopy investigation of GaP epitaxial growth on nominal and vicinal Si(001) substrates for optoelectronic applications</w:t>
               </w:r>
@@ -29001,51 +29001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhashis Gangopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Strasbourg, France. 2018</w:t>
@@ -29087,77 +29087,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitons bounded around In-rich antiphase boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Skibitzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29193,402 +29193,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards III-V on silicon solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Levallois</w:t>
+                <w:t xml:space="preserve">Study of the 3D growth mode of III-V on Si by DFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7è Journées Nationales du PhotoVoltaïque (JNPV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Dourdan, France. 107, pp.191603 - 191603, 2015</w:t>
+              <w:t xml:space="preserve">Réunion plénière du GDR Pulse (PULSE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660154v1</w:t>
+                <w:t xml:space="preserve">hal-01708149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and dynamic properties of hybrid perovskites for photovoltaic applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t>
+                <w:t xml:space="preserve">Towards III-V on silicon solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyer-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">7è Journées Nationales du PhotoVoltaïque (JNPV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Dourdan, France. 107, pp.191603 - 191603, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01523643v1</w:t>
+                <w:t xml:space="preserve">hal-01660154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the 3D growth mode of III-V on Si by DFT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Bernard</w:t>
+                <w:t xml:space="preserve">Structural and dynamic properties of hybrid perovskites for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière du GDR Pulse (PULSE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708149v1</w:t>
+                <w:t xml:space="preserve">hal-01523643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaP/Si(001) polar-on-nonpolar epitaxial growth revisited by scanning tunneling microscopy</w:t>
               </w:r>
@@ -29626,51 +29626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhashis Gangopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31è colloque Journées Surfaces et Interfaces (JSI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
@@ -29751,51 +29751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gangopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
@@ -29818,402 +29818,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAsPN Single and Tandem Solar Cells on Silicon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Impact of Antiphase Boundaries on Non-linear Frequency Conversion in GaP/Si Microdisks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Rolland</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Stodolna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Compound Semiconductor Week 2016 (CSW 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496922v1</w:t>
+                <w:t xml:space="preserve">hal-01496739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between antiphase domains, roughness and surface/interface energies during the epitaxial growth of GaP on Si</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Vallet</w:t>
+                <w:t xml:space="preserve">GaAsPN Single and Tandem Solar Cells on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497064v1</w:t>
+                <w:t xml:space="preserve">hal-01496922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Antiphase Boundaries on Non-linear Frequency Conversion in GaP/Si Microdisks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+                <w:t xml:space="preserve">Relationship between antiphase domains, roughness and surface/interface energies during the epitaxial growth of GaP on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounib Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound Semiconductor Week 2016 (CSW 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toyama, Japan</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496739v1</w:t>
+                <w:t xml:space="preserve">hal-01497064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlGaP-growth and doping by MBE</w:t>
               </w:r>
@@ -30225,51 +30225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Burin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30376,51 +30376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gangopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière du GDR Pulse (PULSE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
@@ -30443,277 +30443,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Coherent Scattering on GaP/Si for III-V Monolithic Integration on Silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scanning tunneling microscopy investigation of GaP MBE growth on nominal and vicinal Si(001) substrates for optoelectronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gangopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (COHERENCE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Saint-Malo, France. 2016</w:t>
+              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496666v1</w:t>
+                <w:t xml:space="preserve">hal-01496729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning tunneling microscopy investigation of GaP MBE growth on nominal and vicinal Si(001) substrates for optoelectronic applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+                <w:t xml:space="preserve">X-ray Coherent Scattering on GaP/Si for III-V Monolithic Integration on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Lucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tony Rohel</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (COHERENCE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint-Malo, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496729v1</w:t>
+                <w:t xml:space="preserve">hal-01496666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaP/Si Antiphase domains annihilation at the early stages of growth</w:t>
               </w:r>
@@ -30725,64 +30725,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounib Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30818,320 +30818,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers les cellules solaires à haut rendement à base de composés III-V sur substrats bas-couts de silicium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael da Silva</w:t>
+                <w:t xml:space="preserve">Carrier injection in GaP-based laser waveguides and dilute nitrides gain medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Levallois</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bretagne 2015 - Horizons de l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">18th European Molecular Beam Epitaxy Workshop (Euro-MBE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Canazei, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497238v1</w:t>
+                <w:t xml:space="preserve">hal-01147468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier injection in GaP-based laser waveguides and dilute nitrides gain medium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+                <w:t xml:space="preserve">Vers les cellules solaires à haut rendement à base de composés III-V sur substrats bas-couts de silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoan Léger</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Molecular Beam Epitaxy Workshop (Euro-MBE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Canazei, Italy. 2015</w:t>
+              <w:t xml:space="preserve">Optique Bretagne 2015 - Horizons de l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147468v1</w:t>
+                <w:t xml:space="preserve">hal-01497238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice-matched GaAsPN/GaP single junction solar cell for high-efficiency tandem solar cells on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31212,77 +31212,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical injection in GaP-based laser waveguides and active areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31359,64 +31359,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate bonding using electroplated copper through silicon vias for VCSEL fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethallah Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Paranthoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31493,77 +31493,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of GaAsPN alloy for its integration in III-V/Si tandem solar cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31774,51 +31774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095591v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Choubrac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202500091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334599v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Vi Le" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Febvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500251" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Merhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Boulingui Koumba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huillery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c01840" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202300485" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-04795165v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Fan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383334v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekan Piriyev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi Hanh Le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc02556j" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966710v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.112138" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tavernier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2023020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107685" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546784v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruffl&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.105.024306" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja We&#322;na" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina &#379;elazna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Janicki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2021.115567" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienlo Flora Zerbo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Povey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12101363" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361009v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2021.111385" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Alqahtani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stervinou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110888" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507269v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso da Cunha Ferreira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paofai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raymond" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-0313-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926153v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Saleem-Urothodi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Pouliquen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pareige" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.399935" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032030v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Skibitzki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c04702" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878985v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charbonnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lucci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.053401" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika We&#322;na" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kudrawiec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.03.039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWTS2PBK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Zhou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719008537" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178176v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjayan Sathasivam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Jurczak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Piron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SE00113A" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860094v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.085502" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833206v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pedesseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.060401" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803990v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201801585" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715130v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zelazna" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gladysiewicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15933-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529569v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tremblay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Burin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gauthier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.02.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillem&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stodolna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa676d" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272057v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rale" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.11.036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7CKWHCZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396654v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.014608" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362483v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01709" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01291680v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2213623" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157811v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715009954" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228809v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jithesh Kuyyalil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935494" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166437v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201503.005793" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166477v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;toublon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2014-0008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918663v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798363" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918659v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinci" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.05.022" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7898WDX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02050606v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788396v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.116" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0SW7K2L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842763v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2012670" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918658v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.04.052" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8V424QP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654301v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Guo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bondi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.10.139" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPZJ75T7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788403v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772785" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698574v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Salman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.03.053" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726722v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4751024" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692315v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letoublon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.10.137" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9P36BGX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654272v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601857" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662642v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Rogers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hosseini Teherani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.04.036" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62ZBQZWD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489868v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.49.060210" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484943v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ulloa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Koenraad" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bonnet-Eymard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letoublon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3361036" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485726v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Elias" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alghoraibi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Nakkar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.48.070204" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471905v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caroff" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertru" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Elias" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dehaese" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.02.048" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W658531H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665750v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200881728" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W085LN80-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442851v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazzari" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235429" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247400v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leroy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.045430" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485820v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celebi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2722738" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442856v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revenant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzari" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.06.026" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZM408XR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485907v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gapihan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2771063" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139775v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Francoual" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yakhou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bley" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513584v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Francoual" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Livet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Boissieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Yakhou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bley" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500263496" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491703v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Schliwa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.035312" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017183v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Francoal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissieu M. De" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485589v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.05.046" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154906v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Proletti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442861v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.185501" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085995v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proietti M.G." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.186101" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122641v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grenier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Berar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caillot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146613v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Proeitti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219293v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zeli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;baud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Zacharias" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224005v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383876v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemoine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Morice" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Le Corre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Na&#239;m" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2025.ITu2A.3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-05029942v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bienlo Zerbo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Povey" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688508v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Saleem Urothodi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icton62926.2024.10647803" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709949v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batte" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197066v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227095v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffl&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968129v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866530v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hehlen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562709v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968298v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968258v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gautheron-Bernard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967984v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948056v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949021v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392186v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2591986" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366819v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402730v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Velly-Pareige" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402689v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285528v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool S Urothodi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796793v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS52836.2021.9604140" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032794v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879656v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032905v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189095v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396608v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barreau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048639v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305423v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102622v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408403v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114792v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909068v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910554v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352639v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968771v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910556v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910543v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910535v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708047v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933567v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhsud Saidaminov" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raymond" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715954v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhashis Gangopadhyay" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715971v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549924v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708282v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416169v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496924v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael da Silva" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497145v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496667v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337984v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496758v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496763v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01420429v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497149v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497144v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497194v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497234v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497190v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166431v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081376" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203374v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijian Wang" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147496v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gachet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497228v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497220v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497184v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Skibitzki" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137337v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115312v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114912v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115024v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115019v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#226;le" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodi&#232;re" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114901v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115278v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115004v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918791v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918793v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918666v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918664v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Eymery" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918730v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pereira da Silva" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918735v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918754v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918748v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918729v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tea" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918758v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918738v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788399v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giudicelli" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.11.046" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B71SPNDV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918668v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918790v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918749v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918745v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918743v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788308v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Richard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.132" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8SCQ8L7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918767v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Varache" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918657v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.134" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNWD9RTK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918732v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918665v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788460v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788434v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809031v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726855v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788526v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788544v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726772v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726850v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726885v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788478v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654337v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.910279" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726686v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654313v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654279v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877661" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654330v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654309v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654285v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654292v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504506v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504500v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lapeyre" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486672v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486673v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491771v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491426v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881722" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SS8WPFKL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491459v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485799v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2009.5012422" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486169v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486681v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manivel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491776v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Alsahwa" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486675v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486678v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491786v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491778v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486709v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486715v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486707v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486711v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491810v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486720v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486661v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Offermans" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Notzel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140720v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Proietti" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149938v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priester" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gonzalez" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149685v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152576v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Proietti" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219422v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745403v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745344v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745313v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mehri" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745370v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Choubrac" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-04795352v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer-Richard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968270v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968206v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Harel" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032889v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408286v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408374v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402702v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648753v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyxeni Tsoulka" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882424v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108397v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909074v2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722941v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864388v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866135v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864401v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660154v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523643v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708149v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715988v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497071v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gangopadhyay" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496922v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497064v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496739v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497057v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497147v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01496666v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496729v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497252v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497238v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147468v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147439v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114889v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/articleDetails.jsp?arnumber=6880545" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880545" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112963v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Taleb" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880543" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115014v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095591v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Choubrac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202500091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334599v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Vi Le" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Febvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500251" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Merhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Boulingui Koumba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huillery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c01840" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202300485" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-04795165v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Fan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383334v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekan Piriyev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi Hanh Le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc02556j" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tavernier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2023020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186997v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107685" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966710v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.112138" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967760v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja We&#322;na" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina &#379;elazna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Janicki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2021.115567" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546784v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourges" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruffl&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.105.024306" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienlo Flora Zerbo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Povey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12101363" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361009v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2021.111385" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Alqahtani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stervinou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110888" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Saleem-Urothodi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Pouliquen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pareige" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.399935" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Skibitzki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c04702" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507269v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso da Cunha Ferreira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paofai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raymond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-0313-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878985v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charbonnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lucci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.053401" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika We&#322;na" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kudrawiec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.03.039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWTS2PBK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Zhou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719008537" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178176v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjayan Sathasivam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Jurczak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Piron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SE00113A" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860094v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.085502" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833206v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pedesseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.060401" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803990v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201801585" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715130v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zelazna" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gladysiewicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15933-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529569v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tremblay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Burin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gauthier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.02.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillem&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stodolna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa676d" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272057v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rale" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.11.036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7CKWHCZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396654v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.014608" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01291680v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2213623" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362483v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01709" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228809v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jithesh Kuyyalil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935494" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715009954" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166437v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201503.005793" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166477v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;toublon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2014-0008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918659v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinci" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.05.022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7898WDX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918663v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798363" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02050606v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842763v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2012670" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788396v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.116" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0SW7K2L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918658v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.04.052" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8V424QP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788403v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772785" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654301v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Guo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bondi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.10.139" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPZJ75T7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698574v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Salman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.03.053" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726722v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4751024" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692315v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letoublon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.10.137" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9P36BGX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654272v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601857" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662642v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Rogers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hosseini Teherani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.04.036" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62ZBQZWD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489868v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.49.060210" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484943v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ulloa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Koenraad" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bonnet-Eymard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letoublon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3361036" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471905v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caroff" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertru" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Elias" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dehaese" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.02.048" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W658531H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485726v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Elias" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alghoraibi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Nakkar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.48.070204" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665750v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200881728" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W085LN80-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442851v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazzari" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235429" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247400v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leroy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.045430" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485907v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gapihan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2771063" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442856v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revenant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzari" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.06.026" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZM408XR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485820v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celebi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2722738" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139775v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Francoual" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yakhou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bley" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513584v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Francoual" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Livet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Boissieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Yakhou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bley" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500263496" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491703v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Schliwa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.035312" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017183v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Francoal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissieu M. De" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485589v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.05.046" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154906v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Proletti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442861v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.185501" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085995v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proietti M.G." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.186101" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146613v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grenier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Proeitti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122641v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Berar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caillot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383876v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemoine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Morice" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Le Corre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Na&#239;m" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2025.ITu2A.3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219293v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zeli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;baud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Zacharias" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224005v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-05029942v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bienlo Zerbo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Povey" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709949v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batte" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688508v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Saleem Urothodi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icton62926.2024.10647803" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197066v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227095v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffl&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562709v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968129v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866530v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hehlen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968298v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968258v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gautheron-Bernard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967984v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948056v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949021v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392186v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2591986" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402730v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Velly-Pareige" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366819v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402689v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796793v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS52836.2021.9604140" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285528v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool S Urothodi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032794v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879656v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032905v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189095v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396608v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barreau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305423v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048639v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102622v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114792v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408403v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708047v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352639v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968771v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910556v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910543v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910535v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909068v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910554v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933567v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhsud Saidaminov" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raymond" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715954v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhashis Gangopadhyay" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715971v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549924v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708282v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496758v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496763v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496667v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael da Silva" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337984v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496924v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497145v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416169v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497144v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497149v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01420429v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203374v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijian Wang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497190v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166431v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081376" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497194v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497234v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147496v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gachet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497228v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497220v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497184v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Skibitzki" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115024v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115019v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#226;le" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodi&#232;re" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137337v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115312v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114912v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114901v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115004v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115278v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918668v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918790v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918749v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918745v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918743v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918666v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918664v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Eymery" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918730v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pereira da Silva" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918735v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918754v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918748v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918729v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tea" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918758v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918738v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788399v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giudicelli" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.11.046" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B71SPNDV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918793v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918791v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788308v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Richard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.132" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8SCQ8L7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918657v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.134" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNWD9RTK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918767v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Varache" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918732v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918665v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788526v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726772v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788544v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726855v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788460v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809031v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788434v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726850v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726885v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788478v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654337v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.910279" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654279v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877661" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654313v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726686v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654330v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654309v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654292v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654285v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504500v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lapeyre" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504506v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491771v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486673v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486672v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491426v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881722" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SS8WPFKL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491459v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485799v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2009.5012422" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491776v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Alsahwa" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486681v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manivel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486169v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486678v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491786v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486675v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491778v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486709v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486715v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486707v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486711v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491810v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486661v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Offermans" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Notzel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486720v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140720v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Proietti" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149938v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priester" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gonzalez" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149685v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152576v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Proietti" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219422v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745313v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mehri" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745344v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745403v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745370v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Choubrac" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-04795352v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer-Richard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968270v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968206v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Harel" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408286v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032889v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402702v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408374v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648753v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyxeni Tsoulka" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882424v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108397v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722941v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864388v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909074v2" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866135v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864401v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708149v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660154v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523643v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715988v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497071v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gangopadhyay" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496739v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496922v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497064v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497057v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497147v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496729v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01496666v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497252v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147468v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497238v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147439v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114889v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/articleDetails.jsp?arnumber=6880545" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880545" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112963v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Taleb" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880543" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115014v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>