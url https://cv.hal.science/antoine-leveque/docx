--- v1 (2026-03-28)
+++ v2 (2026-05-04)
@@ -686,308 +686,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04283641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des métropoles incapables de redistribuer ? Le déploiement des transports en commun lyonnais confisqué par les élus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the roundabout to the city center: women’s activist careers and socio-spatial division of activist labor in the Yellow Vest movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (3-4), pp.346-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41253-022-00193-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03879896v1</w:t>
+                <w:t xml:space="preserve">hal-03823795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[ CR de lecture ] - Patrick Le Galès (dir.) (2020) Gouverner la métropole parisienne. État, conflits, institutions, réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (2), pp.162-167. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.222.0162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03879930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the roundabout to the city center: women’s activist careers and socio-spatial division of activist labor in the Yellow Vest movement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des métropoles incapables de redistribuer ? Le déploiement des transports en commun lyonnais confisqué par les élus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lévêque</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s41253-022-00193-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03823795v1</w:t>
+                <w:t xml:space="preserve">halshs-03879896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un problème de desserte des banlieues populaires ? Un rendez-vous manqué de la constitution de l’intercommunalité à Lyon (1964-1983)</w:t>
               </w:r>
@@ -1045,364 +1045,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03257383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un gouvernement métropolitain de la relégation urbaine ? Politiques intercommunales de transport et banlieue populaire, l’exemple de Vaulx-en-Velin</w:t>
+                <w:t xml:space="preserve">Une confiscation institutionnelle de l’intercommunalité : la permanence du syndicat des transports urbains lyonnais (1959-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoconfluences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/4 (172), pp.1027-1042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.172.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163839v1</w:t>
+                <w:t xml:space="preserve">halshs-02778754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La banlieue jaune : enquête sur les recompositions d'un mouvement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">En quête de banlieues attractives : les conditions locales de la réception de modèles urbains : le cas du Carré de Soie à Vaulx-en-Velin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lévêque</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Varia, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02115341v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02556850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une confiscation institutionnelle de l’intercommunalité : la permanence du syndicat des transports urbains lyonnais (1959-1974)</w:t>
+                <w:t xml:space="preserve">Un gouvernement métropolitain de la relégation urbaine ? Politiques intercommunales de transport et banlieue populaire, l’exemple de Vaulx-en-Velin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lyon, espaces et échelles d’une métropole européenne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfap.172.0155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02778754v1</w:t>
+                <w:t xml:space="preserve">hal-02163839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quête de banlieues attractives : les conditions locales de la réception de modèles urbains : le cas du Carré de Soie à Vaulx-en-Velin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La banlieue jaune : enquête sur les recompositions d'un mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Varia, 7</w:t>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02556850v1</w:t>
+                <w:t xml:space="preserve">halshs-02115341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gouvernement métropolitain de la banlieue lyonnaise à l’aune des politiques de transport urbain : sociohistoire d’une relégation [The Metropolitan Government of Lyon’s Suburbs in the Light of Local Transport Policies: A Social History of Relegation Processes]</w:t>
               </w:r>
@@ -1998,212 +1998,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04759767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilités métropolitaines avant la &amp;quot;Métropole&amp;quot; : socio-histoire des transports périphériques dans l’agglomération lyonnaise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Faugier</w:t>
+                <w:t xml:space="preserve">Enquêter dans l’administration municipale : la carrière du doctorant en contrat Cifre au service d’une ethnographie de l’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Mercier, Aurélie; Verhage, Roelof. </w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallenga, Ghislaine; Pesle, Manon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lyon, métropole en mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.135-150, 2023, 978-2-7297-1407-9</w:t>
+              <w:t xml:space="preserve">La thèse Cifre en SHS : l'art de la double contrainte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-50, 2023, Travail et gouvernance, 979-10-320-0461-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973450v1</w:t>
+                <w:t xml:space="preserve">halshs-04283630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter dans l’administration municipale : la carrière du doctorant en contrat Cifre au service d’une ethnographie de l’action publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mobilités métropolitaines avant la &amp;quot;Métropole&amp;quot; : socio-histoire des transports périphériques dans l’agglomération lyonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Faugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Gallenga, Ghislaine; Pesle, Manon. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mercier, Aurélie; Verhage, Roelof. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La thèse Cifre en SHS : l'art de la double contrainte</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lyon, métropole en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.135-150, 2023, 978-2-7297-1407-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-04283630v1</w:t>
+                <w:t xml:space="preserve">hal-03973450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La police, avec nous » ? Politisation et rapport aux institutions policières dans un contexte de répression</w:t>
               </w:r>
@@ -2765,51 +2765,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1271893"/>
+    <w:nsid w:val="81B8BE48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2996,51 +2996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-leveque" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8798-2360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259059137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/43170519185903300243" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546659v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.143.0111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630464v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Devaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.252.0026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.132.0071" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879896v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879930v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.222.0162" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00193-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257383v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077288ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163839v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115341v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02778754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.172.0155" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556850v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681185v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10326" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127432v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.cr.028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594829v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035683v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04759767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1424261" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Parisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/these-cifre-shs-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/48386" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.48156" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211912v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5137" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069875v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourmont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Korsu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03483135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leveque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-leveque" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8798-2360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259059137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/43170519185903300243" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546659v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.143.0111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630464v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Devaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.252.0026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.132.0071" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00193-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.222.0162" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257383v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077288ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02778754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.172.0155" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681185v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10326" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127432v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.cr.028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594829v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035683v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04759767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1424261" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Parisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/these-cifre-shs-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973450v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/48386" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.48156" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211912v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5137" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069875v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourmont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Korsu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03483135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leveque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>