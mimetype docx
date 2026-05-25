--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -686,308 +686,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04283641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the roundabout to the city center: women’s activist careers and socio-spatial division of activist labor in the Yellow Vest movement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des métropoles incapables de redistribuer ? Le déploiement des transports en commun lyonnais confisqué par les élus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lévêque</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823795v1</w:t>
+                <w:t xml:space="preserve">halshs-03879896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[ CR de lecture ] - Patrick Le Galès (dir.) (2020) Gouverner la métropole parisienne. État, conflits, institutions, réseaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the roundabout to the city center: women’s activist careers and socio-spatial division of activist labor in the Yellow Vest movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gap.222.0162⟩</w:t>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (3-4), pp.346-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41253-022-00193-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-03879930v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des métropoles incapables de redistribuer ? Le déploiement des transports en commun lyonnais confisqué par les élus</w:t>
+                <w:t xml:space="preserve">[ CR de lecture ] - Patrick Le Galès (dir.) (2020) Gouverner la métropole parisienne. État, conflits, institutions, réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.162-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.222.0162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-03879896v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03879930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un problème de desserte des banlieues populaires ? Un rendez-vous manqué de la constitution de l’intercommunalité à Lyon (1964-1983)</w:t>
               </w:r>
@@ -1045,364 +1045,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03257383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une confiscation institutionnelle de l’intercommunalité : la permanence du syndicat des transports urbains lyonnais (1959-1974)</w:t>
+                <w:t xml:space="preserve">Un gouvernement métropolitain de la relégation urbaine ? Politiques intercommunales de transport et banlieue populaire, l’exemple de Vaulx-en-Velin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lyon, espaces et échelles d’une métropole européenne</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02778754v1</w:t>
+                <w:t xml:space="preserve">hal-02163839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quête de banlieues attractives : les conditions locales de la réception de modèles urbains : le cas du Carré de Soie à Vaulx-en-Velin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La banlieue jaune : enquête sur les recompositions d'un mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Varia, 7</w:t>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02556850v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02115341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un gouvernement métropolitain de la relégation urbaine ? Politiques intercommunales de transport et banlieue populaire, l’exemple de Vaulx-en-Velin</w:t>
+                <w:t xml:space="preserve">Une confiscation institutionnelle de l’intercommunalité : la permanence du syndicat des transports urbains lyonnais (1959-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoconfluences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/4 (172), pp.1027-1042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.172.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163839v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02778754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La banlieue jaune : enquête sur les recompositions d'un mouvement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">En quête de banlieues attractives : les conditions locales de la réception de modèles urbains : le cas du Carré de Soie à Vaulx-en-Velin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lévêque</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Varia, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02115341v1</w:t>
+                <w:t xml:space="preserve">halshs-02556850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gouvernement métropolitain de la banlieue lyonnaise à l’aune des politiques de transport urbain : sociohistoire d’une relégation [The Metropolitan Government of Lyon’s Suburbs in the Light of Local Transport Policies: A Social History of Relegation Processes]</w:t>
               </w:r>
@@ -1998,212 +1998,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04759767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter dans l’administration municipale : la carrière du doctorant en contrat Cifre au service d’une ethnographie de l’action publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mobilités métropolitaines avant la &amp;quot;Métropole&amp;quot; : socio-histoire des transports périphériques dans l’agglomération lyonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Faugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Gallenga, Ghislaine; Pesle, Manon. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mercier, Aurélie; Verhage, Roelof. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La thèse Cifre en SHS : l'art de la double contrainte</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.33-50, 2023, Travail et gouvernance, 979-10-320-0461-6</w:t>
+              <w:t xml:space="preserve">Lyon, métropole en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.135-150, 2023, 978-2-7297-1407-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04283630v1</w:t>
+                <w:t xml:space="preserve">hal-03973450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilités métropolitaines avant la &amp;quot;Métropole&amp;quot; : socio-histoire des transports périphériques dans l’agglomération lyonnaise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Faugier</w:t>
+                <w:t xml:space="preserve">Enquêter dans l’administration municipale : la carrière du doctorant en contrat Cifre au service d’une ethnographie de l’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Mercier, Aurélie; Verhage, Roelof. </w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallenga, Ghislaine; Pesle, Manon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lyon, métropole en mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.135-150, 2023, 978-2-7297-1407-9</w:t>
+              <w:t xml:space="preserve">La thèse Cifre en SHS : l'art de la double contrainte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-50, 2023, Travail et gouvernance, 979-10-320-0461-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973450v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04283630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La police, avec nous » ? Politisation et rapport aux institutions policières dans un contexte de répression</w:t>
               </w:r>
@@ -2765,51 +2765,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81B8BE48"/>
+    <w:nsid w:val="6E5C2D0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2996,51 +2996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-leveque" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8798-2360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259059137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/43170519185903300243" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546659v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.143.0111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630464v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Devaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.252.0026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.132.0071" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00193-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.222.0162" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257383v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077288ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02778754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.172.0155" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681185v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10326" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127432v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.cr.028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594829v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035683v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04759767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1424261" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Parisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/these-cifre-shs-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973450v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/48386" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.48156" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211912v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5137" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069875v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourmont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Korsu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03483135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leveque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-leveque" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8798-2360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259059137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/43170519185903300243" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546659v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.143.0111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630464v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Devaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.252.0026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.132.0071" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879896v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00193-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.222.0162" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257383v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077288ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163839v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115341v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02778754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.172.0155" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556850v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681185v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10326" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127432v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.cr.028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594829v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035683v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04759767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1424261" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Parisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/these-cifre-shs-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/48386" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.48156" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211912v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5137" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069875v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourmont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Korsu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03483135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leveque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>