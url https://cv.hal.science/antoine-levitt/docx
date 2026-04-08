--- v0 (2026-03-05)
+++ v1 (2026-04-08)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,560 +234,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust, open-source implementation of the locally optimal block preconditioned conjugate gradient for large eigenvalue problems in quantum chemistry</w:t>
+                <w:t xml:space="preserve">Linear response and resonances in adiabatic time-dependent density functional theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Nottoli</w:t>
+                <w:t xml:space="preserve">Mi-Song Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Giannı̀</w:t>
+                <w:t xml:space="preserve">Eloïse Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filippo Lipparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-023-03010-y⟩</w:t>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00023-025-01602-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094087v1</w:t>
+                <w:t xml:space="preserve">hal-04659092v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient extraction of resonant states in systems with defects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A robust, open-source implementation of the locally optimal block preconditioned conjugate gradient for large eigenvalue problems in quantum chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Nottoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Duchemin</w:t>
+                <w:t xml:space="preserve">Ivan Giannı̀</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Genovese</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Simon Ruget</w:t>
+                <w:t xml:space="preserve">Filippo Lipparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.111928⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-023-03010-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611185v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing photoionization spectra in Gaussian basis sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 159 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0160074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori error analysis of linear and nonlinear periodic Schrödinger equations with analytic potentials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient extraction of resonant states in systems with defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Cancès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Levitt</w:t>
+                <w:t xml:space="preserve">Simon Ruget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10915-023-02421-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 477, pp.111928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.111928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692851v3</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611185v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-size effects in response functions of molecular systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A priori error analysis of linear and nonlinear periodic Schrödinger equations with analytic potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mi-Song Dupuy</w:t>
+                <w:t xml:space="preserve">Gaspard Kemlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8, pp.273-294. </w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98 (1), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/smai-jcm.87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10915-023-02421-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145143v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692851v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypocoercivity with Schur complements</w:t>
               </w:r>
@@ -884,2325 +897,2550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust and efficient line search for self-consistent field iterations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael F. Herbst</w:t>
+                <w:t xml:space="preserve">Finite-size effects in response functions of molecular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi-Song Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111127⟩</w:t>
+              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.273-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/smai-jcm.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359244v1</w:t>
+                <w:t xml:space="preserve">hal-03145143v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoionization and core resonances from range-separated density-functional theory: General formalism and example of the beryllium atom</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Felipe Zapata</w:t>
+                <w:t xml:space="preserve">A robust and efficient line search for self-consistent field iterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0091073⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 459, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605574v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical error bounds for properties in plane-wave electronic structure calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Photoionization and core resonances from range-separated density-functional theory: General formalism and example of the beryllium atom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karno Schwinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Luppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/21M1456224⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156 (22), pp.224106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0091073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408321v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605574v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio Canonical Sampling based on Variational Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alois Castellano</w:t>
+                <w:t xml:space="preserve">Francois Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (16), pp.L161110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.L161110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence analysis of direct minimization and self-consistent iterations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Practical error bounds for properties in plane-wave electronic structure calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Dusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Kemlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42 (1), 243-274 (32 p.). </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/20M1332864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/21M1456224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546060v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent electronic transport in periodic crystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoionization and core resonances from range-separated time-dependent density-functional theory for open-shell states: Example of the lithium atom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Fermanian Kammerer</w:t>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karno Schwinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Siraj-Dine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22, pp.2643-2690. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157 (24), pp.244104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00023-021-01026-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0134645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468564v2</w:t>
+                <w:t xml:space="preserve">hal-03849878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori error estimation for the non-self-consistent Kohn-Sham equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael F. Herbst</w:t>
+                <w:t xml:space="preserve">Coherent electronic transport in periodic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Fermanian Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Cancès</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Siraj-Dine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0FD00048E⟩</w:t>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.2643-2690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00023-021-01026-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557871v1</w:t>
+                <w:t xml:space="preserve">hal-02468564v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening in the finite-temperature reduced Hartree-Fock model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergence analysis of direct minimization and self-consistent iterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Kemlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00205-020-01560-0⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (1), 243-274 (32 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1332864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889411v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546060v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black-box inhomogeneous preconditioning for self-consistent field iterations in density functional theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A posteriori error estimation for the non-self-consistent Kohn-Sham equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/abcbdb⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 224, pp.227-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0FD00048E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929951v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical quadrature in the Brillouin zone for periodic Schrödinger operators</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Screening in the finite-temperature reduced Hartree-Fock model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00211-019-01096-w⟩</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 238 (2), pp.901-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00205-020-01560-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796582v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889411v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical construction of Wannier functions through homotopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gontier</w:t>
+                <w:t xml:space="preserve">Black-box inhomogeneous preconditioning for self-consistent field iterations in density functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Siraj-Dine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5085753⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/abcbdb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955842v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localised Wannier functions in metallic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical quadrature in the Brillouin zone for periodic Schrödinger operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horia D. Cornean</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Monaco</w:t>
+                <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (4), pp.1367-1391. </w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144, pp.479-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00023-019-00767-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00211-019-01096-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671848v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational formulation for Wannier functions with entangled band structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anil Damle</w:t>
+                <w:t xml:space="preserve">Numerical construction of Wannier functions through homotopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lin Lin</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Siraj-Dine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/18M1167164⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60, pp.031901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5085753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696529v1</w:t>
+                <w:t xml:space="preserve">hal-01955842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient spectral computation of the stationary states of rotating Bose-Einstein condensates by the preconditioned nonlinear conjugate gradient method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Antoine</w:t>
+                <w:t xml:space="preserve">Localised Wannier functions in metallic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia D. Cornean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Qinglin Tang</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.04.040⟩</w:t>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (4), pp.1367-1391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00023-019-00767-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393094v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence and Cycling in Walker-type Saddle Search Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variational formulation for Wannier functions with entangled band structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Damle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christoph Ortner</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/16M1087199⟩</w:t>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.167-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18M1167164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350514v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust determination of maximally-localized Wannier functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Cancès</w:t>
+                <w:t xml:space="preserve">Efficient spectral computation of the stationary states of rotating Bose-Einstein condensates by the preconditioned nonlinear conjugate gradient method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Panati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+                <w:t xml:space="preserve">Qinglin Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95, </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 343, pp.92-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.075114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323700v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truncated Conjugate Gradient (TCG): an optimal strategy for the analytical evaluation of the many-body polarization energy and forces in molecular simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergence and Cycling in Walker-type Saddle Search Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Aviat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christoph Ortner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00981⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/16M1087199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01395833v4</w:t>
+                <w:t xml:space="preserve">hal-01350514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel eigensolvers in plane-wave Density Functional Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust determination of maximally-localized Wannier functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Torrent</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Panati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2014.10.015⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.075114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323703v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions of the multiconfiguration Dirac-Fock equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Truncated Conjugate Gradient (TCG): an optimal strategy for the analytical evaluation of the many-body polarization energy and forces in molecular simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Aviat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Stamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengyu Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (1), pp.180-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823185v3</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395833v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of gradient-based algorithms for the Hartree-Fock equations</w:t>
+                <w:t xml:space="preserve">Parallel eigensolvers in plane-wave Density Functional Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Torrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2012008⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 187, pp.98-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2014.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626060v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuation of discrete breathers from infinity in a nonlinear model for DNA breathing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solutions of the multiconfiguration Dirac-Fock equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Accepté pour publication</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036810903437788⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00765599v1</w:t>
+                <w:t xml:space="preserve">hal-00823185v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete breathers in a nonlinear model for DNA breathing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Convergence of gradient-based algorithms for the Hartree-Fock equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (06), pp.1321-1336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2012008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626060v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuation of discrete breathers from infinity in a nonlinear model for DNA breathing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicable Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Mathematics of Nonlinear Lattices, 89 (9), pp.1447-1465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036810903437788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrete breathers in a nonlinear model for DNA breathing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.article soumis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3212,503 +3450,456 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Thomas-Fermi theory for 2D abelian anyons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical methods for the computation of densities of states of periodic operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Lallinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037710v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay of Interatomic Force Constants in the Reduced Hartree-Fock Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic Thomas-Fermi theory for 2D abelian anyons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Lundholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430991v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037710v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum polarization in a one-dimensional effective quantum-electrodynamics model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Umberto Morellini</w:t>
+                <w:t xml:space="preserve">Decay of Interatomic Force Constants in the Reduced Hartree-Fock Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Toulouse</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752718v2</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoionization and core resonances from range-separated time-dependent density-functional theory for open-shell states: Example of the lithium atom</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Vacuum polarization in a one-dimensional effective quantum-electrodynamics model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Audinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Morellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03849878v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752718v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Best constants in Lieb-Thirring inequalities: a numerical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3718,105 +3909,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical and numerical analysis of models of condensed-matter physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analysis of PDEs [math.AP]. Université Paris-Est, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03434517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3963,51 +4154,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Castellano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald B&#233;jaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nadeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109730" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094087v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Nottoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giann&#305;&#768;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Lipparini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-023-03010-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611185v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Duchemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Letournel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.111928" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04100359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160074" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692851v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Kemlin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-023-02421-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145143v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Song Dupuy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.87" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033217v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Fathi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359244v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Herbst" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111127" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03605574v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karno Schwinn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Zapata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Luppi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091073" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03408321v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dusson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1456224" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826195v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Castellano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bottin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bouchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.L161110" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02546060v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1332864" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468564v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Fermanian Kammerer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Siraj-Dine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-021-01026-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FD00048E" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889411v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-020-01560-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abcbdb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796582v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gontier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Lombardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-019-01096-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955842v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085753" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia D. Cornean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Monaco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-019-00767-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Damle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1167164" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Antoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Tang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.04.040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350514v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Ortner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1087199" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323700v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Panati" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.075114" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395833v4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Aviat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stamm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyu Ren" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00981" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323703v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2014.10.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823185v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626060v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765599v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume James" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ferreira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810903437788" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396520v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037710v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Lundholm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougerie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cances" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Canc&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Thomas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04752718v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Audinet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Morellini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulouse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849878v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03434517v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Castellano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald B&#233;jaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nadeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109730" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659092v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Song Dupuy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Letournel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-025-01602-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094087v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Nottoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giann&#305;&#768;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Lipparini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-023-03010-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04100359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Duchemin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160074" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611185v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.111928" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692851v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Kemlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-023-02421-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033217v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Fathi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145143v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.87" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359244v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Herbst" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111127" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03605574v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karno Schwinn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Zapata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Luppi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Castellano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bottin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bouchet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.L161110" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03408321v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dusson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1456224" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849878v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulouse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Canc&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134645" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468564v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Fermanian Kammerer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Siraj-Dine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-021-01026-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02546060v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1332864" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FD00048E" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889411v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-020-01560-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929951v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abcbdb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gontier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Lombardi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-019-01096-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085753" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia D. Cornean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Monaco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-019-00767-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696529v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Damle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1167164" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393094v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Antoine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Tang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.04.040" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350514v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Ortner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1087199" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323700v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Panati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.075114" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395833v4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Aviat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stamm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyu Ren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00981" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2014.10.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823185v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626060v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765599v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume James" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ferreira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810903437788" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396520v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572898v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lallinec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037710v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Lundholm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougerie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430991v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cances" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04752718v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Audinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Morellini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03434517v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>