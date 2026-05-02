--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -1213,274 +1213,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605574v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio Canonical Sampling based on Variational Inference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practical error bounds for properties in plane-wave electronic structure calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alois Castellano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouchet</w:t>
+                <w:t xml:space="preserve">Geneviève Dusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Kemlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.L161110⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M1456224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826195v1</w:t>
+                <w:t xml:space="preserve">hal-03408321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical error bounds for properties in plane-wave electronic structure calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Cancès</w:t>
+                <w:t xml:space="preserve">Ab initio Canonical Sampling based on Variational Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Dusson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Kemlin</w:t>
+                <w:t xml:space="preserve">Johann Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 44 (5), </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (16), pp.L161110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/21M1456224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.L161110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408321v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoionization and core resonances from range-separated time-dependent density-functional theory for open-shell states: Example of the lithium atom</w:t>
               </w:r>
@@ -2543,222 +2543,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient spectral computation of the stationary states of rotating Bose-Einstein condensates by the preconditioned nonlinear conjugate gradient method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergence and Cycling in Walker-type Saddle Search Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Antoine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Qinglin Tang</w:t>
+                <w:t xml:space="preserve">Christoph Ortner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.04.040⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/16M1087199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393094v1</w:t>
+                <w:t xml:space="preserve">hal-01350514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence and Cycling in Walker-type Saddle Search Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient spectral computation of the stationary states of rotating Bose-Einstein condensates by the preconditioned nonlinear conjugate gradient method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Ortner</w:t>
+                <w:t xml:space="preserve">Qinglin Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 343, pp.92-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/16M1087199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350514v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust determination of maximally-localized Wannier functions</w:t>
               </w:r>
@@ -3627,279 +3627,266 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decay of Interatomic Force Constants in the Reduced Hartree-Fock Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacuum polarization in a one-dimensional effective quantum-electrodynamics model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Audinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Audinet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Umberto Morellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752718v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Best constants in Lieb-Thirring inequalities: a numerical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3909,105 +3896,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical and numerical analysis of models of condensed-matter physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analysis of PDEs [math.AP]. Université Paris-Est, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03434517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4154,51 +4141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Castellano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald B&#233;jaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nadeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109730" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659092v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Song Dupuy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Letournel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-025-01602-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094087v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Nottoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giann&#305;&#768;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Lipparini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-023-03010-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04100359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Duchemin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160074" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611185v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.111928" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692851v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Kemlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-023-02421-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033217v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Fathi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145143v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.87" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359244v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Herbst" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111127" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03605574v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karno Schwinn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Zapata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Luppi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Castellano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bottin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bouchet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.L161110" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03408321v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dusson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1456224" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849878v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulouse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Canc&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134645" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468564v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Fermanian Kammerer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Siraj-Dine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-021-01026-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02546060v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1332864" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FD00048E" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889411v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-020-01560-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929951v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abcbdb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gontier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Lombardi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-019-01096-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085753" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia D. Cornean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Monaco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-019-00767-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696529v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Damle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1167164" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393094v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Antoine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Tang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.04.040" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350514v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Ortner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1087199" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323700v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Panati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.075114" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395833v4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Aviat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stamm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyu Ren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00981" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2014.10.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823185v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626060v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765599v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume James" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ferreira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810903437788" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396520v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572898v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lallinec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037710v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Lundholm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougerie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430991v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cances" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04752718v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Audinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Morellini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03434517v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Castellano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald B&#233;jaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nadeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109730" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659092v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Song Dupuy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Letournel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-025-01602-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094087v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Nottoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giann&#305;&#768;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Lipparini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-023-03010-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04100359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Duchemin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160074" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611185v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.111928" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692851v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Kemlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-023-02421-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033217v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Fathi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145143v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.87" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359244v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Herbst" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111127" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03605574v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karno Schwinn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Zapata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Luppi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03408321v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dusson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1456224" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Castellano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bottin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bouchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.L161110" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849878v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulouse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Canc&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134645" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468564v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Fermanian Kammerer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Siraj-Dine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-021-01026-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02546060v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1332864" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FD00048E" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889411v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-020-01560-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929951v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abcbdb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gontier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Lombardi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-019-01096-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085753" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia D. Cornean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Monaco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-019-00767-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696529v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Damle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1167164" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Ortner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1087199" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393094v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Antoine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Tang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.04.040" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323700v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Panati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.075114" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395833v4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Aviat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stamm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyu Ren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00981" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2014.10.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823185v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626060v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765599v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume James" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ferreira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810903437788" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396520v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572898v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lallinec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037710v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Lundholm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougerie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430991v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Thomas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04752718v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Audinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Morellini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705306v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03434517v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>