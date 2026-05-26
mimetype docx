--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -780,326 +780,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692851v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypocoercivity with Schur complements</w:t>
+                <w:t xml:space="preserve">A robust and efficient line search for self-consistent field iterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Max Fathi</w:t>
+                <w:t xml:space="preserve">Michael F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/ahl.129⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 459, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033217v1</w:t>
+                <w:t xml:space="preserve">hal-03359244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-size effects in response functions of molecular systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mi-Song Dupuy</w:t>
+                <w:t xml:space="preserve">Hypocoercivity with Schur complements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Fathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/smai-jcm.87⟩</w:t>
+              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.523-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/ahl.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145143v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust and efficient line search for self-consistent field iterations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael F. Herbst</w:t>
+                <w:t xml:space="preserve">Finite-size effects in response functions of molecular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi-Song Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 459, </w:t>
+              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.273-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/smai-jcm.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359244v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145143v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoionization and core resonances from range-separated density-functional theory: General formalism and example of the beryllium atom</w:t>
               </w:r>
@@ -1388,51 +1388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (16), pp.L161110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1815,239 +1815,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546060v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori error estimation for the non-self-consistent Kohn-Sham equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Screening in the finite-temperature reduced Hartree-Fock model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Cancès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 224, pp.227-246. </w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 238 (2), pp.901-927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0FD00048E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00205-020-01560-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557871v1</w:t>
+                <w:t xml:space="preserve">hal-01889411v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening in the finite-temperature reduced Hartree-Fock model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A posteriori error estimation for the non-self-consistent Kohn-Sham equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 238 (2), pp.901-927. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 224, pp.227-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00205-020-01560-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0FD00048E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889411v2</w:t>
+                <w:t xml:space="preserve">hal-02557871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black-box inhomogeneous preconditioning for self-consistent field iterations in density functional theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2218,352 +2218,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical construction of Wannier functions through homotopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gontier</w:t>
+                <w:t xml:space="preserve">Variational formulation for Wannier functions with entangled band structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Damle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sami Siraj-Dine</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5085753⟩</w:t>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.167-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18M1167164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955842v1</w:t>
+                <w:t xml:space="preserve">hal-01696529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localised Wannier functions in metallic systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical construction of Wannier functions through homotopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Domenico Monaco</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Siraj-Dine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (4), pp.1367-1391. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60, pp.031901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00023-019-00767-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5085753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671848v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational formulation for Wannier functions with entangled band structure</w:t>
+                <w:t xml:space="preserve">Localised Wannier functions in metallic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anil Damle</w:t>
+                <w:t xml:space="preserve">Horia D. Cornean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Lin</w:t>
+                <w:t xml:space="preserve">Domenico Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (1), pp.167-191. </w:t>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (4), pp.1367-1391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/18M1167164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00023-019-00767-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696529v1</w:t>
+                <w:t xml:space="preserve">hal-01671848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence and Cycling in Walker-type Saddle Search Algorithms</w:t>
               </w:r>
@@ -2783,51 +2783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Panati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4141,51 +4141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Castellano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald B&#233;jaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nadeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109730" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659092v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Song Dupuy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Letournel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-025-01602-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094087v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Nottoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giann&#305;&#768;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Lipparini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-023-03010-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04100359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Duchemin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160074" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611185v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.111928" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692851v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Kemlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-023-02421-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033217v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Fathi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145143v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.87" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359244v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Herbst" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111127" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03605574v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karno Schwinn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Zapata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Luppi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03408321v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dusson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1456224" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Castellano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bottin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bouchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.L161110" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849878v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulouse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Canc&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134645" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468564v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Fermanian Kammerer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Siraj-Dine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-021-01026-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02546060v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1332864" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FD00048E" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889411v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-020-01560-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929951v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abcbdb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gontier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Lombardi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-019-01096-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085753" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia D. Cornean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Monaco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-019-00767-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696529v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Damle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1167164" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Ortner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1087199" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393094v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Antoine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Tang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.04.040" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323700v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Panati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.075114" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395833v4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Aviat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stamm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyu Ren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00981" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2014.10.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823185v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626060v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765599v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume James" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ferreira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810903437788" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396520v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572898v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lallinec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037710v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Lundholm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougerie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430991v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Thomas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04752718v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Audinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Morellini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705306v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03434517v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Castellano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald B&#233;jaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nadeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109730" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659092v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Song Dupuy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Letournel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-025-01602-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094087v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Nottoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giann&#305;&#768;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Lipparini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-023-03010-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04100359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Duchemin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160074" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611185v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.111928" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692851v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Kemlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-023-02421-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359244v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Herbst" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111127" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033217v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Fathi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.129" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145143v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.87" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03605574v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karno Schwinn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Zapata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Luppi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03408321v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dusson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1456224" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Castellano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bottin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bouchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.L161110" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849878v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulouse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Canc&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134645" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468564v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Fermanian Kammerer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Siraj-Dine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-021-01026-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02546060v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1332864" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889411v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-020-01560-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557871v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FD00048E" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929951v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abcbdb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gontier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Lombardi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-019-01096-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Damle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1167164" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955842v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085753" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671848v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia D. Cornean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Monaco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-019-00767-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Ortner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1087199" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393094v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Antoine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Tang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.04.040" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323700v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Panati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.075114" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395833v4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Aviat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stamm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyu Ren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00981" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2014.10.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823185v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626060v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765599v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume James" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ferreira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810903437788" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396520v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572898v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lallinec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037710v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Lundholm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougerie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430991v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Thomas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04752718v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Audinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Morellini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705306v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03434517v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>