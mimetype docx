--- v0 (2026-04-09)
+++ v1 (2026-05-07)
@@ -147,606 +147,602 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of an ultrasonic irradiation on the depollution by washing of nickel- or zinc-contaminated vermiculite</w:t>
+                <w:t xml:space="preserve">Hydrothermal recycling of step and chain growth mixed plastics under sub- and supercritical conditions: chemical synergies, and antagonisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jacopo de Tommaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mattio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ardizzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules30051110⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 213, pp.115362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2026.115362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05022962v1</w:t>
+                <w:t xml:space="preserve">hal-05593021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of an ultrasonic irradiation on the depollution by washing of nickel or zinc contaminated vermiculite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Benefit of an ultrasonic irradiation on the depollution by washing of nickel- or zinc-contaminated vermiculite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30 (5), pp.1110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules30051110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05240846v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05022962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of porous aluminosilicate grain size materials in experimental and modelling Cs+ adsorption kinetics and wastewater column process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefit of an ultrasonic irradiation on the depollution by washing of nickel or zinc contaminated vermiculite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Proust</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Leybros</w:t>
+                <w:t xml:space="preserve">Sophie Herr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Gossard</w:t>
+                <w:t xml:space="preserve">Rita Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas David</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rachel Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (5), pp.1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules30051110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2024.106066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04711790v1</w:t>
+                <w:t xml:space="preserve">cea-05240846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatility assessment of supercritical CO2 delamination for photovoltaic modules with EVA, POE or EMAA as encapsulating polymer</w:t>
+                <w:t xml:space="preserve">Influence of porous aluminosilicate grain size materials in experimental and modelling Cs+ adsorption kinetics and wastewater column process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Briand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vanessa Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Doucet</w:t>
+                <w:t xml:space="preserve">Alban Gossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Ruiz</w:t>
+                <w:t xml:space="preserve">Thomas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Fontaine-Giraud</w:t>
+                <w:t xml:space="preserve">Zirui Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 410, pp.137292. </w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66, pp.106066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.137292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2024.106066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702095v1</w:t>
+                <w:t xml:space="preserve">cea-04711790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical CO2 extraction of neutral lipids from dry and wet Chlorella vulgaris NIES 227 microalgae for biodiesel production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wetterwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -836,51 +832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal Oxidation of Liquid Organic Waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert-Alexandre Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimie verte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, TIP142WEB (chv6010), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -940,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pallab Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1042,6269 +1038,6403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation-induced delamination of photovoltaic modules by foaming ethylene-vinyl acetate with supercritical CO2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Versatility assessment of supercritical CO2 delamination for photovoltaic modules with EVA, POE or EMAA as encapsulating polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Gasmi</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Fontaine-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2022.101933⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 410, pp.137292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.137292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702091v1</w:t>
+                <w:t xml:space="preserve">hal-04702095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desorption of Cs from vermiculite by ultrasound assisted ion exchange</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Deformation-induced delamination of photovoltaic modules by foaming ethylene-vinyl acetate with supercritical CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Gasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135175⟩</w:t>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59, pp.101933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2022.101933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03706533v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 absorption into a polymer within a multilayer structure, the case of EVA in photovoltaic modules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Desorption of Cs from vermiculite by ultrasound assisted ion exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2021.105380⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Volume 303, Part 3, September 2022, 135175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702088v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03706533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line spectroscopic study of brominated flame retardant extraction in supercritical CO$_2$</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dong Xia</w:t>
+                <w:t xml:space="preserve">CO2 absorption into a polymer within a multilayer structure, the case of EVA in photovoltaic modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ange Maurice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Leybros</w:t>
+                <w:t xml:space="preserve">Claire Audoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jong-Min Lee</w:t>
+                <w:t xml:space="preserve">Jean Christophe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Grandjean</w:t>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 263, pp.128282. </w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179, pp.105380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2021.105380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02936108v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of spent ion exchange resins: Comparison between hydrothermal and acid leaching processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On-line spectroscopic study of brominated flame retardant extraction in supercritical CO$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Min Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2020.103873⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 263, pp.128282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702076v1</w:t>
+                <w:t xml:space="preserve">cea-02936108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of spent ion exchange resins: Comparison between hydrothermal and acid leaching processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault D’halluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egle Ferreri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8, pp.103873. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+              <w:t xml:space="preserve">, 2020, 8 (4), pp.103873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jece.2020.103873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490081v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amidophosphonate ligands as cerium extractants in supercritical CO$_2$</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Treatment of spent ion exchange resins: Comparison between hydrothermal and acid leaching processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Toquer</w:t>
+                <w:t xml:space="preserve">Thibault D’halluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Leydier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Egle Ferreri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 149, pp.64-69. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.103873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2019.03.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2020.103873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02510041v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remediation of $^{137}$Cs-contaminated concrete gravels by supercritical CO$_2$ extraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amidophosphonate ligands as cerium extractants in supercritical CO$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Segond</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Sofyane Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Toquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149, pp.64-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2019.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339847v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02510041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical CO2 extraction of uranium from natural ore using organophosphorus extractants</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Remediation of $^{137}$Cs-contaminated concrete gravels by supercritical CO$_2$ extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Segond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 208, pp.838-845</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583524v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na2CO3 and K3PO4 solubility measurements at 30 MPa in near-critical and supercritical water using conductimetry and high pressure calorimetry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solubility and solution enthalpy of a cesium-selective calixarene in supercritical carbon dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ha. Turc</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrien Dartiguelongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 130, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2017.07.035⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 125, pp.42-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2017.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02415660v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02380589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility and solution enthalpy of a cesium-selective calixarene in supercritical carbon dioxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Na2CO3 and K3PO4 solubility measurements at 30 MPa in near-critical and supercritical water using conductimetry and high pressure calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha. Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Dartiguelongue</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jc. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sommer de Gelicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 125, pp.42-49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2017.01.017⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2017.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02380589v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02415660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesium removal from contaminated sand by supercritical CO2 extraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Supercritical CO2 extraction of uranium from natural ore using organophosphorus extractants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2016.01.009⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 316, pp.196-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.01.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300394v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of Perfluoropentanoic Acid in Supercritical Carbon Dioxide: Measurements and Modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cesium removal from contaminated sand by supercritical CO2 extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Segond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Messalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.1076-1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2016.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.6b00649⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01463189v1</w:t>
+                <w:t xml:space="preserve">hal-01300394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD simulation of ZnO nanoparticle precipitation in a supercritical water synthesis reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Solubility of Perfluoropentanoic Acid in Supercritical Carbon Dioxide: Measurements and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dartiguelongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 70, pp.17--26. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (11), pp.3902-3907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2012.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.6b00649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00750056v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical water oxidation of ion exchange resins in a stirred reactor: numerical modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Leybros</w:t>
+                <w:t xml:space="preserve">CFD simulation of ZnO nanoparticle precipitation in a supercritical water synthesis reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Piolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Roubaud</w:t>
+                <w:t xml:space="preserve">Moustapha Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrette Guichardon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Herve Muhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2011.10.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70, pp.17--26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2012.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993023v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a reactor operating in supercritical water conditions using CFD simulations. Examples of synthesized nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Demoisson</w:t>
+                <w:t xml:space="preserve">Supercritical water oxidation of ion exchange resins in a stirred reactor: numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Guichardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustapha Ariane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+                <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 58 (3), pp.371-377. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (1), pp.170-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2011.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2011.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778463v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical water oxidation of ion exchange resins: degradation mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Leybros</w:t>
+                <w:t xml:space="preserve">Design of a reactor operating in supercritical water conditions using CFD simulations. Examples of synthesized nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Roubaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boutin</w:t>
+                <w:t xml:space="preserve">Moustapha Ariane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Muhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2009.11.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (3), pp.371-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2011.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025162v1</w:t>
+                <w:t xml:space="preserve">hal-00778463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion exchange resins destruction in a stirred supercritical water oxidation reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Guichardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (3), pp.369-375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.supflu.2009.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supercritical water oxidation of ion exchange resins: degradation mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Guichardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (3), pp.213-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2009.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialités de l'oxydation hydrothermale (OHT) pour le traitement des effluents organiques toxiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Venditti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2024 - 19e Congrés de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remediation of sandy loam soil by washing assisted with ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Meeting of the European Society of Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative method of treatment of multilayer and multi constituent waste by supercritical CO2 delamination: an example with photovoltaic panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSFT 2023 - International Symposium on Supercritical Fluid Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Suwon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des équilibres de phases d’un mélange acide oléique/trioléine/β-carotène/eau en milieu CO2 supercritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wetterwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Delrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04728763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of lipids from wet microalgae: implementation of a coupled supercritical carbon dioxide extraction/fractionation device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wetterwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Delrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHISA - 26th International Congress of Chemical and Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04728746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la cavitation acoustique dans le traitement de sols contaminés au Cs ou pollués en métaux lourds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées Scientifiques Ultrasons et Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, univ Lille, Jul 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-assisted soil washing process for the removal of heavy metals from clays</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Développement d’adsorbants minéraux pour le traitement d’effluents aqueux contaminés Mise en œuvre d’une approche pluridisciplinaire et multi-échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barre Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mascarade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dunand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESS-JSS-AOSS 1st Joint Sonochemistry Conference (Online)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESS-JSS-AOSS, Nov 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuel - Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666504v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04728519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular Economy of Photovoltaic Modules with Low Environmental Impact by the Use of Dense Fluids as Delamination Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">CO2 absorption into EVA in photovoltaic modules, stage of a delamination treatment for their recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lumia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Audoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th European Photovoltaic Solar Energy Confegrence and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtuel - Online, France</w:t>
+              <w:t xml:space="preserve">EMSF 2021 - 18th European Meeting on Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtuel - Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755975v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04753874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’adsorbants minéraux pour le traitement d’effluents aqueux contaminés Mise en œuvre d’une approche pluridisciplinaire et multi-échelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Separation of lipids, proteins and hydrocarbons from microalgae using a coupled supercritical CO2 extraction/fractionation device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wetterwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtuel - Online, France</w:t>
+              <w:t xml:space="preserve">18th European Meeting on Supercritical fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04728519v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04728731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 absorption into EVA in photovoltaic modules, stage of a delamination treatment for their recycling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a new extractant system for rare earth extraction from WEEE in supercritical CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofyane Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Toquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMSF 2021 - 18th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtuel - Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04753874v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04753913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new extractant system for rare earth extraction from WEEE in supercritical CO2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dépollution sous ultrasons d'argile polluée en métaux lourds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zemb</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSF 2021 - 18th European Meeting on Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtuel - Online, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés JSUP6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Lille, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04753913v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of lipids, proteins and hydrocarbons from microalgae using a coupled supercritical CO2 extraction/fractionation device</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Circular Economy of Photovoltaic Modules with Low Environmental Impact by the Use of Dense Fluids as Delamination Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Audoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lumia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Meeting on Supercritical fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">38th European Photovoltaic Solar Energy Confegrence and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtuel - Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04728731v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépollution sous ultrasons d'argile polluée en métaux lourds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ultrasound-assisted soil washing process for the removal of heavy metals from clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barre Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés JSUP6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université de Lille, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">ESS-JSS-AOSS 1st Joint Sonochemistry Conference (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESS-JSS-AOSS, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952025v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD Modeling of reactive turbulent flows in supercritical water oxidation reactors: modification of Eddy Dissipation approach for turbulence-chemistry interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Tesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sommer de Gélicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECCE14 - 14th Mediterranean Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Virtuel - Online, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04753742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal treatment of spent contaminated Ion Exchange Resins in sub and supercritical water.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Supercritical CO2 , a green solvent for the treatment of electronic wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange A. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe P. Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE12 - 12th European Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">10th International Conference on Materials for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Materials Research Society Singapore, Jun 2019, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04753667v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04740787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical CO2 , a green solvent for the treatment of electronic wastes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Methodology of conception of a CO2-phile ligand for rare earth extraction using supercritical CO2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofyane Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Toquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lumia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Materials for Advanced Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Materials Research Society Singapore, Jun 2019, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">ICMAT 2019 - 10th International Conference on Materials for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04740787v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04753687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology of conception of a CO2-phile ligand for rare earth extraction using supercritical CO2.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Supercritical CO2 process to extract cerium using CO2-phile extractant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofyane Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Toquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Lumia</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMAT 2019 - 10th International Conference on Materials for Advanced Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">EMSF 2019 - 17th European Meering of Supercritical Fluids - 7th European Meeting on High Pressure Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Ciudad Real, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04753687v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04753725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical CO2 process to extract cerium using CO2-phile extractant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hydrothermal treatment of spent contaminated Ion Exchange Resins in sub and supercritical water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault d'Halluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglé Ferreri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSF 2019 - 17th European Meering of Supercritical Fluids - 7th European Meeting on High Pressure Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Ciudad Real, Spain</w:t>
+              <w:t xml:space="preserve">ECCE12 - 12th European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04753725v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04753667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POSCEA3: A SuperCritical Water Oxidation process to destroy organic liquid and solid waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. A. Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tronc-Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEM 2018 - Dismantling Challenges Industrial Reality, Prospects and Feedback Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02338581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du mélange eau/N$_2$/$_2$/CO$_2$ dans les conditions de l'oxydation hydrothermale choix de l’équation d’état et ajustement sur des données expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-A. Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sommer de Gelicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02434023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical CO2 extraction of uranium from ores: influence of process parameters on selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Meeting On Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEMETERRES project: development of innovative technologies for removing radionuclides from contaminated solid and liquid matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chagvardieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France. pp.05026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201715305026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics methodology for ternary chelatant/cationic exchanger/SCCO2 system applied for the remediation of 137Cs contaminated soil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dartiguelongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Congress of Chemical and Process Engineering (CHISA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of optimised chelating agents for cesium extraction in supercritical CO$_2$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Montel-Raffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Miguirditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dartiguelongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENYGN 2015 - European Nuclear Young Generation Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02491626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermohydraulic modelling of a continuous supercritical water oxidation process incorporation of the precipitation of minerals species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-A. Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sommer de Gelicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02509179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destruction of organic liquid nuclear waste by a supercritical water oxidation process: operating parameters optimization and study of the reaction stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert-Alexandre Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of nano oxides with a continuous supercritical water device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Quadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of supercritical water processing parameters on zinc oxide nano-structure using both experimental and CFD approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD numerical modelling of the Ion Exchange Resins supercritical water oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Guichardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destruction of Ion Exchange Resins by a supercritical water oxidation process: optimization of operating parameters for nuclear application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Guichardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destruction of Ion Exchange Resins by a supercritical water oxidation process: optimization of operating parameters for nuclear application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Guichardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Congrés de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical water oxidation: A solution for the elimination of back-end organic reprocessing wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert-Alexandre Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Atalante Conference on Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-up of a supercritical water oxidation process for the elimination of back-end nuclear organic wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Coullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert-Alexandre Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Meeting of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7314,1611 +7444,1611 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy and feedback on industrial decontamination using innovative and highly selective Cs sorbent called Sorbmatech-Cs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Segond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Klur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical CO2 extraction of lipids from microalgae for biodiesel production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultrasound-Assisted Soil Washing Process for the Removal of Heavy Metals from Clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barre Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Supercritical Fluid Technologies ISSFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Suwon/Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">8th International Conf. On Environmental Pollution, Treatment and Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04728700v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-Assisted Soil Washing Process for the Removal of Heavy Metals from Clays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Supercritical CO2 extraction of lipids from microalgae for biodiesel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wetterwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatien Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dimitriades-Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conf. On Environmental Pollution, Treatment and Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">International Symposium on Supercritical Fluid Technologies ISSFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Suwon/Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666581v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04728700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desorption of Cs from vermiculite clay with ultrasound under ambient and hydrothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Balard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des phénomènes thermiques lors des transitions de phase dans un écoulement turbulent réactif mettant en oeuvre des fluides supercritiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Tesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Guichardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2019 - 17eme Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception of CO2-phile and selective extractants for supercritical CO2 extraction of metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofyane Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Toquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04760554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous supercritical water oxidation as innovative process to destroy organic liquid nuclear waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert-Alexandre Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard L Caraballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04760543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nucleation and growth of zinc oxide nanoparticles from ambient to supercritical conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04760533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD simulation in supercritical water: design of a reactor and prediction tool for morphology of ZnO nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04760525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of zinc oxide nanoparticle formation in a continuous supercritical water synthesis process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Supercritical Fluid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04760520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc oxide nanoparticles continuous supercritical water synthesis. Nucleation and growth mechanisms formation using CFD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13eme congrés de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04760510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original supercritical water device for continuous production of nanopowders. Examples of synthesized nano-oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04760504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Exchange Resins in a stirred supercritical water oxidation reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Guichardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Meeting of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04760496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId214"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8986,51 +9116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C55D4A3"/>
+    <w:nsid w:val="3669743E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9217,51 +9347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-leybros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1635-6330" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143468464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05022962v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Salameh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30051110" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05240846v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711790v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Proust" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gossard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirui Mao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2024.106066" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702095v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Briand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doucet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ruiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fontaine-Giraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137292" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04610866v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wetterwald" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Fleury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delrue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.110628" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert-Alexandre Turc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-chv6010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279090v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallab Das" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zeng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gabriel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chor Yong Tay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144126" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vite" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Gasmi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2022.101933" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03706533v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135175" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audoin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Ruiz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2021.105380" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02936108v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Maurice" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Min Lee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128282" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault D&#8217;halluin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egle Ferreri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.103873" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510041v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Bouali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2019.03.025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339847v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leybros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Segond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hertz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hartmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.01.101" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemoine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha. Turc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Ruiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sommer de Gelicourt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2017.07.035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dartiguelongue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2017.01.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Segond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Messalier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2016.01.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463189v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.6b00649" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750056v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piolet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Ariane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Muhr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2012.06.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBD0F9SH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roubaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Guichardon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.10.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBN24TQM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2011.07.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDZ1SJ0J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025162v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2009.11.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCTC6PN6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025175v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2009.08.017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0G132G5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756019v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ruiz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Venditti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756026v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756043v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sassi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728746v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barre Yves" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666504v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755975v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lumia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728519v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mascarade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dunand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753874v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753913v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04952025v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753742v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Tesch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefevre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sommer de G&#233;licourt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753667v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault d'Halluin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egl&#233; Ferreri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04740787v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange A. Maurice" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe P. Gabriel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753687v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753725v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338581v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ruiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Turc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tronc-Reynard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434023v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-A. Turc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679111v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hung" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hartmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645310v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chagvardieff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barr&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fornier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715305026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441921v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dartiguelongue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491626v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montel-Raffier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miguirditchian" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509179v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758321v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ranc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758317v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Ariane" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Quadri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758309v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758302v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roubaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758297v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758288v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758272v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fournel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758278v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moussi&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coullet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755944v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Klur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728700v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666581v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666523v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755930v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760554v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760543v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760533v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760520v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760510v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760504v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760496v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-leybros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1635-6330" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143468464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593021v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo de Tommaso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ardizzone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2026.115362" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05022962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Salameh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30051110" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05240846v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Proust" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gossard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirui Mao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2024.106066" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04610866v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wetterwald" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Fleury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delrue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.110628" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert-Alexandre Turc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-chv6010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279090v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallab Das" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zeng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gabriel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chor Yong Tay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144126" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Briand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doucet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ruiz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fontaine-Giraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137292" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vite" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Gasmi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2022.101933" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03706533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135175" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audoin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Ruiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2021.105380" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02936108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Maurice" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Min Lee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128282" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702076v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault D&#8217;halluin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egle Ferreri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.103873" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490081v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510041v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Bouali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2019.03.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leybros" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Segond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380589v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dartiguelongue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2017.01.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415660v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemoine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha. Turc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Ruiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sommer de Gelicourt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2017.07.035" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583524v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hung" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hertz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hartmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.01.101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300394v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Segond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Messalier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2016.01.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463189v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.6b00649" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750056v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piolet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Ariane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Muhr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bernard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2012.06.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBD0F9SH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roubaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Guichardon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.10.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBN24TQM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778463v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2011.07.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDZ1SJ0J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025175v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2009.08.017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0G132G5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025162v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2009.11.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCTC6PN6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756019v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ruiz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Venditti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756026v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756043v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sassi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728746v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666528v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barre Yves" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728519v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mascarade" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dunand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lumia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728731v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753913v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04952025v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666504v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753742v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Tesch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefevre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sommer de G&#233;licourt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04740787v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange A. Maurice" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe P. Gabriel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753687v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753725v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753667v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault d'Halluin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egl&#233; Ferreri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338581v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ruiz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Turc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tronc-Reynard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434023v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-A. Turc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679111v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hung" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hartmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645310v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chagvardieff" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fornier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715305026" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441921v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dartiguelongue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491626v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montel-Raffier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miguirditchian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509179v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758321v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ranc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758317v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Ariane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Quadri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758309v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roubaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758297v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758288v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758272v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fournel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758278v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moussi&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coullet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755944v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Klur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666581v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728700v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666523v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755930v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760554v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760543v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760533v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760525v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760520v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760510v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760504v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760496v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>