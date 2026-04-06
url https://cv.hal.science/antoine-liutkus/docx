--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -902,399 +902,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163369v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Calibration for Accelerating MR-ARFI Guided Ultrasonic Focusing in Transcranial Therapy</w:t>
+                <w:t xml:space="preserve">Reference-less measurement of the transmission matrix of a highly scattering material using a DMD and phase retrieval techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na Liu</w:t>
+                <w:t xml:space="preserve">Angélique Drémeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Aubry</w:t>
+                <w:t xml:space="preserve">David Martina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Marsac</w:t>
+                <w:t xml:space="preserve">Ori Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Tanter</w:t>
+                <w:t xml:space="preserve">Christophe Schülke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 60 (3), pp.21. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (9), pp.11898-11911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/3/1069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.011898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104616v1</w:t>
+                <w:t xml:space="preserve">hal-01146782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-Stable Matrix Factorization</w:t>
+                <w:t xml:space="preserve">Random Calibration for Accelerating MR-ARFI Guided Ultrasonic Focusing in Transcranial Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umut Şimşekli</w:t>
+                <w:t xml:space="preserve">Na Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylan Cemgil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2015.2477535⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (3), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/3/1069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194354v1</w:t>
+                <w:t xml:space="preserve">hal-01104616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference-less measurement of the transmission matrix of a highly scattering material using a DMD and phase retrieval techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Drémeau</w:t>
+                <w:t xml:space="preserve">Alpha-Stable Matrix Factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Schülke</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taylan Cemgil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (9), pp.11898-11911. </w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (12), pp.2289 - 2293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.23.011898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2015.2477535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146782v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel Additive Models for Source Separation</w:t>
               </w:r>
@@ -1423,90 +1423,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging With Nature: Compressive Imaging Using a Multiply Scattering Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ori Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp.14. </w:t>
@@ -2057,51 +2057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondřej Cífka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shih-Lun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Hsuan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2286,51 +2286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech enhancement with variational autoencoders and alpha-stable distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2518,3052 +2518,3052 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel Audio Modeling with Elliptically Stable Tensor Decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+                <w:t xml:space="preserve">SiSEC 2018: State of the art in musical audio source separation - subjective selection of the best algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russel D. Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chungeun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian-Robert Stöter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LVA/ICA 2018 - 14th International Conference on Latent Variable Analysis and Signal Separation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WIMP: Workshop on Intelligent Music Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Huddersfield, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01766795v1</w:t>
+                <w:t xml:space="preserve">hal-01945362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-stable low-rank plus residual decomposition for speech enhancement</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audio source separation with magnitude priors: the BEADS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rohlfing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Deleforge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461539⟩</w:t>
+              <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.56-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714909v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713886v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference reduction on full-length live recordings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Di Carlo</w:t>
+                <w:t xml:space="preserve">Multichannel Audio Modeling with Elliptically Stable Tensor Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian-Robert Stöter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Şimşekli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462621⟩</w:t>
+              <w:t xml:space="preserve">LVA/ICA 2018 - 14th International Conference on Latent Variable Analysis and Signal Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom. pp.13-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93764-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713889v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01766795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2018 Signal Separation Evaluation Campaign</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabian-Robert Stöter</w:t>
+                <w:t xml:space="preserve">Alpha-stable low-rank plus residual decomposition for speech enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Şimşekli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halil Erdogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LVA/ICA: Latent Variable Analysis and Signal Separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93764-9_28⟩</w:t>
+              <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.651-655, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01766791v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Source Separation Using Mixtures of Alpha-Stable Distributions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interference reduction on full-length live recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Deleforge</w:t>
+                <w:t xml:space="preserve">Diego Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Déguernel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462095⟩</w:t>
+              <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.736-740, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633215v3</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio source separation with magnitude priors: the BEADS model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 2018 Signal Separation Evaluation Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian-Robert Stöter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Deleforge</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobutaka Ito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462515⟩</w:t>
+              <w:t xml:space="preserve">LVA/ICA: Latent Variable Analysis and Signal Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom. pp.293-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93764-9_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713886v2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01766791v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiSEC 2018: State of the art in musical audio source separation - subjective selection of the best algorithm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blind Source Separation Using Mixtures of Alpha-Stable Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russel D. Mason</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabian-Robert Stöter</w:t>
+                <w:t xml:space="preserve">Nicolas Keriven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Deleforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIMP: Workshop on Intelligent Music Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.771-775, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945362v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633215v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lévy NMF for Robust Nonnegative Source Separation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A diagonal plus low-rank covariance model for computationally efficient source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuyoshi Yoshii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2017, New Paltz, NY, United States</w:t>
+              <w:t xml:space="preserve">IEEE international workshop on machine learning for signal processing (MLSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548488v1</w:t>
+                <w:t xml:space="preserve">hal-01580733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lévy NMF : un modèle robuste de séparation de sources non-négatives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 2016 Signal Separation Evaluation Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian-Robert Stöter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafar Rafii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daichi Kitamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Grenoble, France. pp.323 - 332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540484v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very Low Bitrate Spatial Audio Coding with Dimensionality Reduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeremy E Cohen</w:t>
+                <w:t xml:space="preserve">Lévy NMF : un modèle robuste de séparation de sources non-négatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Magron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515954v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sketching for nearfield acoustic imaging of heavy-tailed sources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lévy NMF for Robust Nonnegative Source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Vanwynsberghe</w:t>
+                <w:t xml:space="preserve">Paul Magron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2017, New Paltz, NY, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01401988v1</w:t>
+                <w:t xml:space="preserve">hal-01548488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantization-aware Parameter Estimation for Audio Upmixing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Very Low Bitrate Spatial Audio Coding with Dimensionality Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rohlfing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy E Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian M Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515955v1</w:t>
+                <w:t xml:space="preserve">hal-01515954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Source Localization with Multichannel Alpha-Stable Distributions</w:t>
+                <w:t xml:space="preserve">Sketching for nearfield acoustic imaging of heavy-tailed sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Vanwynsberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Grenoble, France. pp.80-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531252v1</w:t>
+                <w:t xml:space="preserve">hal-01401988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-resolution approach to common fate-based audio separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bryan Pardo</w:t>
+                <w:t xml:space="preserve">Quantization-aware Parameter Estimation for Audio Upmixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rohlfing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian M Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515951v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian framework for interference reduction in live recordings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ken Déguernel</w:t>
+                <w:t xml:space="preserve">Scalable Source Localization with Multichannel Alpha-Stable Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Vanwynsberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES International Conference on Semantic Audio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515971v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining the Parameterized Wiener Filter with Alpha-Stable Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+                <w:t xml:space="preserve">A multi-resolution approach to common fate-based audio separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Pishdadian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WASPAA 2017 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, New Paltz, New York, United States</w:t>
+              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548508v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Assisted Separation of Repeating Patterns in Time and Frequency using Magnitude Projections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zafar Rafii</w:t>
+                <w:t xml:space="preserve">Gaussian framework for interference reduction in live recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Déguernel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">AES International Conference on Semantic Audio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515956v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-Stable Multichannel Audio Source Separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Umut Şimşekli</w:t>
+                <w:t xml:space="preserve">Explaining the Parameterized Wiener Filter with Alpha-Stable Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">WASPAA 2017 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, New Paltz, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416366v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2016 Signal Separation Evaluation Campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">User Assisted Separation of Repeating Patterns in Time and Frequency using Magnitude Projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derry Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafar Rafii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_31⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01472932v1</w:t>
+                <w:t xml:space="preserve">hal-01515956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diagonal plus low-rank covariance model for computationally efficient source separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alpha-Stable Multichannel Audio Source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Şimşekli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kazuyoshi Yoshii</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE international workshop on machine learning for signal processing (MLSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580733v1</w:t>
+                <w:t xml:space="preserve">hal-01416366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROJET - Spatial Audio Separation Using Projections</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of Audio Source Separation Models Using Hypothesis-Driven Non-Parametric Statistical Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J R Simpson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Roma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emad M Grais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell D Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hummersone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Aug 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248014v1</w:t>
+                <w:t xml:space="preserve">hal-01410176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel Music Separation with Deep Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aditya Arie Nugraha</w:t>
+                <w:t xml:space="preserve">PROJET - Spatial Audio Separation Using Projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derry Fitzgerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1748-1752</w:t>
+              <w:t xml:space="preserve">41st International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334614v2</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common Fate Model for Unison source Separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabian-Robert Stöter</w:t>
+                <w:t xml:space="preserve">Multichannel Music Separation with Deep Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Arie Nugraha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Magron</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1748-1752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248012v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Audio Source Separation Models Using Hypothesis-Driven Non-Parametric Statistical Methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Russell D Mason</w:t>
+                <w:t xml:space="preserve">Common Fate Model for Unison source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian-Robert Stöter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Hummersone</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernd Edler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Magron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURASIP, Aug 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">41st International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410176v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2015 Signal Separation Evaluation Campaign</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalized Wiener filtering with fractional power spectrograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">40th International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188725v1</w:t>
+                <w:t xml:space="preserve">hal-01110028v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Wiener filtering with fractional power spectrograms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 2015 Signal Separation Evaluation Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobutaka Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafar Rafii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daichi Kitamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobutaka Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Liberec, France. pp.387-395, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22482-4_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110028v2</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust ASR using neural network based speech enhancement and feature simulation</w:t>
+                <w:t xml:space="preserve">Kernel additive modeling for interference reduction in multi-channel music recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunit Sivasankaran</w:t>
+                <w:t xml:space="preserve">Thomas Prätzlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aditya A Nugraha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+                <w:t xml:space="preserve">Rachel Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Andrés Morales Cordovilla</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meinard Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Arizona, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204553v1</w:t>
+                <w:t xml:space="preserve">hal-01116686v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel additive modeling for interference reduction in multi-channel music recordings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust ASR using neural network based speech enhancement and feature simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunit Sivasankaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Prätzlich</w:t>
+                <w:t xml:space="preserve">Aditya A Nugraha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Bittner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+                <w:t xml:space="preserve">Juan Andrés Morales Cordovilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meinard Müller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Siddharth Dalmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">ASRU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116686v2</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauchy Nonnegative Matrix Factorization</w:t>
               </w:r>
@@ -5778,77 +5778,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Dremeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ori Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schülke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
@@ -5890,64 +5890,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Temporal Patterns in Multi-rate and Multi-modal Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylan Cemgil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Liberec, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6156,272 +6156,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114890v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel Spectrogram models for source separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OOPS: une approche orientée objet pour l'interrogation et l'analyse linguistique de l'interface prosodie/syntaxe/discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beliao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSCMA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.2565-2581, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20140801273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959384v4</w:t>
+                <w:t xml:space="preserve">hal-01053422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressed sensing under strong noise. Application to imaging through multiply scattering media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonic/Percussive Separation Using Kernel Additive Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derry Fitzgerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6476,280 +6446,310 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Irish Signals &amp; Systems Conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual coding-based informed source separation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kernel Spectrogram models for source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Girin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafar Rafii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derry Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">HSCMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016314v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959384v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OOPS: une approche orientée objet pour l'interrogation et l'analyse linguistique de l'interface prosodie/syntaxe/discours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Beliao</w:t>
+                <w:t xml:space="preserve">Perceptual coding-based informed source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serap Kirbiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053422v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-negative Tensor Factorization for Single-Channel EEG Artifact Rejection</w:t>
+                <w:t xml:space="preserve">Non-negative matrix factorization for single-channel EEG artifact rejection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
@@ -6767,881 +6767,881 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MLSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom. </w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vancouver, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MLSP.2013.6661983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959103v1</w:t>
+                <w:t xml:space="preserve">hal-00958775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of informed audio source separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonnegative Tensor Factorization for Single-Channel EEG Artifact Rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIAMIS 2013 - The 14th International Workshop on Image and Audio Analysis for Multimedia Interactive Services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958661v1</w:t>
+                <w:t xml:space="preserve">hal-02288386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-negative matrix factorization for single-channel EEG artifact rejection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Damon</w:t>
+                <w:t xml:space="preserve">Informed Source Separation from compressed mixtures using spatial wiener filter and quantization noise estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637836⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.61-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958775v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonnegative Tensor Factorization for Single-Channel EEG Artifact Rejection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low bitrate informed source separation of realistic mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Slim Essid</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vancouver, Canada. pp.66--70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288386v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informed Source Separation from compressed mixtures using spatial wiener filter and quantization noise estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Girin</w:t>
+                <w:t xml:space="preserve">Non-negative Tensor Factorization for Single-Channel EEG Artifact Rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637609⟩</w:t>
+              <w:t xml:space="preserve">MLSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MLSP.2013.6661983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940328v1</w:t>
+                <w:t xml:space="preserve">hal-00959103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low bitrate informed source separation of realistic mixtures</w:t>
+                <w:t xml:space="preserve">An overview of informed audio source separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Badeau</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Vancouver, Canada. pp.66--70, </w:t>
+              <w:t xml:space="preserve">WIAMIS 2013 - The 14th International Workshop on Image and Audio Analysis for Multimedia Interactive Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WIAMIS.2013.6616139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945299v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic model for main melody extraction using constant-Q transform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Informed Audio Source Separation: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Fuentes</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stanislaw Gorlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sturmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Acoustics, Speech, and Signal Processing ICASSP'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Kyoto, Japan. pp.5357--5360</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945290v1</w:t>
+                <w:t xml:space="preserve">hal-00809525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DReaM: A Novel System for Joint Source Separation and Multi-Track Coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Marchand</w:t>
+                <w:t xml:space="preserve">Probabilistic model for main melody extraction using constant-Q transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES 2012 - 133rd AES Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, San Francisco, United States. CD 133papers</w:t>
+              <w:t xml:space="preserve">37th International Conference on Acoustics, Speech, and Signal Processing ICASSP'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Kyoto, Japan. pp.5357--5360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809503v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial coding-based informed source separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7683,328 +7683,328 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of dance movements using gaussian processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Drémeau</w:t>
+                <w:t xml:space="preserve">DReaM: A Novel System for Joint Source Separation and Multi-Track Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Alexiadis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Slim Essid</w:t>
+                <w:t xml:space="preserve">Cléo Baras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petros Daras</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Fourer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 20th ACM international conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AES 2012 - 133rd AES Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, San Francisco, United States. CD 133papers</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943555v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Mixing Models for Active Listening of Music Productions in Realistic Studio Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of dance movements using gaussian processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Drémeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Alexiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sturmel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petros Daras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES 2012 - 132nd AES Convention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 20th ACM international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nara, France. pp.1375, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2393347.2396492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790783v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive filtering for music/voice separation exploiting the repeating musical structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8049,201 +8049,201 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Conference on Acoustics, Speech, and Signal Processing ICASSP'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Kyoto, Japan. pp.53--56, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6287815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informed Audio Source Separation: A Comparative Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear Mixing Models for Active Listening of Music Productions in Realistic Studio Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sturmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shuhua Zhang</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.n/c</w:t>
+              <w:t xml:space="preserve">AES 2012 - 132nd AES Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Budapest, Hungary. Paper 8594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809525v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informed source separation: source coding meets source separation</w:t>
               </w:r>
@@ -8435,225 +8435,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of Music+Effects sound track from several international versions of the same movie</w:t>
+                <w:t xml:space="preserve">Informed Source Separation Using Latent Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Leveau</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES 128th Convention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Latent Variable Analysis and Signal Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Saint Malo, France. pp.498--505, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15995-4_62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959108v1</w:t>
+                <w:t xml:space="preserve">hal-00945298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informed Source Separation Using Latent Components</w:t>
+                <w:t xml:space="preserve">Separation of Music+Effects sound track from several international versions of the same movie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latent Variable Analysis and Signal Separation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AES 128th Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15995-4_62⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00945298v1</w:t>
+                <w:t xml:space="preserve">hal-00959108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8665,248 +8665,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep neural network based multichannel audio source separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aditya Arie Nugraha</w:t>
+                <w:t xml:space="preserve">Applying source separation to music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyao Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audio Source Separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-73031-8_7⟩</w:t>
+              <w:t xml:space="preserve">Audio Source Separation and Speech Enhancement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapter 16, Wiley, 2018, 978-1-119-27989-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119279860.ch16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633858v1</w:t>
+                <w:t xml:space="preserve">hal-01945320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying source separation to music</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bryan Pardo</w:t>
+                <w:t xml:space="preserve">Deep neural network based multichannel audio source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Arie Nugraha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audio Source Separation and Speech Enhancement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chapter 16, Wiley, 2018, 978-1-119-27989-1. </w:t>
+              <w:t xml:space="preserve">Audio Source Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.157-195, 2018, 978-3-319-73030-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119279860.ch16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-73031-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945320v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPET for Background/Foreground Separation in Audio</w:t>
               </w:r>
@@ -9217,51 +9217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian-Robert Stöter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylianos Ioannis Mimilakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bittner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.1117371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9610,51 +9610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport technique provisoire des algorithmes utilisés pour le parsing d'un corpus de français oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beliao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9839,51 +9839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Wiener filtering for positive alpha-stable random variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10158,250 +10158,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of dance movements using Gaussian processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coding-based Informed Source Separation: Nonnegative Tensor Factorization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 2012, pp.10</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2012, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718791v2</w:t>
+                <w:t xml:space="preserve">hal-00734022v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding-based Informed Source Separation: Nonnegative Tensor Factorization Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of dance movements using Gaussian processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 2012, pp.18</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Drémeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Alexiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Daras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2012, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734022v3</w:t>
+                <w:t xml:space="preserve">hal-00718791v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10869,51 +10869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433213v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107465" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01945345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Cano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derry Fitzgerald" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Plumbley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian-Robert St&#246;ter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2018.2874719" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293689v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Uhlich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Mitsufuji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01667" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Rafii" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Ioannis Mimilakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2825440" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260588v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2570945" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163369v5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Arie Nugraha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2580946" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marsac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/3/1069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;im&#351;ekli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Cemgil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2015.2477535" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146782v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Katz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sch&#252;lke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.011898" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011044v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pardo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2332434" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Popoff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chardon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05552" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2013.2260153" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pinel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.09.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2119315" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03917930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej C&#237;fka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-short.92" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03256451v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Lun Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsuan Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288063v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyoshi Yoshii" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903091" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005106v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682546" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350; Im&#351;ekli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Majewski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766795v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714909v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil Erdogan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461539" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713889v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Di Carlo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken D&#233;guernel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462621" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766791v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobutaka Ito" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_28" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633215v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keriven" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deleforge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462095" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713886v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rohlfing" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462515" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01945362v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Ward" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel D. Mason" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungeun Kim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548488v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540484v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Cohen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401988v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanwynsberghe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian M Becker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515951v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Pishdadian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548508v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515956v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416366v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472932v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichi Kitamura" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_31" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580733v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248014v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334614v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248012v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Edler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J R Simpson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Roma" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad M Grais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell D Mason" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hummersone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188725v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobutaka Ono" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-4_45" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110028v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunit Sivasankaran" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya A Nugraha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s Morales Cordovilla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Dalmia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116686v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#228;tzlich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bittner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinard M&#252;ller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170924v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174886v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temiloluwa Olubanjo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Moore" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysam Ghovanloo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dremeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170932v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114890v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959384v4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074786v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01000001v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016314v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serap Kirbiz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beliao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801273" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959103v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Damon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2013.6661983" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958661v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durrieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2013.6616139" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958775v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637836" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288386v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940328v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhua Zhang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637609" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945299v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637610" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945290v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fuentes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809503v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Baras" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869618v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943555v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Alexiadis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Daras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2393347.2396492" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790783v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sturmel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945300v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287815" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Gorlow" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610526v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643944v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967715" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959108v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leveau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945298v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4_62" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T4M4B625-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633858v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73031-8_7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01945320v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyao Duan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119279860.ch16" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025563v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55016-4_14" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02651076v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02190845v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1117371" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945254v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023957v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759515v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldwin Dumortier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682283v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125504v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Geurts" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Amato" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Behrmann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340797v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103123v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118307v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moussallam" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069612v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718791v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734022v3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00790841v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENST0069" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03578077v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099602v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:123d93cd03f5e9ace5dd52b6d6d7d04246b6a977;origin=https://github.com/sigsep/sigsep-mus-eval;visit=swh:1:snp:49a9662a706fbe5d6a1f0f19e9488fa6dce3f2e8;anchor=swh:1:rev:d96d2ff47bab8edd0e8fad9cfe90233f340cb4ad" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433213v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107465" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01945345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Cano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derry Fitzgerald" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Plumbley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian-Robert St&#246;ter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2018.2874719" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293689v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Uhlich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Mitsufuji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01667" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Rafii" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Ioannis Mimilakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2825440" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260588v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2570945" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163369v5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Arie Nugraha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2580946" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146782v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Katz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sch&#252;lke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.011898" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marsac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/3/1069" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;im&#351;ekli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Cemgil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2015.2477535" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011044v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pardo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2332434" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Popoff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chardon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05552" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2013.2260153" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pinel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.09.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2119315" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03917930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej C&#237;fka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-short.92" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03256451v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Lun Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsuan Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288063v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyoshi Yoshii" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903091" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005106v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682546" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350; Im&#351;ekli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Majewski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01945362v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Ward" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel D. Mason" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungeun Kim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713886v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rohlfing" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deleforge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462515" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766795v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714909v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil Erdogan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461539" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713889v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Di Carlo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken D&#233;guernel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462621" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766791v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobutaka Ito" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_28" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633215v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keriven" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462095" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580733v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichi Kitamura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_31" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540484v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548488v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515954v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Cohen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401988v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanwynsberghe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515955v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian M Becker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515951v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Pishdadian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515971v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548508v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515956v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410176v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J R Simpson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Roma" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad M Grais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell D Mason" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hummersone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334614v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248012v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Edler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110028v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188725v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobutaka Ono" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-4_45" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116686v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#228;tzlich" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bittner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinard M&#252;ller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204553v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunit Sivasankaran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya A Nugraha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s Morales Cordovilla" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Dalmia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170924v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174886v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temiloluwa Olubanjo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Moore" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysam Ghovanloo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dremeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170932v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114890v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053422v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beliao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801273" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074786v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01000001v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959384v4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016314v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serap Kirbiz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958775v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Damon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637836" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288386v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940328v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhua Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637609" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945299v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637610" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959103v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2013.6661983" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958661v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durrieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2013.6616139" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809525v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Gorlow" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sturmel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945290v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fuentes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869618v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809503v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Baras" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943555v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Alexiadis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Daras" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2393347.2396492" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945300v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287815" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790783v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610526v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643944v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967715" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945298v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4_62" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T4M4B625-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959108v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leveau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01945320v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyao Duan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119279860.ch16" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633858v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73031-8_7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025563v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55016-4_14" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02651076v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02190845v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1117371" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945254v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023957v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759515v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldwin Dumortier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682283v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125504v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Geurts" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Amato" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Behrmann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340797v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103123v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118307v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moussallam" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069612v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734022v3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718791v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00790841v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENST0069" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03578077v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099602v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:123d93cd03f5e9ace5dd52b6d6d7d04246b6a977;origin=https://github.com/sigsep/sigsep-mus-eval;visit=swh:1:snp:49a9662a706fbe5d6a1f0f19e9488fa6dce3f2e8;anchor=swh:1:rev:d96d2ff47bab8edd0e8fad9cfe90233f340cb4ad" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>