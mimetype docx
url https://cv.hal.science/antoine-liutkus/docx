--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -902,399 +902,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163369v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference-less measurement of the transmission matrix of a highly scattering material using a DMD and phase retrieval techniques</w:t>
+                <w:t xml:space="preserve">Random Calibration for Accelerating MR-ARFI Guided Ultrasonic Focusing in Transcranial Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Drémeau</w:t>
+                <w:t xml:space="preserve">Na Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Martina</w:t>
+                <w:t xml:space="preserve">Jean-François Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ori Katz</w:t>
+                <w:t xml:space="preserve">Laurent Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Schülke</w:t>
+                <w:t xml:space="preserve">Mickael Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (9), pp.11898-11911. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (3), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.23.011898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/3/1069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146782v1</w:t>
+                <w:t xml:space="preserve">hal-01104616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Calibration for Accelerating MR-ARFI Guided Ultrasonic Focusing in Transcranial Therapy</w:t>
+                <w:t xml:space="preserve">Alpha-Stable Matrix Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na Liu</w:t>
+                <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Aubry</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taylan Cemgil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/3/1069⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (12), pp.2289 - 2293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2015.2477535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104616v1</w:t>
+                <w:t xml:space="preserve">hal-01194354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-Stable Matrix Factorization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reference-less measurement of the transmission matrix of a highly scattering material using a DMD and phase retrieval techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Drémeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umut Şimşekli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+                <w:t xml:space="preserve">Ori Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylan Cemgil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Schülke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (12), pp.2289 - 2293. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (9), pp.11898-11911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2015.2477535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.011898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194354v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel Additive Models for Source Separation</w:t>
               </w:r>
@@ -1423,90 +1423,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging With Nature: Compressive Imaging Using a Multiply Scattering Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ori Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp.14. </w:t>
@@ -2057,51 +2057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondřej Cífka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shih-Lun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Hsuan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2286,51 +2286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech enhancement with variational autoencoders and alpha-stable distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2518,272 +2518,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiSEC 2018: State of the art in musical audio source separation - subjective selection of the best algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 2018 Signal Separation Evaluation Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian-Robert Stöter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominic Ward</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nobutaka Ito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIMP: Workshop on Intelligent Music Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LVA/ICA: Latent Variable Analysis and Signal Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom. pp.293-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93764-9_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945362v1</w:t>
+                <w:t xml:space="preserve">lirmm-01766791v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio source separation with magnitude priors: the BEADS model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interference reduction on full-length live recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Rohlfing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Deleforge</w:t>
+                <w:t xml:space="preserve">Ken Déguernel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462515⟩</w:t>
+              <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.736-740, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713886v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichannel Audio Modeling with Elliptically Stable Tensor Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2792,159 +2771,159 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian-Robert Stöter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LVA/ICA 2018 - 14th International Conference on Latent Variable Analysis and Signal Separation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom. pp.13-23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-93764-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01766795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha-stable low-rank plus residual decomposition for speech enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halil Erdogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2966,2604 +2945,2625 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.651-655, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference reduction on full-length live recordings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind Source Separation Using Mixtures of Alpha-Stable Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Keriven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Di Carlo</w:t>
+                <w:t xml:space="preserve">Antoine Deleforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ken Déguernel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462621⟩</w:t>
+              <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.771-775, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713889v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633215v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2018 Signal Separation Evaluation Campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SiSEC 2018: State of the art in musical audio source separation - subjective selection of the best algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russel D. Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chungeun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian-Robert Stöter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LVA/ICA: Latent Variable Analysis and Signal Separation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WIMP: Workshop on Intelligent Music Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Huddersfield, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01766791v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Source Separation Using Mixtures of Alpha-Stable Distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audio source separation with magnitude priors: the BEADS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Keriven</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Christian Rohlfing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Deleforge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.771-775, </w:t>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.56-60, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633215v3</w:t>
+                <w:t xml:space="preserve">hal-01713886v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diagonal plus low-rank covariance model for computationally efficient source separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lévy NMF for Robust Nonnegative Source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Magron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kazuyoshi Yoshii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE international workshop on machine learning for signal processing (MLSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2017, New Paltz, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580733v1</w:t>
+                <w:t xml:space="preserve">hal-01548488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2016 Signal Separation Evaluation Campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lévy NMF : un modèle robuste de séparation de sources non-négatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Magron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472932v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lévy NMF : un modèle robuste de séparation de sources non-négatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Badeau</w:t>
+                <w:t xml:space="preserve">Very Low Bitrate Spatial Audio Coding with Dimensionality Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rohlfing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy E Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540484v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lévy NMF for Robust Nonnegative Source Separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sketching for nearfield acoustic imaging of heavy-tailed sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Magron</w:t>
+                <w:t xml:space="preserve">Charles Vanwynsberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Grenoble, France. pp.80-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548488v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very Low Bitrate Spatial Audio Coding with Dimensionality Reduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Quantization-aware Parameter Estimation for Audio Upmixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rohlfing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy E Cohen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+                <w:t xml:space="preserve">Julian M Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515954v1</w:t>
+                <w:t xml:space="preserve">hal-01515955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sketching for nearfield acoustic imaging of heavy-tailed sources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-resolution approach to common fate-based audio separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Vanwynsberghe</w:t>
+                <w:t xml:space="preserve">Fatemeh Pishdadian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401988v1</w:t>
+                <w:t xml:space="preserve">hal-01515951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantization-aware Parameter Estimation for Audio Upmixing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Rohlfing</w:t>
+                <w:t xml:space="preserve">Scalable Source Localization with Multichannel Alpha-Stable Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Vanwynsberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julian M Becker</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515955v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Source Localization with Multichannel Alpha-Stable Distributions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Vanwynsberghe</w:t>
+                <w:t xml:space="preserve">Gaussian framework for interference reduction in live recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Déguernel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.11-15</w:t>
+              <w:t xml:space="preserve">AES International Conference on Semantic Audio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531252v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-resolution approach to common fate-based audio separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bryan Pardo</w:t>
+                <w:t xml:space="preserve">Explaining the Parameterized Wiener Filter with Alpha-Stable Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">WASPAA 2017 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, New Paltz, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515951v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian framework for interference reduction in live recordings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ken Déguernel</w:t>
+                <w:t xml:space="preserve">User Assisted Separation of Repeating Patterns in Time and Frequency using Magnitude Projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derry Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafar Rafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES International Conference on Semantic Audio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515971v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining the Parameterized Wiener Filter with Alpha-Stable Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+                <w:t xml:space="preserve">Alpha-Stable Multichannel Audio Source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WASPAA 2017 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, New Paltz, New York, United States</w:t>
+              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548508v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Assisted Separation of Repeating Patterns in Time and Frequency using Magnitude Projections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Derry Fitzgerald</w:t>
+                <w:t xml:space="preserve">The 2016 Signal Separation Evaluation Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian-Robert Stöter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafar Rafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daichi Kitamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Grenoble, France. pp.323 - 332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515956v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-Stable Multichannel Audio Source Separation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A diagonal plus low-rank covariance model for computationally efficient source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuyoshi Yoshii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">IEEE international workshop on machine learning for signal processing (MLSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416366v1</w:t>
+                <w:t xml:space="preserve">hal-01580733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Audio Source Separation Models Using Hypothesis-Driven Non-Parametric Statistical Methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PROJET - Spatial Audio Separation Using Projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derry Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURASIP, Aug 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">41st International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410176v1</w:t>
+                <w:t xml:space="preserve">hal-01248014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROJET - Spatial Audio Separation Using Projections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Derry Fitzgerald</w:t>
+                <w:t xml:space="preserve">Multichannel Music Separation with Deep Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Arie Nugraha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Badeau</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1748-1752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248014v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel Music Separation with Deep Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aditya Arie Nugraha</w:t>
+                <w:t xml:space="preserve">Common Fate Model for Unison source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian-Robert Stöter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Edler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Magron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1748-1752</w:t>
+              <w:t xml:space="preserve">41st International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334614v2</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common Fate Model for Unison source Separation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roland Badeau</w:t>
+                <w:t xml:space="preserve">Evaluation of Audio Source Separation Models Using Hypothesis-Driven Non-Parametric Statistical Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J R Simpson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Roma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emad M Grais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell D Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Edler</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chris Hummersone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Aug 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248012v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Wiener filtering with fractional power spectrograms</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robust ASR using neural network based speech enhancement and feature simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunit Sivasankaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya A Nugraha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Andrés Morales Cordovilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Dalmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">ASRU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110028v2</w:t>
+                <w:t xml:space="preserve">hal-01204553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2015 Signal Separation Evaluation Campaign</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalized Wiener filtering with fractional power spectrograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">40th International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188725v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110028v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel additive modeling for interference reduction in multi-channel music recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Prätzlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meinard Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116686v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust ASR using neural network based speech enhancement and feature simulation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 2015 Signal Separation Evaluation Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Andrés Morales Cordovilla</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nobutaka Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafar Rafii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daichi Kitamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobutaka Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Liberec, France. pp.387-395, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22482-4_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204553v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauchy Nonnegative Matrix Factorization</w:t>
               </w:r>
@@ -5746,247 +5746,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches Bayésiennes pour la reconstruction de phase Application à l'optique des milieux complexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction of Temporal Patterns in Multi-rate and Multi-modal Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Şimşekli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylan Cemgil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Liberec, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892511v1</w:t>
+                <w:t xml:space="preserve">hal-01170932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Temporal Patterns in Multi-rate and Multi-modal Datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approches Bayésiennes pour la reconstruction de phase Application à l'optique des milieux complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Dremeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umut Şimşekli</w:t>
+                <w:t xml:space="preserve">Ori Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylan Cemgil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Schülke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Liberec, Czech Republic</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170932v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple user interface system for recovering patterns repeating in time and frequency in mixtures of sounds</w:t>
               </w:r>
@@ -6156,242 +6156,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114890v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OOPS: une approche orientée objet pour l'interrogation et l'analyse linguistique de l'interface prosodie/syntaxe/discours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressed sensing under strong noise. Application to imaging through multiply scattering media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Beliao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+                <w:t xml:space="preserve">Sylvain Gigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053422v1</w:t>
+                <w:t xml:space="preserve">hal-01074786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed sensing under strong noise. Application to imaging through multiply scattering media</w:t>
+                <w:t xml:space="preserve">Kernel Spectrogram models for source separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gigan</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafar Rafii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derry Fitzgerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">HSCMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074786v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959384v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonic/Percussive Separation Using Kernel Additive Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derry Fitzgerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6446,310 +6476,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Irish Signals &amp; Systems Conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel Spectrogram models for source separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptual coding-based informed source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serap Kirbiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daudet</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSCMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959384v4</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual coding-based informed source separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexey Ozerov</w:t>
+                <w:t xml:space="preserve">OOPS: une approche orientée objet pour l'interrogation et l'analyse linguistique de l'interface prosodie/syntaxe/discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beliao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.2565-2581, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20140801273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016314v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-negative matrix factorization for single-channel EEG artifact rejection</w:t>
+                <w:t xml:space="preserve">Nonnegative Tensor Factorization for Single-Channel EEG Artifact Rejection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
@@ -6767,106 +6767,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958775v1</w:t>
+                <w:t xml:space="preserve">hal-02288386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonnegative Tensor Factorization for Single-Channel EEG Artifact Rejection</w:t>
+                <w:t xml:space="preserve">Non-negative matrix factorization for single-channel EEG artifact rejection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
@@ -6884,73 +6875,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288386v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informed Source Separation from compressed mixtures using spatial wiener filter and quantization noise estimation</w:t>
               </w:r>
@@ -7034,977 +7034,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low bitrate informed source separation of realistic mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-negative Tensor Factorization for Single-Channel EEG Artifact Rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Vancouver, Canada. pp.66--70, </w:t>
+              <w:t xml:space="preserve">MLSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MLSP.2013.6661983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945299v1</w:t>
+                <w:t xml:space="preserve">hal-00959103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-negative Tensor Factorization for Single-Channel EEG Artifact Rejection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An overview of informed audio source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Slim Essid</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MLSP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MLSP.2013.6661983⟩</w:t>
+              <w:t xml:space="preserve">WIAMIS 2013 - The 14th International Workshop on Image and Audio Analysis for Multimedia Interactive Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIAMIS.2013.6616139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959103v1</w:t>
+                <w:t xml:space="preserve">hal-00958661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of informed audio source separation</w:t>
+                <w:t xml:space="preserve">Low bitrate informed source separation of realistic mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daudet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIAMIS 2013 - The 14th International Workshop on Image and Audio Analysis for Multimedia Interactive Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vancouver, Canada. pp.66--70, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WIAMIS.2013.6616139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958661v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informed Audio Source Separation: A Comparative Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic model for main melody extraction using constant-Q transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.n/c</w:t>
+              <w:t xml:space="preserve">37th International Conference on Acoustics, Speech, and Signal Processing ICASSP'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Kyoto, Japan. pp.5357--5360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809525v1</w:t>
+                <w:t xml:space="preserve">hal-00945290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic model for main melody extraction using constant-Q transform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial coding-based informed source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Acoustics, Speech, and Signal Processing ICASSP'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Kyoto, Japan. pp.5357--5360</w:t>
+              <w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945290v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial coding-based informed source separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexey Ozerov</w:t>
+                <w:t xml:space="preserve">DReaM: A Novel System for Joint Source Separation and Multi-Track Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Baras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fourer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">AES 2012 - 133rd AES Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, San Francisco, United States. CD 133papers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869618v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DReaM: A Novel System for Joint Source Separation and Multi-Track Coding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Badeau</w:t>
+                <w:t xml:space="preserve">Analysis of dance movements using gaussian processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Drémeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cléo Baras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daudet</w:t>
+                <w:t xml:space="preserve">Dimitrios Alexiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Fourer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petros Daras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES 2012 - 133rd AES Convention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 20th ACM international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nara, France. pp.1375, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2393347.2396492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809503v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of dance movements using gaussian processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear Mixing Models for Active Listening of Music Productions in Realistic Studio Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sturmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 20th ACM international conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AES 2012 - 132nd AES Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Budapest, Hungary. Paper 8594</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943555v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive filtering for music/voice separation exploiting the repeating musical structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8049,201 +8049,201 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Conference on Acoustics, Speech, and Signal Processing ICASSP'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Kyoto, Japan. pp.53--56, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6287815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Mixing Models for Active Listening of Music Productions in Realistic Studio Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Informed Audio Source Separation: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislaw Gorlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Pinel</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES 2012 - 132nd AES Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Budapest, Hungary. Paper 8594</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790783v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informed source separation: source coding meets source separation</w:t>
               </w:r>
@@ -8435,225 +8435,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informed Source Separation Using Latent Components</w:t>
+                <w:t xml:space="preserve">Separation of Music+Effects sound track from several international versions of the same movie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latent Variable Analysis and Signal Separation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AES 128th Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945298v1</w:t>
+                <w:t xml:space="preserve">hal-00959108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of Music+Effects sound track from several international versions of the same movie</w:t>
+                <w:t xml:space="preserve">Informed Source Separation Using Latent Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Leveau</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES 128th Convention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Latent Variable Analysis and Signal Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Saint Malo, France. pp.498--505, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15995-4_62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959108v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8665,248 +8665,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying source separation to music</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bryan Pardo</w:t>
+                <w:t xml:space="preserve">Deep neural network based multichannel audio source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Arie Nugraha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audio Source Separation and Speech Enhancement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119279860.ch16⟩</w:t>
+              <w:t xml:space="preserve">Audio Source Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.157-195, 2018, 978-3-319-73030-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-73031-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945320v1</w:t>
+                <w:t xml:space="preserve">hal-01633858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep neural network based multichannel audio source separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aditya Arie Nugraha</w:t>
+                <w:t xml:space="preserve">Applying source separation to music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyao Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audio Source Separation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.157-195, 2018, 978-3-319-73030-1. </w:t>
+              <w:t xml:space="preserve">Audio Source Separation and Speech Enhancement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapter 16, Wiley, 2018, 978-1-119-27989-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-73031-8_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119279860.ch16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633858v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPET for Background/Foreground Separation in Audio</w:t>
               </w:r>
@@ -9217,51 +9217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian-Robert Stöter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylianos Ioannis Mimilakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bittner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.1117371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9610,51 +9610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport technique provisoire des algorithmes utilisés pour le parsing d'un corpus de français oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beliao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9839,51 +9839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Wiener filtering for positive alpha-stable random variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10158,250 +10158,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding-based Informed Source Separation: Nonnegative Tensor Factorization Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of dance movements using Gaussian processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 2012, pp.18</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Drémeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Alexiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Daras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2012, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734022v3</w:t>
+                <w:t xml:space="preserve">hal-00718791v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of dance movements using Gaussian processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coding-based Informed Source Separation: Nonnegative Tensor Factorization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 2012, pp.10</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2012, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718791v2</w:t>
+                <w:t xml:space="preserve">hal-00734022v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10869,51 +10869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433213v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107465" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01945345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Cano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derry Fitzgerald" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Plumbley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian-Robert St&#246;ter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2018.2874719" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293689v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Uhlich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Mitsufuji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01667" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Rafii" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Ioannis Mimilakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2825440" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260588v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2570945" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163369v5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Arie Nugraha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2580946" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146782v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Katz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sch&#252;lke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.011898" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marsac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/3/1069" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;im&#351;ekli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Cemgil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2015.2477535" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011044v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pardo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2332434" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Popoff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chardon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05552" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2013.2260153" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pinel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.09.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2119315" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03917930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej C&#237;fka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-short.92" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03256451v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Lun Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsuan Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288063v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyoshi Yoshii" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903091" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005106v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682546" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350; Im&#351;ekli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Majewski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01945362v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Ward" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel D. Mason" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungeun Kim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713886v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rohlfing" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deleforge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462515" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766795v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714909v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil Erdogan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461539" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713889v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Di Carlo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken D&#233;guernel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462621" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766791v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobutaka Ito" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_28" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633215v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keriven" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462095" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580733v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichi Kitamura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_31" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540484v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548488v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515954v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Cohen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401988v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanwynsberghe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515955v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian M Becker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515951v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Pishdadian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515971v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548508v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515956v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410176v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J R Simpson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Roma" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad M Grais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell D Mason" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hummersone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334614v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248012v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Edler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110028v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188725v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobutaka Ono" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-4_45" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116686v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#228;tzlich" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bittner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinard M&#252;ller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204553v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunit Sivasankaran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya A Nugraha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s Morales Cordovilla" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Dalmia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170924v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174886v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temiloluwa Olubanjo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Moore" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysam Ghovanloo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dremeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170932v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114890v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053422v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beliao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801273" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074786v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01000001v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959384v4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016314v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serap Kirbiz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958775v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Damon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637836" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288386v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940328v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhua Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637609" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945299v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637610" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959103v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2013.6661983" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958661v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durrieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2013.6616139" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809525v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Gorlow" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sturmel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945290v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fuentes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869618v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809503v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Baras" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943555v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Alexiadis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Daras" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2393347.2396492" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945300v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287815" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790783v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610526v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643944v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967715" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945298v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4_62" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T4M4B625-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959108v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leveau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01945320v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyao Duan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119279860.ch16" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633858v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73031-8_7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025563v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55016-4_14" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02651076v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02190845v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1117371" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945254v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023957v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759515v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldwin Dumortier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682283v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125504v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Geurts" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Amato" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Behrmann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340797v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103123v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118307v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moussallam" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069612v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734022v3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718791v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00790841v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENST0069" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03578077v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099602v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:123d93cd03f5e9ace5dd52b6d6d7d04246b6a977;origin=https://github.com/sigsep/sigsep-mus-eval;visit=swh:1:snp:49a9662a706fbe5d6a1f0f19e9488fa6dce3f2e8;anchor=swh:1:rev:d96d2ff47bab8edd0e8fad9cfe90233f340cb4ad" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433213v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107465" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01945345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Cano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derry Fitzgerald" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Plumbley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian-Robert St&#246;ter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2018.2874719" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293689v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Uhlich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Mitsufuji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01667" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Rafii" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Ioannis Mimilakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2825440" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260588v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2570945" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163369v5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Arie Nugraha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2580946" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marsac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/3/1069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;im&#351;ekli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Cemgil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2015.2477535" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146782v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Katz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sch&#252;lke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.011898" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011044v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pardo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2332434" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Popoff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chardon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05552" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2013.2260153" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pinel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.09.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2119315" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03917930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej C&#237;fka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-short.92" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03256451v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Lun Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsuan Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288063v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyoshi Yoshii" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903091" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005106v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682546" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350; Im&#351;ekli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Majewski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766791v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobutaka Ito" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_28" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Di Carlo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken D&#233;guernel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462621" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766795v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714909v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil Erdogan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461539" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633215v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keriven" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deleforge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462095" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01945362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Ward" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel D. Mason" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungeun Kim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713886v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rohlfing" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462515" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548488v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540484v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Cohen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401988v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanwynsberghe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian M Becker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515951v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Pishdadian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548508v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515956v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416366v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472932v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichi Kitamura" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_31" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580733v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248014v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334614v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248012v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Edler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J R Simpson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Roma" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad M Grais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell D Mason" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hummersone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204553v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunit Sivasankaran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya A Nugraha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s Morales Cordovilla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Dalmia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110028v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116686v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#228;tzlich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bittner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinard M&#252;ller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188725v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobutaka Ono" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-4_45" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170924v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174886v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temiloluwa Olubanjo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Moore" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysam Ghovanloo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170932v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892511v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dremeau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114890v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074786v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959384v4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01000001v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016314v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serap Kirbiz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beliao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801273" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288386v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Damon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958775v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637836" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940328v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhua Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637609" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959103v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2013.6661983" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958661v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durrieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2013.6616139" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945299v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637610" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945290v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fuentes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869618v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809503v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Baras" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943555v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Alexiadis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Daras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2393347.2396492" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790783v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sturmel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945300v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287815" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Gorlow" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610526v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643944v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967715" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959108v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leveau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945298v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4_62" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T4M4B625-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633858v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73031-8_7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01945320v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyao Duan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119279860.ch16" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025563v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55016-4_14" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02651076v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02190845v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1117371" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945254v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023957v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759515v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldwin Dumortier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682283v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125504v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Geurts" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Amato" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Behrmann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340797v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103123v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118307v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moussallam" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069612v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718791v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734022v3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00790841v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENST0069" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03578077v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099602v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:123d93cd03f5e9ace5dd52b6d6d7d04246b6a977;origin=https://github.com/sigsep/sigsep-mus-eval;visit=swh:1:snp:49a9662a706fbe5d6a1f0f19e9488fa6dce3f2e8;anchor=swh:1:rev:d96d2ff47bab8edd0e8fad9cfe90233f340cb4ad" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>