--- v2 (2026-04-29)
+++ v3 (2026-04-30)
@@ -2518,131 +2518,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2018 Signal Separation Evaluation Campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multichannel Audio Modeling with Elliptically Stable Tensor Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian-Robert Stöter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Şimşekli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nobutaka Ito</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LVA/ICA: Latent Variable Analysis and Signal Separation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom. pp.293-305, </w:t>
+              <w:t xml:space="preserve">LVA/ICA 2018 - 14th International Conference on Latent Variable Analysis and Signal Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom. pp.13-23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93764-9_28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93764-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01766791v2</w:t>
+                <w:t xml:space="preserve">lirmm-01766795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference reduction on full-length live recordings</w:t>
               </w:r>
@@ -2726,161 +2756,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel Audio Modeling with Elliptically Stable Tensor Decomposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 2018 Signal Separation Evaluation Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian-Robert Stöter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Serizel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nobutaka Ito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LVA/ICA 2018 - 14th International Conference on Latent Variable Analysis and Signal Separation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom. pp.13-23, </w:t>
+              <w:t xml:space="preserve">LVA/ICA: Latent Variable Analysis and Signal Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom. pp.293-305, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93764-9_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93764-9_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01766795v1</w:t>
+                <w:t xml:space="preserve">lirmm-01766791v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha-stable low-rank plus residual decomposition for speech enhancement</w:t>
               </w:r>
@@ -3098,256 +3098,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633215v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiSEC 2018: State of the art in musical audio source separation - subjective selection of the best algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audio source separation with magnitude priors: the BEADS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominic Ward</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Rohlfing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Deleforge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIMP: Workshop on Intelligent Music Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.56-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945362v1</w:t>
+                <w:t xml:space="preserve">hal-01713886v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio source separation with magnitude priors: the BEADS model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SiSEC 2018: State of the art in musical audio source separation - subjective selection of the best algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russel D. Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chungeun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian-Robert Stöter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WIMP: Workshop on Intelligent Music Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Huddersfield, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713886v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lévy NMF for Robust Nonnegative Source Separation</w:t>
               </w:r>
@@ -3523,51 +3523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very Low Bitrate Spatial Audio Coding with Dimensionality Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rohlfing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy E Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3735,51 +3735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantization-aware Parameter Estimation for Audio Upmixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rohlfing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3824,230 +3824,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-resolution approach to common fate-based audio separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bryan Pardo</w:t>
+                <w:t xml:space="preserve">Scalable Source Localization with Multichannel Alpha-Stable Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Vanwynsberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515951v1</w:t>
+                <w:t xml:space="preserve">hal-01531252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Source Localization with Multichannel Alpha-Stable Distributions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Vanwynsberghe</w:t>
+                <w:t xml:space="preserve">A multi-resolution approach to common fate-based audio separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Pishdadian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.11-15</w:t>
+              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531252v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian framework for interference reduction in live recordings</w:t>
               </w:r>
@@ -4122,230 +4122,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining the Parameterized Wiener Filter with Alpha-Stable Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+                <w:t xml:space="preserve">User Assisted Separation of Repeating Patterns in Time and Frequency using Magnitude Projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derry Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafar Rafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WASPAA 2017 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, New Paltz, New York, United States</w:t>
+              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548508v1</w:t>
+                <w:t xml:space="preserve">hal-01515956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Assisted Separation of Repeating Patterns in Time and Frequency using Magnitude Projections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zafar Rafii</w:t>
+                <w:t xml:space="preserve">Explaining the Parameterized Wiener Filter with Alpha-Stable Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">WASPAA 2017 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, New Paltz, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515956v1</w:t>
+                <w:t xml:space="preserve">hal-01548508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha-Stable Multichannel Audio Source Separation</w:t>
               </w:r>
@@ -5458,51 +5458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafar Rafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daichi Kitamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobutaka Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6156,256 +6156,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114890v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed sensing under strong noise. Application to imaging through multiply scattering media</w:t>
+                <w:t xml:space="preserve">Kernel Spectrogram models for source separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gigan</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafar Rafii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derry Fitzgerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">HSCMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074786v1</w:t>
+                <w:t xml:space="preserve">hal-00959384v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel Spectrogram models for source separation</w:t>
+                <w:t xml:space="preserve">Compressed sensing under strong noise. Application to imaging through multiply scattering media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Derry Fitzgerald</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSCMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959384v4</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonic/Percussive Separation Using Kernel Additive Modelling</w:t>
               </w:r>
@@ -6930,365 +6930,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informed Source Separation from compressed mixtures using spatial wiener filter and quantization noise estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Girin</w:t>
+                <w:t xml:space="preserve">Non-negative Tensor Factorization for Single-Channel EEG Artifact Rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637609⟩</w:t>
+              <w:t xml:space="preserve">MLSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MLSP.2013.6661983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940328v1</w:t>
+                <w:t xml:space="preserve">hal-00959103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-negative Tensor Factorization for Single-Channel EEG Artifact Rejection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An overview of informed audio source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Slim Essid</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MLSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom. </w:t>
+              <w:t xml:space="preserve">WIAMIS 2013 - The 14th International Workshop on Image and Audio Analysis for Multimedia Interactive Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MLSP.2013.6661983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WIAMIS.2013.6616139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959103v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of informed audio source separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Informed Source Separation from compressed mixtures using spatial wiener filter and quantization noise estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIAMIS 2013 - The 14th International Workshop on Image and Audio Analysis for Multimedia Interactive Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.61-65, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WIAMIS.2013.6616139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958661v1</w:t>
+                <w:t xml:space="preserve">hal-00940328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low bitrate informed source separation of realistic mixtures</w:t>
               </w:r>
@@ -8143,51 +8143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislaw Gorlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10869,51 +10869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433213v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107465" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01945345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Cano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derry Fitzgerald" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Plumbley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian-Robert St&#246;ter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2018.2874719" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293689v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Uhlich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Mitsufuji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01667" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Rafii" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Ioannis Mimilakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2825440" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260588v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2570945" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163369v5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Arie Nugraha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2580946" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marsac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/3/1069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;im&#351;ekli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Cemgil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2015.2477535" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146782v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Katz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sch&#252;lke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.011898" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011044v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pardo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2332434" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Popoff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chardon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05552" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2013.2260153" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pinel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.09.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2119315" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03917930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej C&#237;fka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-short.92" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03256451v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Lun Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsuan Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288063v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyoshi Yoshii" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903091" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005106v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682546" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350; Im&#351;ekli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Majewski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766791v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobutaka Ito" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_28" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Di Carlo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken D&#233;guernel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462621" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766795v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714909v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil Erdogan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461539" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633215v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keriven" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deleforge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462095" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01945362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Ward" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel D. Mason" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungeun Kim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713886v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rohlfing" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462515" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548488v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540484v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Cohen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401988v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanwynsberghe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian M Becker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515951v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Pishdadian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548508v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515956v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416366v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472932v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichi Kitamura" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_31" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580733v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248014v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334614v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248012v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Edler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J R Simpson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Roma" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad M Grais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell D Mason" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hummersone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204553v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunit Sivasankaran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya A Nugraha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s Morales Cordovilla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Dalmia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110028v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116686v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#228;tzlich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bittner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinard M&#252;ller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188725v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobutaka Ono" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-4_45" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170924v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174886v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temiloluwa Olubanjo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Moore" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysam Ghovanloo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170932v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892511v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dremeau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114890v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074786v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959384v4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01000001v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016314v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serap Kirbiz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beliao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801273" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288386v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Damon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958775v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637836" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940328v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhua Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637609" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959103v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2013.6661983" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958661v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durrieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2013.6616139" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945299v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637610" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945290v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fuentes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869618v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809503v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Baras" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943555v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Alexiadis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Daras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2393347.2396492" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790783v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sturmel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945300v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287815" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Gorlow" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610526v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643944v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967715" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959108v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leveau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945298v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4_62" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T4M4B625-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633858v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73031-8_7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01945320v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyao Duan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119279860.ch16" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025563v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55016-4_14" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02651076v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02190845v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1117371" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945254v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023957v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759515v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldwin Dumortier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682283v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125504v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Geurts" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Amato" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Behrmann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340797v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103123v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118307v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moussallam" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069612v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718791v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734022v3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00790841v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENST0069" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03578077v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099602v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:123d93cd03f5e9ace5dd52b6d6d7d04246b6a977;origin=https://github.com/sigsep/sigsep-mus-eval;visit=swh:1:snp:49a9662a706fbe5d6a1f0f19e9488fa6dce3f2e8;anchor=swh:1:rev:d96d2ff47bab8edd0e8fad9cfe90233f340cb4ad" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433213v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107465" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01945345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Cano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derry Fitzgerald" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Plumbley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian-Robert St&#246;ter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2018.2874719" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293689v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Uhlich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Mitsufuji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01667" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Rafii" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Ioannis Mimilakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2825440" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260588v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2570945" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163369v5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Arie Nugraha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2580946" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marsac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/3/1069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;im&#351;ekli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Cemgil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2015.2477535" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146782v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Katz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sch&#252;lke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.011898" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011044v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pardo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2332434" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Popoff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chardon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05552" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2013.2260153" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pinel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.09.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2119315" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03917930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej C&#237;fka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-short.92" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03256451v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Lun Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsuan Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288063v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyoshi Yoshii" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903091" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005106v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682546" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350; Im&#351;ekli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Majewski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766795v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Di Carlo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken D&#233;guernel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462621" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766791v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobutaka Ito" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_28" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714909v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil Erdogan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461539" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633215v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keriven" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deleforge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462095" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713886v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rohlfing" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462515" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01945362v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Ward" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel D. Mason" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungeun Kim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548488v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540484v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Cohen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401988v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanwynsberghe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian M Becker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515951v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Pishdadian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515956v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548508v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416366v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472932v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichi Kitamura" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_31" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580733v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248014v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334614v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248012v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Edler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J R Simpson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Roma" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad M Grais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell D Mason" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hummersone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204553v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunit Sivasankaran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya A Nugraha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s Morales Cordovilla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Dalmia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110028v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116686v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#228;tzlich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bittner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinard M&#252;ller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188725v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobutaka Ono" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-4_45" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170924v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174886v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temiloluwa Olubanjo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Moore" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysam Ghovanloo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170932v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892511v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dremeau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114890v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959384v4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074786v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01000001v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016314v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serap Kirbiz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beliao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801273" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288386v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Damon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958775v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637836" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959103v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2013.6661983" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958661v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durrieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2013.6616139" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940328v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhua Zhang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637609" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945299v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637610" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945290v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fuentes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869618v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809503v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Baras" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943555v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Alexiadis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Daras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2393347.2396492" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790783v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sturmel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945300v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287815" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Gorlow" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610526v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643944v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967715" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959108v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leveau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945298v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4_62" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T4M4B625-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633858v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73031-8_7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01945320v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyao Duan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119279860.ch16" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025563v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55016-4_14" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02651076v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02190845v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1117371" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945254v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023957v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759515v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldwin Dumortier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682283v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125504v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Geurts" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Amato" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Behrmann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340797v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103123v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118307v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moussallam" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069612v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718791v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734022v3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00790841v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENST0069" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03578077v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099602v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:123d93cd03f5e9ace5dd52b6d6d7d04246b6a977;origin=https://github.com/sigsep/sigsep-mus-eval;visit=swh:1:snp:49a9662a706fbe5d6a1f0f19e9488fa6dce3f2e8;anchor=swh:1:rev:d96d2ff47bab8edd0e8fad9cfe90233f340cb4ad" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>