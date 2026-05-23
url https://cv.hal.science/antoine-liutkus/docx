--- v3 (2026-04-30)
+++ v4 (2026-05-23)
@@ -3098,796 +3098,796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633215v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio source separation with magnitude priors: the BEADS model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SiSEC 2018: State of the art in musical audio source separation - subjective selection of the best algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russel D. Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chungeun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian-Robert Stöter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WIMP: Workshop on Intelligent Music Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Huddersfield, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713886v2</w:t>
+                <w:t xml:space="preserve">hal-01945362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiSEC 2018: State of the art in musical audio source separation - subjective selection of the best algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominic Ward</w:t>
+                <w:t xml:space="preserve">Audio source separation with magnitude priors: the BEADS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russel D. Mason</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Rohlfing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Deleforge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIMP: Workshop on Intelligent Music Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.56-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945362v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713886v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lévy NMF for Robust Nonnegative Source Separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Very Low Bitrate Spatial Audio Coding with Dimensionality Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rohlfing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Magron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Badeau</w:t>
+                <w:t xml:space="preserve">Jeremy E Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2017, New Paltz, NY, United States</w:t>
+              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548488v1</w:t>
+                <w:t xml:space="preserve">hal-01515954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lévy NMF : un modèle robuste de séparation de sources non-négatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Magron</w:t>
+                <w:t xml:space="preserve">Sketching for nearfield acoustic imaging of heavy-tailed sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Vanwynsberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Grenoble, France. pp.80-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540484v1</w:t>
+                <w:t xml:space="preserve">hal-01401988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very Low Bitrate Spatial Audio Coding with Dimensionality Reduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Quantization-aware Parameter Estimation for Audio Upmixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rohlfing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian M Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515954v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sketching for nearfield acoustic imaging of heavy-tailed sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Vanwynsberghe</w:t>
+                <w:t xml:space="preserve">Lévy NMF for Robust Nonnegative Source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Magron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2017, New Paltz, NY, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01401988v1</w:t>
+                <w:t xml:space="preserve">hal-01548488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantization-aware Parameter Estimation for Audio Upmixing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Rohlfing</w:t>
+                <w:t xml:space="preserve">Lévy NMF : un modèle robuste de séparation de sources non-négatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Magron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian M Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515955v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Source Localization with Multichannel Alpha-Stable Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Vanwynsberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4122,122 +4122,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Assisted Separation of Repeating Patterns in Time and Frequency using Magnitude Projections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zafar Rafii</w:t>
+                <w:t xml:space="preserve">Alpha-Stable Multichannel Audio Source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515956v1</w:t>
+                <w:t xml:space="preserve">hal-01416366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining the Parameterized Wiener Filter with Alpha-Stable Processes</w:t>
               </w:r>
@@ -4325,148 +4351,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-Stable Multichannel Audio Source Separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Umut Şimşekli</w:t>
+                <w:t xml:space="preserve">User Assisted Separation of Repeating Patterns in Time and Frequency using Magnitude Projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derry Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafar Rafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416366v1</w:t>
+                <w:t xml:space="preserve">hal-01515956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2016 Signal Separation Evaluation Campaign</w:t>
               </w:r>
@@ -4910,51 +4910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Edler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Magron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5098,895 +5098,895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust ASR using neural network based speech enhancement and feature simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cauchy Nonnegative Matrix Factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derry Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Arizona, United States</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, New Paltz, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204553v1</w:t>
+                <w:t xml:space="preserve">hal-01170924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Wiener filtering with fractional power spectrograms</w:t>
+                <w:t xml:space="preserve">Source Separation for Target Enhancement of Food Intake Acoustics from Noisy Recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Badeau</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temiloluwa Olubanjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maysam Ghovanloo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, New Paltz, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110028v2</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel additive modeling for interference reduction in multi-channel music recordings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction of Temporal Patterns in Multi-rate and Multi-modal Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Meinard Müller</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Şimşekli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylan Cemgil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Liberec, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116686v2</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2015 Signal Separation Evaluation Campaign</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nobutaka Ito</w:t>
+                <w:t xml:space="preserve">Approches Bayésiennes pour la reconstruction de phase Application à l'optique des milieux complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Dremeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ori Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schülke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188725v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauchy Nonnegative Matrix Factorization</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robust ASR using neural network based speech enhancement and feature simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunit Sivasankaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya A Nugraha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Andrés Morales Cordovilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Dalmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, New Paltz, NY, United States</w:t>
+              <w:t xml:space="preserve">ASRU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170924v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Separation for Target Enhancement of Food Intake Acoustics from Noisy Recordings</w:t>
+                <w:t xml:space="preserve">Generalized Wiener filtering with fractional power spectrograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maysam Ghovanloo</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, New Paltz, NY, United States</w:t>
+              <w:t xml:space="preserve">40th International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174886v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110028v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Temporal Patterns in Multi-rate and Multi-modal Datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kernel additive modeling for interference reduction in multi-channel music recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Prätzlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Taylan Cemgil</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meinard Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Liberec, Czech Republic</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170932v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116686v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches Bayésiennes pour la reconstruction de phase Application à l'optique des milieux complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Dremeau</w:t>
+                <w:t xml:space="preserve">The 2015 Signal Separation Evaluation Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobutaka Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafar Rafii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daichi Kitamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobutaka Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Liberec, France. pp.387-395, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22482-4_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892511v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple user interface system for recovering patterns repeating in time and frequency in mixtures of sounds</w:t>
               </w:r>
@@ -6705,51 +6705,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonnegative Tensor Factorization for Single-Channel EEG Artifact Rejection</w:t>
+                <w:t xml:space="preserve">Non-negative Tensor Factorization for Single-Channel EEG Artifact Rejection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
@@ -6767,973 +6767,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MLSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MLSP.2013.6661983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288386v1</w:t>
+                <w:t xml:space="preserve">hal-00959103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-negative matrix factorization for single-channel EEG artifact rejection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An overview of informed audio source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Slim Essid</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WIAMIS 2013 - The 14th International Workshop on Image and Audio Analysis for Multimedia Interactive Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIAMIS.2013.6616139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637836⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00958775v1</w:t>
+                <w:t xml:space="preserve">hal-00958661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-negative Tensor Factorization for Single-Channel EEG Artifact Rejection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Damon</w:t>
+                <w:t xml:space="preserve">Informed Source Separation from compressed mixtures using spatial wiener filter and quantization noise estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MLSP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MLSP.2013.6661983⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.61-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959103v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of informed audio source separation</w:t>
+                <w:t xml:space="preserve">Low bitrate informed source separation of realistic mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daudet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIAMIS 2013 - The 14th International Workshop on Image and Audio Analysis for Multimedia Interactive Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WIAMIS.2013.6616139⟩</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vancouver, Canada. pp.66--70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958661v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informed Source Separation from compressed mixtures using spatial wiener filter and quantization noise estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Girin</w:t>
+                <w:t xml:space="preserve">Nonnegative Tensor Factorization for Single-Channel EEG Artifact Rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637609⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00940328v1</w:t>
+                <w:t xml:space="preserve">hal-02288386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low bitrate informed source separation of realistic mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-negative matrix factorization for single-channel EEG artifact rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Vancouver, Canada. pp.66--70, </w:t>
+              <w:t xml:space="preserve">, 2013, Vancouver, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945299v1</w:t>
+                <w:t xml:space="preserve">hal-00958775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic model for main melody extraction using constant-Q transform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial coding-based informed source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Acoustics, Speech, and Signal Processing ICASSP'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Kyoto, Japan. pp.5357--5360</w:t>
+              <w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945290v1</w:t>
+                <w:t xml:space="preserve">hal-00869618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial coding-based informed source separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexey Ozerov</w:t>
+                <w:t xml:space="preserve">DReaM: A Novel System for Joint Source Separation and Multi-Track Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Baras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fourer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">AES 2012 - 133rd AES Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, San Francisco, United States. CD 133papers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869618v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DReaM: A Novel System for Joint Source Separation and Multi-Track Coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Marchand</w:t>
+                <w:t xml:space="preserve">Probabilistic model for main melody extraction using constant-Q transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES 2012 - 133rd AES Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, San Francisco, United States. CD 133papers</w:t>
+              <w:t xml:space="preserve">37th International Conference on Acoustics, Speech, and Signal Processing ICASSP'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Kyoto, Japan. pp.5357--5360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809503v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of dance movements using gaussian processes</w:t>
               </w:r>
@@ -7901,51 +7901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AES 2012 - 132nd AES Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Budapest, Hungary. Paper 8594</w:t>
@@ -8143,51 +8143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislaw Gorlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9217,51 +9217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian-Robert Stöter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylianos Ioannis Mimilakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bittner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.1117371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9839,51 +9839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Wiener filtering for positive alpha-stable random variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9925,185 +9925,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-Space Peak Picking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Listening to features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Inria Nancy - Grand Est (Villers-lès-Nancy, France). 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Institut Langevin, ESPCI - CNRS - Paris Diderot University - UPMC. 2015, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103123v2</w:t>
+                <w:t xml:space="preserve">hal-01118307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listening to features</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scale-Space Peak Picking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria Nancy - Grand Est (Villers-lès-Nancy, France). 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Moussallam</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-01118307v1</w:t>
+                <w:t xml:space="preserve">hal-01103123v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof of Wiener-like linear regression of isotropic complex symmetric alpha-stable random variables</w:t>
               </w:r>
@@ -10869,51 +10869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433213v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107465" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01945345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Cano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derry Fitzgerald" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Plumbley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian-Robert St&#246;ter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2018.2874719" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293689v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Uhlich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Mitsufuji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01667" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Rafii" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Ioannis Mimilakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2825440" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260588v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2570945" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163369v5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Arie Nugraha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2580946" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marsac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/3/1069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;im&#351;ekli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Cemgil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2015.2477535" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146782v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Katz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sch&#252;lke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.011898" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011044v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pardo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2332434" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Popoff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chardon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05552" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2013.2260153" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pinel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.09.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2119315" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03917930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej C&#237;fka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-short.92" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03256451v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Lun Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsuan Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288063v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyoshi Yoshii" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903091" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005106v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682546" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350; Im&#351;ekli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Majewski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766795v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Di Carlo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken D&#233;guernel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462621" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766791v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobutaka Ito" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_28" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714909v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil Erdogan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461539" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633215v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keriven" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deleforge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462095" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713886v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rohlfing" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462515" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01945362v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Ward" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel D. Mason" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungeun Kim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548488v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540484v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Cohen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401988v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanwynsberghe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian M Becker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515951v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Pishdadian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515956v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548508v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416366v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472932v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichi Kitamura" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_31" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580733v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248014v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334614v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248012v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Edler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J R Simpson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Roma" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad M Grais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell D Mason" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hummersone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204553v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunit Sivasankaran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya A Nugraha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s Morales Cordovilla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Dalmia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110028v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116686v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#228;tzlich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bittner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinard M&#252;ller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188725v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobutaka Ono" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-4_45" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170924v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174886v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temiloluwa Olubanjo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Moore" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysam Ghovanloo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170932v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892511v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dremeau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114890v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959384v4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074786v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01000001v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016314v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serap Kirbiz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beliao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801273" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288386v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Damon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958775v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637836" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959103v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2013.6661983" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958661v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durrieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2013.6616139" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940328v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhua Zhang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637609" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945299v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637610" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945290v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fuentes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869618v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809503v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Baras" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943555v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Alexiadis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Daras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2393347.2396492" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790783v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sturmel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945300v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287815" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Gorlow" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610526v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643944v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967715" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959108v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leveau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945298v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4_62" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T4M4B625-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633858v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73031-8_7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01945320v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyao Duan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119279860.ch16" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025563v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55016-4_14" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02651076v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02190845v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1117371" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945254v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023957v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759515v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldwin Dumortier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682283v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125504v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Geurts" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Amato" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Behrmann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340797v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103123v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118307v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moussallam" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069612v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718791v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734022v3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00790841v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENST0069" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03578077v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099602v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:123d93cd03f5e9ace5dd52b6d6d7d04246b6a977;origin=https://github.com/sigsep/sigsep-mus-eval;visit=swh:1:snp:49a9662a706fbe5d6a1f0f19e9488fa6dce3f2e8;anchor=swh:1:rev:d96d2ff47bab8edd0e8fad9cfe90233f340cb4ad" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433213v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107465" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01945345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Cano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derry Fitzgerald" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Plumbley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian-Robert St&#246;ter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2018.2874719" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293689v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Uhlich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Mitsufuji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01667" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Rafii" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Ioannis Mimilakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2825440" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260588v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2570945" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163369v5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Arie Nugraha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2580946" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marsac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/3/1069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;im&#351;ekli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Cemgil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2015.2477535" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146782v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Katz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sch&#252;lke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.011898" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011044v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pardo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2332434" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Popoff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chardon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05552" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2013.2260153" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pinel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.09.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2119315" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03917930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej C&#237;fka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-short.92" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03256451v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Lun Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsuan Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288063v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyoshi Yoshii" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903091" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005106v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682546" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350; Im&#351;ekli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Majewski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766795v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Di Carlo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken D&#233;guernel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462621" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766791v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobutaka Ito" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_28" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714909v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil Erdogan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461539" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633215v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keriven" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deleforge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462095" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01945362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Ward" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel D. Mason" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungeun Kim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713886v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rohlfing" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462515" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Cohen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanwynsberghe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515955v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian M Becker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548488v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515951v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Pishdadian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416366v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548508v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515956v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472932v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichi Kitamura" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_31" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580733v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248014v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334614v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248012v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Edler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J R Simpson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Roma" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad M Grais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell D Mason" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hummersone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170924v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174886v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temiloluwa Olubanjo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Moore" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysam Ghovanloo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892511v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dremeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204553v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunit Sivasankaran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya A Nugraha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s Morales Cordovilla" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Dalmia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110028v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116686v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#228;tzlich" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bittner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinard M&#252;ller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188725v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobutaka Ono" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-4_45" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114890v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959384v4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074786v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01000001v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016314v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serap Kirbiz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beliao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801273" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959103v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Damon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2013.6661983" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958661v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durrieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2013.6616139" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940328v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhua Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637609" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945299v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637610" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288386v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958775v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637836" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869618v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809503v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Baras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945290v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fuentes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943555v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Alexiadis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Daras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2393347.2396492" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790783v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sturmel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945300v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287815" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Gorlow" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610526v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643944v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967715" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959108v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leveau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945298v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4_62" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T4M4B625-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633858v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73031-8_7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01945320v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyao Duan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119279860.ch16" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025563v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55016-4_14" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02651076v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02190845v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1117371" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945254v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023957v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759515v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldwin Dumortier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682283v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125504v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Geurts" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Amato" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Behrmann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340797v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118307v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moussallam" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103123v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069612v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718791v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734022v3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00790841v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENST0069" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03578077v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099602v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:123d93cd03f5e9ace5dd52b6d6d7d04246b6a977;origin=https://github.com/sigsep/sigsep-mus-eval;visit=swh:1:snp:49a9662a706fbe5d6a1f0f19e9488fa6dce3f2e8;anchor=swh:1:rev:d96d2ff47bab8edd0e8fad9cfe90233f340cb4ad" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>