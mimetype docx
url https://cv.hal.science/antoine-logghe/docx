--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -234,348 +234,348 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05222114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buxierophus pouilloni n. gen. n. sp., a new dissorophid temnospondyl from the Lower Permian of France (Allier)</w:t>
+                <w:t xml:space="preserve">New age constraints for the Perdasdefogu Basin, Italy: implications for vertebrate paleobiogeography during the early Permian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Werneburg</w:t>
+                <w:t xml:space="preserve">Camille Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Logghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luccisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Sébastien Steyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiao Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jpa.2025.10112⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 675, pp.113085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222031v1</w:t>
+                <w:t xml:space="preserve">insu-05106706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New age constraints for the Perdasdefogu Basin, Italy: implications for vertebrate paleobiogeography during the early Permian</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Rossignol</w:t>
+                <w:t xml:space="preserve">Buxierophus pouilloni n. gen. n. sp., a new dissorophid temnospondyl from the Lower Permian of France (Allier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Werneburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Logghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Cogné</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-Sébastien Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 675, pp.113085. </w:t>
+              <w:t xml:space="preserve">Journal of Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jpa.2025.10112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-05106706v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Buxierophus pouilloni&amp;lt;/i&amp;gt; n. gen. n. sp., a new dissorophid temnospondyl from the Lower Permian of France (Allier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Werneburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Logghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Sébastien Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 99 (2), pp.382 - 402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jpa.2025.10112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389568v1</w:t>
@@ -1090,295 +1090,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyloidichnus trackways with digit and tail drag traces from the Permian of Gonfaron (Var, France): New insights on the locomotion of captorhinomorph eureptiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A twig-like insect stuck in the Permian mud indicates early origin of an ecological strategy in Hexapoda evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Logghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Logghe</w:t>
+                <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Mujal</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Marchetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J-M Pouillon</w:t>
+                <w:t xml:space="preserve">Valérie Ngô-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110436⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-00110-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391428v1</w:t>
+                <w:t xml:space="preserve">hal-03405941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A twig-like insect stuck in the Permian mud indicates early origin of an ecological strategy in Hexapoda evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Logghe</w:t>
+                <w:t xml:space="preserve">Hyloidichnus trackways with digit and tail drag traces from the Permian of Gonfaron (Var, France): New insights on the locomotion of captorhinomorph eureptiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Logghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Mujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Nel</w:t>
+                <w:t xml:space="preserve">L Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Steyer</w:t>
+                <w:t xml:space="preserve">A Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Ngô-Muller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pouillon</w:t>
+                <w:t xml:space="preserve">J-M Pouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 573, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-00110-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405941v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first Palaeodictyoptera (Insecta) from the Carboniferous-Permian basin of Graissessac (France)</w:t>
               </w:r>
@@ -1416,51 +1416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (3), pp.486-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1520,51 +1520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Camier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Logghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garrouste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1764,103 +1764,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New age constraints for the Perdasdefogu Basin, Italy: implications for early Permian vertebrate palaeobiogeography and Variscan Belt dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Logghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luccisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoTolosa 2025 : News from the Paleozoic worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Toulouse, France. pp.132-133</w:t>
@@ -2135,77 +2135,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temnospondyl drag traces: locomotion styles, taphonomy and palaeoenvironments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Mujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Logghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Virtual Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2394,51 +2394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eudald Mujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2660,203 +2660,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poursuite des fouilles à Franchesse et réouverture du site de Buxières-les-Mines</w:t>
+                <w:t xml:space="preserve">Franchesse : reprise des campagnes de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Logghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022, pp.16-19</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879598v1</w:t>
+                <w:t xml:space="preserve">hal-03879581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franchesse : reprise des campagnes de fouilles</w:t>
+                <w:t xml:space="preserve">Poursuite des fouilles à Franchesse et réouverture du site de Buxières-les-Mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Logghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2022, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879581v1</w:t>
+                <w:t xml:space="preserve">hal-03879598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3011,51 +3011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05222114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luccisano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rebillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Logghe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav &#352;tamberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a11" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Werneburg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2025.10112" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05106706v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Shi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113085" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05387713v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hou&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia S&#225;nchez Gimeno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Courville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a24" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marchetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buchwitz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fr&#246;bisch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.04.077" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pouillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03687514v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudald Mujal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.111043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Logghe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mujal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marchetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Pouillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110436" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405941v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ng&#244;-Muller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00110-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03257982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Steyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2021.1929953" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02337318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Camier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2019.1675058" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clarac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05131735v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232435v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip L Manning" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy A Wogelius" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria M Egerton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03978538v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03978511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R&#233;billard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachun Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879598v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05222114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luccisano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rebillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Logghe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav &#352;tamberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a11" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05106706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Shi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113085" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222031v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Werneburg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2025.10112" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05387713v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hou&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia S&#225;nchez Gimeno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Courville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a24" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marchetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buchwitz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fr&#246;bisch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.04.077" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pouillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03687514v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudald Mujal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.111043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405941v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ng&#244;-Muller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00110-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Logghe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mujal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marchetti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Pouillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110436" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03257982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Steyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2021.1929953" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02337318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Camier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2019.1675058" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clarac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05131735v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232435v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip L Manning" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy A Wogelius" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria M Egerton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03978538v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03978511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R&#233;billard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachun Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879598v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>