--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -234,348 +234,348 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05222114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New age constraints for the Perdasdefogu Basin, Italy: implications for vertebrate paleobiogeography during the early Permian</w:t>
+                <w:t xml:space="preserve">Buxierophus pouilloni n. gen. n. sp., a new dissorophid temnospondyl from the Lower Permian of France (Allier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rossignol</w:t>
+                <w:t xml:space="preserve">Ralf Werneburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Logghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Shi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-Sébastien Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113085⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jpa.2025.10112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05106706v1</w:t>
+                <w:t xml:space="preserve">hal-05222031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buxierophus pouilloni n. gen. n. sp., a new dissorophid temnospondyl from the Lower Permian of France (Allier)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New age constraints for the Perdasdefogu Basin, Italy: implications for vertebrate paleobiogeography during the early Permian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Logghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luccisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Werneburg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Logghe</w:t>
+                <w:t xml:space="preserve">Xiao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Sébastien Steyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathan Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 675, pp.113085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jpa.2025.10112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05222031v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05106706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Buxierophus pouilloni&amp;lt;/i&amp;gt; n. gen. n. sp., a new dissorophid temnospondyl from the Lower Permian of France (Allier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Werneburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Logghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Sébastien Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 99 (2), pp.382 - 402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jpa.2025.10112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389568v1</w:t>
@@ -1090,295 +1090,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A twig-like insect stuck in the Permian mud indicates early origin of an ecological strategy in Hexapoda evolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyloidichnus trackways with digit and tail drag traces from the Permian of Gonfaron (Var, France): New insights on the locomotion of captorhinomorph eureptiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Nel</w:t>
+                <w:t xml:space="preserve">A Logghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Steyer</w:t>
+                <w:t xml:space="preserve">E Mujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Ngô-Muller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pouillon</w:t>
+                <w:t xml:space="preserve">L Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Pouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-00110-2⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 573, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405941v1</w:t>
+                <w:t xml:space="preserve">hal-03391428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyloidichnus trackways with digit and tail drag traces from the Permian of Gonfaron (Var, France): New insights on the locomotion of captorhinomorph eureptiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E Mujal</w:t>
+                <w:t xml:space="preserve">A twig-like insect stuck in the Permian mud indicates early origin of an ecological strategy in Hexapoda evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Logghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Marchetti</w:t>
+                <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nel</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-M Pouillon</w:t>
+                <w:t xml:space="preserve">Valérie Ngô-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 573, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-00110-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391428v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first Palaeodictyoptera (Insecta) from the Carboniferous-Permian basin of Graissessac (France)</w:t>
               </w:r>
@@ -1416,51 +1416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (3), pp.486-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1520,51 +1520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Camier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Logghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garrouste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1764,103 +1764,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New age constraints for the Perdasdefogu Basin, Italy: implications for early Permian vertebrate palaeobiogeography and Variscan Belt dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Logghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luccisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoTolosa 2025 : News from the Paleozoic worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Toulouse, France. pp.132-133</w:t>
@@ -2135,77 +2135,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temnospondyl drag traces: locomotion styles, taphonomy and palaeoenvironments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Mujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Logghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Virtual Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2394,51 +2394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eudald Mujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2692,51 +2692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Logghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2780,51 +2780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Logghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3011,51 +3011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05222114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luccisano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rebillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Logghe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav &#352;tamberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a11" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05106706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Shi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113085" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222031v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Werneburg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2025.10112" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05387713v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hou&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia S&#225;nchez Gimeno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Courville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a24" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marchetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buchwitz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fr&#246;bisch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.04.077" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pouillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03687514v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudald Mujal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.111043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405941v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ng&#244;-Muller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00110-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Logghe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mujal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marchetti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Pouillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110436" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03257982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Steyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2021.1929953" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02337318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Camier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2019.1675058" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clarac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05131735v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232435v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip L Manning" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy A Wogelius" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria M Egerton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03978538v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03978511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R&#233;billard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachun Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879598v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05222114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luccisano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rebillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Logghe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav &#352;tamberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a11" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Werneburg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2025.10112" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05106706v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Shi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113085" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05387713v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hou&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia S&#225;nchez Gimeno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Courville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a24" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marchetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buchwitz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fr&#246;bisch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.04.077" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pouillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03687514v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudald Mujal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.111043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Logghe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mujal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marchetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Pouillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110436" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405941v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ng&#244;-Muller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00110-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03257982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Steyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2021.1929953" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02337318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Camier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2019.1675058" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clarac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05131735v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232435v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip L Manning" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy A Wogelius" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria M Egerton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03978538v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03978511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R&#233;billard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachun Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879598v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>