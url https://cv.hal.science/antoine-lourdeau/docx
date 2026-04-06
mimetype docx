--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,3995 +66,4247 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des outils lithiques tropicaux : résultats préliminaires d'une comparaison sudaméricaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina González-Varas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Session Homme et Environnement. Congrès des Jeunes Chercheur.e.s du Muséum 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debitagem laminar na Foz do Chapecó (Sul do Brasil) : foco em uma produção excepcional no panorama macrorregional.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carbonera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pereira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hoeltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Simposio internacional "El Hombre Temprano en América - La gente y sus lugares"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Necochea, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02840633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno-structural and 3-D geometric morphometric analysis applied for investigating the variability of Holocene unifacial tools in tropical Central Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina González-Varas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letícia Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Lemos de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Teixeira Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0315746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Last Glacial Maximum in the Tropics: Human Responses to Global Change, 30–10 ka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Leplongeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eslem Ben Arous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Mesfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of World Prehistory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 38 (2), pp.7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10963-025-09197-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dentro e fora da urna: deposições funerárias da unidade arqueológica Guarani a partir do sítio Uruguai 1, na Foz do Chapecó, Rio Grande do Sul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Serafim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Barrios Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lúcia Herberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletim do Museu Paraense Emilio Goeldi. Ciências Humanas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (2), pp.e20230056. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/2178-2547-BGOELDI-2023-0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04672243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology of open-air sites of the Foz do Chapecó area in the upper Uruguay river, southern Brazil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Hatté</w:t>
+                <w:t xml:space="preserve">Exploring the Technological and Functional Diversity of Polyhedrons, Spheroids and Bolas: An Integrated and Comparative Analysis of Cases from France and North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Cabanès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Baena Preysler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108489⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41982-024-00195-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372489v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Technological and Functional Diversity of Polyhedrons, Spheroids and Bolas: An Integrated and Comparative Analysis of Cases from France and North Africa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Javier Baena Preysler</w:t>
+                <w:t xml:space="preserve">Geoarchaeology of open-air sites of the Foz do Chapecó area in the upper Uruguay river, southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos César Pereira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Rosina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirian Carbonera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41982-024-00195-x⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 325, pp.108489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734442v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des civilisations du végétal préhistoriques sous les tropiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Xhauflair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Gaffney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daud Tanudirjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 127 (4), pp.103192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anthro.2023.103192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Façonnage unifacial et débitage bipolaire sur enclume : deux classiques de la préhistoire brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Paiva De Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleiciane Aiane Noleto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 127 (4), pp.103189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anthro.2023.103189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of the curved lithic cleavers from the rainforest of southeastern South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Loponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thamara Santos de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Maestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 47, pp.103714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeolithic polyhedrons, spheroids and bolas over time and space</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pluralité, complexité et profondeur : regards sur les premières présences humaines sur le territoire brésilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Moncel</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0272135⟩</w:t>
+              <w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bresils.12400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795846v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluralité, complexité et profondeur : regards sur les premières présences humaines sur le territoire brésilien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaeolithic polyhedrons, spheroids and bolas over time and space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabanès Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Baena Preysler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucas Bueno</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Moncel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bresils.12400⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0272135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966205v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note on fossil human bones found in a cave in Brazil. Extract from a letter from Mr P.-W. Lund to Mr C.-C. Rafn, Secretary of the Society [Royal Society of Northern Antiquaries, Copenhagen]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wilhelm Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bresils.12394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu sur Prous, André. Arqueologia Brasileira: a pré-história e os verdadeiros colonizadores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bresils.11904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geochemistry of the pedogenized coverings of the Dissected Plateau of the Uruguay River – States of Santa Catarina/Rio Grande do Sul, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Zanete Bertolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos César Pereira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Felipe Soares Cherém</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Brasileira de Geomorfologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (2), pp.1379-1393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20502/rbg.v23i2.2059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene settlement, stratigraphy and chronology at the site of Uruguai 1-sector 1, Foz do Chapecó archaeological area, South Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos César Pereira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Rosina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Jussara Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Dias Pavei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39, pp.103113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03300356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vents du Grand Nord soufflent-ils jusqu'aux Tropiques ? Une réponse à Y. A. Gómez Coutouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre dans les îles il y a 4 000 ans. Les enseignements des fouilles de Beg ar Loued, île Molène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penn ar Bed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 238-239, pp.66-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Serra da Capivara e os primeiros povoamentos sul-americanos: uma revisão bibliográfica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletim do Museu Paraense Emilio Goeldi. Ciências Humanas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (2), pp.367-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/1981.81222019000200007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les excentriques en silex de Mack Tussinger (1896-1963) : une histoire de faux née dans l’Amérique de la Grande Dépression. Inventaire et étude technologique d’excentriques contrefaits de la collection nord-américaine du colonel Louis Vésignié (1870-1954)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’ACERAP, Revue d’archéologie préhispanique et coloniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3, pp.18-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les excentriques en silex de Mack Tussinger (1896-1963) : une histoire de faux dans l'Amérique de la Grande Dépression. Inventaire et étude technologique d'excentriques contrefaits de la collection nord-américaine du Colonel Louis Vésignié (1870-1954)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’ACERAP, Revue d’archéologie préhispanique et coloniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3, pp.18-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The upper Pleistocene - Early holocene fauna of toca da Pena (Piaui, Brazil) - Paleontological Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iderlan de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (3), pp.205-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaternaire.10082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uma deposição funerária Guarani no alto rio Uruguai, Santa Catarina: escavação e obtenção de dados dos perfis funerário e biológico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Francisco  Serafim Monteiro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lucia Herberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francieli Kuczkovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletim do Museu Paraense Emilio Goeldi. Ciências Humanas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (3), pp.625-644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/1981.81222018000300008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie et mort d’un support d’outil : Chaînes opératoires de réaménagement des pièces façonnées unifacialement du technocomplexe Itaparica (Brésil Central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of lithic studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (2), pp.423-446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2218/jls.v4i2.2548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debitagem laminar no Sul do Brasil: Habemus nucleos!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirlei Hoeltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos César Pereira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lívia de Oliveira E Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of lithic studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (4), pp.127-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2218/jls.v4i3.2530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Data on a Pleistocene Archaeological Sequence in South America: Toca do Sítio do Meio, Piauí, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PaleoAmerica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (4), pp.286 - 302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/20555563.2016.1237828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pré-história na foz do rio Chapecó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos César Pereira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirlei Hoeltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Cadernos do CEOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (45), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22562/2016.45.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01737666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposta de sequência tecnocultural da Serra da Capivara (Piauí) do Pleistoceno final ao Holoceno recente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lívia de Oliveira E Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Cadernos do CEOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (45), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22562/2016.45.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01737671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industries lithiques du centre et du nord-est du Brésil pendant la transition Pléistocène–Holocène et l’Holocène ancien : la question du Technocomplexe Itaparica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (1), pp.1 - 34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anthro.2016.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithic Technology and Prehistoric Settlement in Central and Northeast Brazil: Definition and Spatial Distribution of the Itaparica Technocomplex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PaleoAmerica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (1), pp.52-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/2055556314Z.0000000005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into a Late-Pleistocene human occupation in America: The Vale da Pedra Furada complete chronological study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30, pp.445--451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quageo.2015.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new late Pleistocene archaeological sequence in South America: the Vale da Pedra Furada (Piauí, Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Clemente-Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 88, pp.927--955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0003598X00050845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The peopling of South America: expanding the evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Daltrini Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niède Guidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirlei Hoeltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 88 (341), pp.954-955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0003598X00050900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microescavação de amostra da concreção carbonática da Lagoa do Uri de cima: gênese e tafonomia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Daltrini Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Carlos de Barros Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidon Niède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundhamentos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human occupation in South America by 20,000 BC: the Toca da Tira Peia site, Piauí, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niede Guidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40, pp.2840--2847. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jas.2013.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterização tecnológica da indústria lítica do sítio Lagoa de Uri de Cima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pagli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundhamentos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4064,151 +4316,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme archéologique molénais, rapport n° 20, Troisième campagne de fouille programmée sur le site multi-périodes de Porz ar Puñs, île de Béniguet (Le Conquet, Finistère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Dréano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Brest; Service régional d'Archéologie de Bretagne; EA n° 29 040 0008, Arrêté n° 2023-184. 2024, 258 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4218,1045 +4470,1045 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur trente années de recherches en technologie fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eva David, Hubert Forestier, Sylvain Soriano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la Préhistoire à l'Anthropologie Philosophique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cahiers d'anthropologie des techniques (Cahier 6), L'Harmattan, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il y a 10 000 ans, sur les rives du fleuve Uruguay, dans le Sud du Brésil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos César Pereira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elena Paillet; Patrick Paillet; Éric Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyages dans une forêt de symboles. Mélanges offerts au Professeur Denis Vialou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.155‑165, 2020, Guides Archéologiques du "Malgré-Tout", ISSN 2032-1198, 9782871490906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insularité et singularité. Bilan et éléments de synthèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Beg ar Loued, île Molène (Finistère, France), un habitat insulaire de l’âge du Bronze ancien. Entre autarcie et ouverture sur le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loréna Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une maison sous les dunes : Beg Ar Loued, île Molène, Finistère. Identité et adaptation des groupes humains en mer d’Iroise entre les IIIe et IIe millénaires avant notre ère</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.715-729, 2019, 978-9-088-90380-9</w:t>
+              <w:t xml:space="preserve">Entre terres et eaux. Les sites littoraux de l’âge du Bronze : spécificités et relations avec l’arrière-pays. Actes de la séance de la Société préhistorique française d’Agde (20-21 octobre 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société préhistorique française, pp.331-353, 2019, 2-913745-76-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155247v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beg ar Loued, île Molène (Finistère, France), un habitat insulaire de l’âge du Bronze ancien. Entre autarcie et ouverture sur le monde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Insularité et singularité. Bilan et éléments de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loréna Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yvan Pailler; Clément Nicolas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre terres et eaux. Les sites littoraux de l’âge du Bronze : spécificités et relations avec l’arrière-pays. Actes de la séance de la Société préhistorique française d’Agde (20-21 octobre 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société préhistorique française, pp.331-353, 2019, 2-913745-76-8</w:t>
+              <w:t xml:space="preserve">Une maison sous les dunes : Beg Ar Loued, île Molène, Finistère. Identité et adaptation des groupes humains en mer d’Iroise entre les IIIe et IIe millénaires avant notre ère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidestone Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.715-729, 2019, 978-9-088-90380-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965971v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrie sur grès et quartz laiteux: débitage et outils sur éclat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pailler Y. et Nicolas C. (Eds.) Une maison sous les dunes. Beg ar Loued, Île Molène, Finistère. Identité et adaptation des groupes humains em mer d’Iroise entre les IIIe et IIe millénaires avant notre ère.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sidestone, pp.491-505, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beg ar Loued, Molène Island, Finistère (France), an Early Bronze Age insular settlement. Between autarchy and openness to the outside world.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harald Meller, Susanne Friedriech, Mario Küßner, Harald Stäuble, Roberto Risch (eds.), Siedlungsarchäologie des Endneolithikums und der frühen Bronzezeit – Late Neolithic and Early Bronze Age Settlement Archaeology, Landesamt für Denkmalpflege und Archäologie Sachsen-Anhalt.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.949-985, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Late-Pleistocene Industries of Piauí, Brazil: New Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Daltrini Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibeli Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kelly Graf; Caroline Ketron; Michael Waters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoamerican Odyssey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for the Study of the First Americans, Department of Anthropology, Texas A&amp;M University, pp.445-465, 2014, 978-0-615-82691-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indústrias líticas pré-históricas na região da Serra da Capivara - Prehistoric lithic industries in the Serra da Capivara region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pagli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Pessis, Gabriela Martín, Niède Guidon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Os biomas e as sociedades humanas na pré-història da região do Parque Nacional Serra da Capivara, Brasil - The biomes and human societies of prehistory in the area of the Serra da Capivara National Park, Brazil. Vol. II-B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A&amp;A Editors, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Industries pléistocènes du Piaui. Nouvelles données / As indústrias pleistocênicas do Piauí. Novos dados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hoeltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peuplement de l´Amérique du sud : l´apport de la technologie lithique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, @rchéo-éditions, pp.13--63, 2013, 978-2-36461-005-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5266,2244 +5518,2087 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and use of spheroids in the Lower Palaeolithic in Europe and Africa: comparative and integrative approach to enigmatic and emblematic objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Cabanès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Baena Preysler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union for Prehistoric and Protohistoric Sciences (IUPPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Meknes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tecnologia e povoamentos antigos do Brasil, Museu de Arqueologia e Etnologia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tecnologia e povoamentos antigos do Brasil, Museu de Arqueologia e Etnologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Programa de Pós-Graduação em Arqueologia do MAE-USP., Dec 2019, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beg ar Loued, Molène Island, Finistère (France), an Early Bronze Age insular settlement. Between autarchy and openness to the outside world.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loréna Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Siedlungsarchäologie des Endneolithikums und der frühen Bronzezeit / Late Neolithic and Early Bronze Age Settlement Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Halle, Germany. pp.948-985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beg ar Loued, île Molène (Finistère, France), un habitat insulaire de l’âge du Bronze ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre terres et eaux. Les sites littoraux de l’âge du Bronze : spécificités et relations avec l’arrière-pays. Séance de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yves Billaud; Thibault Lachenal, Oct 2017, Agde, France. pp.331-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocupação Guarani no Sítio Uruguai 1(RS-URG-01): análises preliminares.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Quintana V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Santos M. C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Silva S. F. S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Congresso Internacional de Arqueologia da Bacia do Prata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, São Leopoldo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribuciones de los estudios de variabilidad tecnológica para la arqueología del poblamiento americano.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schmidt Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">- 9e Simposio internacional "El Hombre Temprano en América - La gente y sus lugares"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Necochea, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Povoamento antigo na Bacia do Prata/Poblamiento temprano de la Cuenca del Plata.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Suárez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Congresso Internacional de Arqueologia da Bacia do Prata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, São Leopoldo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O povoamento do Alto rio Uruguai no Holoceno inicial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II Simpósio Internacional de Arqueologia - Cenários de pesquisas da arqueologia brasileira</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, université de Rondonôpolis, Sep 2018, Rondonôpolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Povoamento antigo do Alto Rio Uruguai: novos dados da região de foz do Chapecó (Santa Catarina e Rio Grande do Sul).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Santos M. C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Congresso Internacional de Arqueologia da Bacia do Prata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, São Leopoldo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sequência arqueológica do sítio Linha Policial 7 (Santa Catarina) e suas implicações no estudo da pré-história do Sul do Brasil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Santos M. C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hoeltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Rosina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National d’Archéologie Argentine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, San Miguel de Tucumán, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sequência arqueológica da Serra da Capivara, PI. Novo olhar sobre as indústrias do final do Pleistoceno ao Holoceno médio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pagli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII Congresso da Sociedade de Arqueologia Brasileira (SAB) « Arqueologia para quem ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Goiania, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrono-cultural variability in the Serra da Capivara region (Piauí, Brazil): new advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidon Niède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. XVII Congrès mondial de l’UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Bourgos, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into a late-Pleistocene human occupation in America: the Vale da Pedra Furada chronological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Clemente-Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario A. Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Luminescence and Electron Spin Resonance Dating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produção lítica durante a transição Pleistoceno-Holoceno: o caso do sítio Cerca do Elias, no Piauí</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII Congresso da Sociedade de Arqueologia Brasileira (SAB) « Repensando espaço, tempo e agentes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Aracaju - SE, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequência tecno-cultural e modalidades de ocupação do Sudeste do Piaui (Brasil) na transição Pleistoceno-Holoceno ao Holoceno médio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lívia de Oliveira E Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI Simposio internacional El Hombre temprano en América : Modelos de poblamiento y aportes desde las territorialidades tropicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Pereira, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing and dynamics of the first settlements in America: new insights through OSL dating of the Serra da Capivara archaeological sites (Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Daltrini Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibeli Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Luminescence in Archaeology International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Vale da Pedra Furada”, Serra da Capivara (Brazil), case study: human occupation in South-America more than 20 kyears ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Daltrini-Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirlei Hoeltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd annual Meeting European Society for the Study of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Toca da Tira Peia occupation : new luminescence ages for the First settlements in South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice G. Daltrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth International Union of Prehistoric and Protohistoric Sciences World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données archéologiques pleistocènes dans le Piaui : Résultats de l’équipe franco-brésilienne &amp;quot;Espaces et temps des premiers hommes du Piaui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daltrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hoeltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth International Union of Prehistoric and Protohistoric Sciences World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Florianopolis, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729497v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-02840633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7650,51 +7745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001318v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gonz&#225;lez-Varas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lemos de Souza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Teixeira Mendes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0315746" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leplongeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-025-09197-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04672243v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Carbonera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Serafim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barrios Quintana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#250;cia Herberts" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2178-2547-BGOELDI-2023-0056" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372489v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos C&#233;sar Pereira Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Rosina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108489" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734442v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Caban&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Baena Preysler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00195-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379059v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Xhauflair" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Gaffney" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ford" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daud Tanudirjo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103192" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Paiva De Lima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleiciane Aiane Noleto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103189" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966246v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Loponte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamara Santos de Almeida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Maestri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103714" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795846v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caban&#232;s Julia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272135" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966205v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bueno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.12400" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wilhelm Lund" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.12394" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966236v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.11904" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966176v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zanete Bertolini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Soares Cher&#233;m" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20502/rbg.v23i2.2059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Jussara Schuster" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dias Pavei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103113" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677872v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992022v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Audouard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981.81222019000200007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267712v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gendron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951260v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007200v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iderlan de Souza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.10082" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266860v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Francisco  Serafim Monteiro da Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Herberts" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Kuczkovski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981.81222018000300008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i2.2548" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932114v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirlei Hoeltz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via de Oliveira E Lucas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i3.2530" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20555563.2016.1237828" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737666v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22562/2016.45.09" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22562/2016.45.10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729715v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.01.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2055556314Z.0000000005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.03.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743097v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clemente-Conte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050845" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/795C3A230549CF7122840F76CCCCF7BD8A92D5B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481814v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Daltrini Felice" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#232;de Guidon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050900" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A9D61BBE89A8807A69B3B8D62A37CD55C3A944A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929703v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pessis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos de Barros Correa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidon Ni&#232;de" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743136v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niede Guidon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX8PXH51-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929681v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825038v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonnec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352084v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02155247v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;na Audouard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/une-maison-sous-les-dunes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965971v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566794v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566332v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pailler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Donnart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757455v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Viana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929663v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727968v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Felice" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoeltz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375541v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015477v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371588v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222785v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881658v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carbonera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quintana V." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santos M. C." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lourdeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silva S. F. S." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756807v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt Dias" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784709v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Su&#225;rez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016506v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876996v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatt&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963866v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rosina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933834v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933842v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729907v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A. Pino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933858v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932330v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729475v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729470v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Daltrini-Felice" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729506v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice G. Daltrini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guidon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729497v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daltrini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02840633v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereira Santos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marciani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gonz&#225;lez-Varas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02840633v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lourdeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carbonera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereira Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoeltz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marciani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001318v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lemos de Souza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Teixeira Mendes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0315746" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leplongeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-025-09197-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04672243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Carbonera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Serafim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barrios Quintana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#250;cia Herberts" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2178-2547-BGOELDI-2023-0056" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Caban&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Baena Preysler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00195-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372489v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos C&#233;sar Pereira Santos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Rosina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108489" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Xhauflair" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Gaffney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ford" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daud Tanudirjo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103192" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379017v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Paiva De Lima" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleiciane Aiane Noleto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103189" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Loponte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamara Santos de Almeida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Maestri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103714" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966205v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bueno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.12400" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caban&#232;s Julia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272135" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wilhelm Lund" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.12394" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.11904" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zanete Bertolini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Soares Cher&#233;m" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20502/rbg.v23i2.2059" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300356v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Jussara Schuster" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dias Pavei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103113" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677872v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Audouard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628445v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981.81222019000200007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gendron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951260v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007200v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iderlan de Souza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.10082" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Francisco  Serafim Monteiro da Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Herberts" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Kuczkovski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981.81222018000300008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977040v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i2.2548" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932114v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirlei Hoeltz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via de Oliveira E Lucas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i3.2530" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20555563.2016.1237828" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737666v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22562/2016.45.09" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22562/2016.45.10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729715v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.01.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2055556314Z.0000000005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757435v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.03.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743097v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clemente-Conte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050845" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/795C3A230549CF7122840F76CCCCF7BD8A92D5B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Daltrini Felice" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#232;de Guidon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050900" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A9D61BBE89A8807A69B3B8D62A37CD55C3A944A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929703v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pessis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos de Barros Correa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidon Ni&#232;de" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743136v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niede Guidon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX8PXH51-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929681v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825038v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonnec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352084v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965971v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;na Audouard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02155247v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/une-maison-sous-les-dunes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566794v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566332v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pailler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Donnart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757455v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Viana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727968v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Felice" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375541v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015477v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371588v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222785v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881658v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quintana V." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santos M. C." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silva S. F. S." TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756807v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt Dias" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784709v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Su&#225;rez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016506v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876996v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatt&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963866v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rosina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933834v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933842v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A. Pino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933858v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932330v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729475v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729470v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Daltrini-Felice" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729506v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice G. Daltrini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guidon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729497v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daltrini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>