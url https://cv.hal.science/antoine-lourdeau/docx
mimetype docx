--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -758,291 +758,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04672243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Technological and Functional Diversity of Polyhedrons, Spheroids and Bolas: An Integrated and Comparative Analysis of Cases from France and North Africa</w:t>
+                <w:t xml:space="preserve">Geoarchaeology of open-air sites of the Foz do Chapecó area in the upper Uruguay river, southern Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Cabanès</w:t>
+                <w:t xml:space="preserve">Marcos César Pereira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Borel</w:t>
+                <w:t xml:space="preserve">Pierluigi Rosina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirian Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Baena Preysler</w:t>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41982-024-00195-x⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 325, pp.108489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734442v1</w:t>
+                <w:t xml:space="preserve">hal-04372489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology of open-air sites of the Foz do Chapecó area in the upper Uruguay river, southern Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Technological and Functional Diversity of Polyhedrons, Spheroids and Bolas: An Integrated and Comparative Analysis of Cases from France and North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Cabanès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos César Pereira Santos</w:t>
+                <w:t xml:space="preserve">Antony Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierluigi Rosina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mirian Carbonera</w:t>
+                <w:t xml:space="preserve">Javier Baena Preysler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Hatté</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 325, pp.108489. </w:t>
+              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41982-024-00195-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372489v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des civilisations du végétal préhistoriques sous les tropiques ?</w:t>
               </w:r>
@@ -1394,248 +1394,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluralité, complexité et profondeur : regards sur les premières présences humaines sur le territoire brésilien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaeolithic polyhedrons, spheroids and bolas over time and space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabanès Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Baena Preysler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucas Bueno</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Moncel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bresils.12400⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0272135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966205v1</w:t>
+                <w:t xml:space="preserve">hal-03795846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeolithic polyhedrons, spheroids and bolas over time and space</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pluralité, complexité et profondeur : regards sur les premières présences humaines sur le territoire brésilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Moncel</w:t>
+                <w:t xml:space="preserve">Lucas Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17, </w:t>
+              <w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0272135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bresils.12400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795846v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note on fossil human bones found in a cave in Brazil. Extract from a letter from Mr P.-W. Lund to Mr C.-C. Rafn, Secretary of the Society [Royal Society of Northern Antiquaries, Copenhagen]</w:t>
               </w:r>
@@ -1647,51 +1647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wilhelm Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1820,51 +1820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geochemistry of the pedogenized coverings of the Dissected Plateau of the Uruguay River – States of Santa Catarina/Rio Grande do Sul, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Zanete Bertolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos César Pereira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1931,230 +1931,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene settlement, stratigraphy and chronology at the site of Uruguai 1-sector 1, Foz do Chapecó archaeological area, South Brazil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les vents du Grand Nord soufflent-ils jusqu'aux Tropiques ? Une réponse à Y. A. Gómez Coutouly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03300356v1</w:t>
+                <w:t xml:space="preserve">hal-03677872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vents du Grand Nord soufflent-ils jusqu'aux Tropiques ? Une réponse à Y. A. Gómez Coutouly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Holocene settlement, stratigraphy and chronology at the site of Uruguai 1-sector 1, Foz do Chapecó archaeological area, South Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos César Pereira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirian Carbonera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Rosina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Jussara Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Dias Pavei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.103113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677872v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre dans les îles il y a 4 000 ans. Les enseignements des fouilles de Beg ar Loued, île Molène</w:t>
               </w:r>
@@ -2337,195 +2337,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les excentriques en silex de Mack Tussinger (1896-1963) : une histoire de faux née dans l’Amérique de la Grande Dépression. Inventaire et étude technologique d’excentriques contrefaits de la collection nord-américaine du colonel Louis Vésignié (1870-1954)</w:t>
+                <w:t xml:space="preserve">Les excentriques en silex de Mack Tussinger (1896-1963) : une histoire de faux dans l'Amérique de la Grande Dépression. Inventaire et étude technologique d'excentriques contrefaits de la collection nord-américaine du Colonel Louis Vésignié (1870-1954)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’ACERAP, Revue d’archéologie préhispanique et coloniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3, pp.18-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267712v1</w:t>
+                <w:t xml:space="preserve">hal-03951260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les excentriques en silex de Mack Tussinger (1896-1963) : une histoire de faux dans l'Amérique de la Grande Dépression. Inventaire et étude technologique d'excentriques contrefaits de la collection nord-américaine du Colonel Louis Vésignié (1870-1954)</w:t>
+                <w:t xml:space="preserve">Les excentriques en silex de Mack Tussinger (1896-1963) : une histoire de faux née dans l’Amérique de la Grande Dépression. Inventaire et étude technologique d’excentriques contrefaits de la collection nord-américaine du colonel Louis Vésignié (1870-1954)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’ACERAP, Revue d’archéologie préhispanique et coloniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3, pp.18-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951260v1</w:t>
+                <w:t xml:space="preserve">hal-02267712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The upper Pleistocene - Early holocene fauna of toca da Pena (Piaui, Brazil) - Paleontological Study</w:t>
               </w:r>
@@ -2563,51 +2563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (3), pp.205-216. </w:t>
@@ -2896,51 +2896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirlei Hoeltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos César Pereira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lívia de Oliveira E Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3043,51 +3043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PaleoAmerica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (4), pp.286 - 302. </w:t>
@@ -3119,161 +3119,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pré-história na foz do rio Chapecó</w:t>
+                <w:t xml:space="preserve">Industries lithiques du centre et du nord-est du Brésil pendant la transition Pléistocène–Holocène et l’Holocène ancien : la question du Technocomplexe Itaparica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Cadernos do CEOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (45), </w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (1), pp.1 - 34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22562/2016.45.09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2016.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01737666v1</w:t>
+                <w:t xml:space="preserve">hal-01729715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposta de sequência tecnocultural da Serra da Capivara (Piauí) do Pleistoceno final ao Holoceno recente</w:t>
               </w:r>
@@ -3357,105 +3301,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01737671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industries lithiques du centre et du nord-est du Brésil pendant la transition Pléistocène–Holocène et l’Holocène ancien : la question du Technocomplexe Itaparica</w:t>
+                <w:t xml:space="preserve">Pré-história na foz do rio Chapecó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirian Carbonera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos César Pereira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirlei Hoeltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fontugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (1), pp.1 - 34. </w:t>
+              <w:t xml:space="preserve">Revista Cadernos do CEOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (45), </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2016.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22562/2016.45.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729715v1</w:t>
+                <w:t xml:space="preserve">halshs-01737666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithic Technology and Prehistoric Settlement in Central and Northeast Brazil: Definition and Spatial Distribution of the Itaparica Technocomplex</w:t>
               </w:r>
@@ -4064,255 +4064,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human occupation in South America by 20,000 BC: the Toca da Tira Peia site, Piauí, Brazil</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caracterização tecnológica da indústria lítica do sítio Lagoa de Uri de Cima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pagli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fundhamentos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (10)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743136v1</w:t>
+                <w:t xml:space="preserve">hal-03929681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterização tecnológica da indústria lítica do sítio Lagoa de Uri de Cima</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human occupation in South America by 20,000 BC: the Toca da Tira Peia site, Piauí, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boëda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niede Guidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundhamentos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.2840--2847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.02.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929681v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4583,77 +4583,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il y a 10 000 ans, sur les rives du fleuve Uruguay, dans le Sud du Brésil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos César Pereira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5532,103 +5532,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and use of spheroids in the Lower Palaeolithic in Europe and Africa: comparative and integrative approach to enigmatic and emblematic objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Cabanès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Baena Preysler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union for Prehistoric and Protohistoric Sciences (IUPPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Meknes, Morocco</w:t>
@@ -5970,385 +5970,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocupação Guarani no Sítio Uruguai 1(RS-URG-01): análises preliminares.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribuciones de los estudios de variabilidad tecnológica para la arqueología del poblamiento americano.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Quintana V.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Santos M. C.</w:t>
+                <w:t xml:space="preserve">A. Schmidt Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congresso Internacional de Arqueologia da Bacia do Prata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, São Leopoldo, Brazil</w:t>
+              <w:t xml:space="preserve">- 9e Simposio internacional "El Hombre Temprano en América - La gente y sus lugares"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Necochea, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881658v1</w:t>
+                <w:t xml:space="preserve">hal-02756807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribuciones de los estudios de variabilidad tecnológica para la arqueología del poblamiento americano.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ocupação Guarani no Sítio Uruguai 1(RS-URG-01): análises preliminares.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carbonera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Quintana V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Santos M. C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schmidt Dias</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Silva S. F. S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">- 9e Simposio internacional "El Hombre Temprano en América - La gente y sus lugares"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Necochea, Argentina</w:t>
+              <w:t xml:space="preserve">3e Congresso Internacional de Arqueologia da Bacia do Prata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, São Leopoldo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756807v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Povoamento antigo na Bacia do Prata/Poblamiento temprano de la Cuenca del Plata.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Suárez</w:t>
+                <w:t xml:space="preserve">O povoamento do Alto rio Uruguai no Holoceno inicial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congresso Internacional de Arqueologia da Bacia do Prata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, São Leopoldo, Brazil</w:t>
+              <w:t xml:space="preserve">II Simpósio Internacional de Arqueologia - Cenários de pesquisas da arqueologia brasileira</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Rondonôpolis, Sep 2018, Rondonôpolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784709v1</w:t>
+                <w:t xml:space="preserve">hal-04016506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O povoamento do Alto rio Uruguai no Holoceno inicial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lourdeau</w:t>
+                <w:t xml:space="preserve">Povoamento antigo na Bacia do Prata/Poblamiento temprano de la Cuenca del Plata.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Suárez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Simpósio Internacional de Arqueologia - Cenários de pesquisas da arqueologia brasileira</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université de Rondonôpolis, Sep 2018, Rondonôpolis, Brazil</w:t>
+              <w:t xml:space="preserve">3e Congresso Internacional de Arqueologia da Bacia do Prata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, São Leopoldo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016506v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Povoamento antigo do Alto Rio Uruguai: novos dados da região de foz do Chapecó (Santa Catarina e Rio Grande do Sul).</w:t>
               </w:r>
@@ -6360,51 +6360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Santos M. C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6485,51 +6485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Santos M. C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hoeltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6975,247 +6975,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequência tecno-cultural e modalidades de ocupação do Sudeste do Piaui (Brasil) na transição Pleistoceno-Holoceno ao Holoceno médio</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Timing and dynamics of the first settlements in America: new insights through OSL dating of the Serra da Capivara archaeological sites (Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boëda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Daltrini Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibeli Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI Simposio internacional El Hombre temprano en América : Modelos de poblamiento y aportes desde las territorialidades tropicales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Pereira, Colombia</w:t>
+              <w:t xml:space="preserve">2nd Luminescence in Archaeology International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932330v1</w:t>
+                <w:t xml:space="preserve">hal-01729475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing and dynamics of the first settlements in America: new insights through OSL dating of the Serra da Capivara archaeological sites (Brazil)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequência tecno-cultural e modalidades de ocupação do Sudeste do Piaui (Brasil) na transição Pleistoceno-Holoceno ao Holoceno médio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lívia de Oliveira E Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Luminescence in Archaeology International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">VI Simposio internacional El Hombre temprano en América : Modelos de poblamiento y aportes desde las territorialidades tropicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Pereira, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729475v1</w:t>
+                <w:t xml:space="preserve">hal-03932330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Vale da Pedra Furada”, Serra da Capivara (Brazil), case study: human occupation in South-America more than 20 kyears ago</w:t>
               </w:r>
@@ -7227,51 +7227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Daltrini-Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7339,51 +7339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Toca da Tira Peia occupation : new luminescence ages for the First settlements in South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7745,51 +7745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gonz&#225;lez-Varas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02840633v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lourdeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carbonera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereira Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoeltz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marciani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001318v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lemos de Souza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Teixeira Mendes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0315746" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leplongeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-025-09197-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04672243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Carbonera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Serafim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barrios Quintana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#250;cia Herberts" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2178-2547-BGOELDI-2023-0056" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Caban&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Baena Preysler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00195-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372489v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos C&#233;sar Pereira Santos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Rosina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108489" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Xhauflair" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Gaffney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ford" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daud Tanudirjo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103192" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379017v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Paiva De Lima" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleiciane Aiane Noleto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103189" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Loponte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamara Santos de Almeida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Maestri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103714" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966205v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bueno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.12400" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caban&#232;s Julia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272135" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wilhelm Lund" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.12394" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.11904" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zanete Bertolini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Soares Cher&#233;m" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20502/rbg.v23i2.2059" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300356v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Jussara Schuster" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dias Pavei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103113" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677872v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Audouard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628445v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981.81222019000200007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gendron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951260v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007200v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iderlan de Souza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.10082" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Francisco  Serafim Monteiro da Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Herberts" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Kuczkovski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981.81222018000300008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977040v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i2.2548" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932114v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirlei Hoeltz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via de Oliveira E Lucas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i3.2530" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20555563.2016.1237828" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737666v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22562/2016.45.09" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22562/2016.45.10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729715v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.01.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2055556314Z.0000000005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757435v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.03.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743097v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clemente-Conte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050845" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/795C3A230549CF7122840F76CCCCF7BD8A92D5B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Daltrini Felice" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#232;de Guidon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050900" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A9D61BBE89A8807A69B3B8D62A37CD55C3A944A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929703v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pessis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos de Barros Correa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidon Ni&#232;de" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743136v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niede Guidon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX8PXH51-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929681v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825038v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonnec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352084v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965971v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;na Audouard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02155247v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/une-maison-sous-les-dunes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566794v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566332v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pailler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Donnart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757455v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Viana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727968v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Felice" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375541v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015477v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371588v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222785v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881658v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quintana V." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santos M. C." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silva S. F. S." TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756807v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt Dias" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784709v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Su&#225;rez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016506v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876996v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatt&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963866v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rosina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933834v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933842v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A. Pino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933858v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932330v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729475v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729470v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Daltrini-Felice" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729506v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice G. Daltrini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guidon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729497v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daltrini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gonz&#225;lez-Varas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02840633v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lourdeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carbonera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereira Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoeltz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marciani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001318v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lemos de Souza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Teixeira Mendes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0315746" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leplongeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-025-09197-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04672243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Carbonera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Serafim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barrios Quintana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#250;cia Herberts" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2178-2547-BGOELDI-2023-0056" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372489v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos C&#233;sar Pereira Santos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Rosina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108489" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Caban&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Baena Preysler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00195-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Xhauflair" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Gaffney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ford" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daud Tanudirjo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103192" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379017v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Paiva De Lima" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleiciane Aiane Noleto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103189" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Loponte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamara Santos de Almeida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Maestri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103714" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caban&#232;s Julia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272135" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bueno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.12400" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wilhelm Lund" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.12394" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.11904" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zanete Bertolini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Soares Cher&#233;m" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20502/rbg.v23i2.2059" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677872v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300356v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Jussara Schuster" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dias Pavei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103113" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Audouard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628445v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981.81222019000200007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951260v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gendron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267712v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007200v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iderlan de Souza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.10082" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Francisco  Serafim Monteiro da Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Herberts" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Kuczkovski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981.81222018000300008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977040v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i2.2548" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932114v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirlei Hoeltz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via de Oliveira E Lucas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i3.2530" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20555563.2016.1237828" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729715v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.01.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22562/2016.45.10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737666v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22562/2016.45.09" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2055556314Z.0000000005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757435v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.03.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743097v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clemente-Conte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050845" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/795C3A230549CF7122840F76CCCCF7BD8A92D5B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Daltrini Felice" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#232;de Guidon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050900" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A9D61BBE89A8807A69B3B8D62A37CD55C3A944A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929703v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pessis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos de Barros Correa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidon Ni&#232;de" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743136v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niede Guidon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.019" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX8PXH51-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825038v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonnec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352084v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965971v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;na Audouard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02155247v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/une-maison-sous-les-dunes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566794v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566332v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pailler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Donnart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757455v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Viana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727968v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Felice" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375541v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015477v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371588v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222785v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756807v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt Dias" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881658v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quintana V." TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santos M. C." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silva S. F. S." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016506v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784709v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Su&#225;rez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876996v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatt&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963866v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rosina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933834v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933842v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A. Pino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933858v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729475v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932330v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729470v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Daltrini-Felice" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729506v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice G. Daltrini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guidon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729497v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daltrini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>