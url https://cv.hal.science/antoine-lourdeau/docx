--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -620,165 +620,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dentro e fora da urna: deposições funerárias da unidade arqueológica Guarani a partir do sítio Uruguai 1, na Foz do Chapecó, Rio Grande do Sul</w:t>
+                <w:t xml:space="preserve">Exploring the Technological and Functional Diversity of Polyhedrons, Spheroids and Bolas: An Integrated and Comparative Analysis of Cases from France and North Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirian Carbonera</w:t>
+                <w:t xml:space="preserve">Julia Cabanès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Serafim</w:t>
+                <w:t xml:space="preserve">Antony Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Baena Preysler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Lúcia Herberts</w:t>
+                <w:t xml:space="preserve">Dominique Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletim do Museu Paraense Emilio Goeldi. Ciências Humanas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (2), pp.e20230056. </w:t>
+              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/2178-2547-BGOELDI-2023-0056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41982-024-00195-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04672243v1</w:t>
+                <w:t xml:space="preserve">hal-04734442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarchaeology of open-air sites of the Foz do Chapecó area in the upper Uruguay river, southern Brazil</w:t>
               </w:r>
@@ -790,259 +786,263 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos César Pereira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Rosina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 325, pp.108489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Technological and Functional Diversity of Polyhedrons, Spheroids and Bolas: An Integrated and Comparative Analysis of Cases from France and North Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Cabanès</w:t>
+                <w:t xml:space="preserve">Dentro e fora da urna: deposições funerárias da unidade arqueológica Guarani a partir do sítio Uruguai 1, na Foz do Chapecó, Rio Grande do Sul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirian Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Borel</w:t>
+                <w:t xml:space="preserve">Francisco Serafim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Baena Preysler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lourdeau</w:t>
+                <w:t xml:space="preserve">Vanessa Barrios Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Cliquet</w:t>
+                <w:t xml:space="preserve">Ana Lúcia Herberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.30. </w:t>
+              <w:t xml:space="preserve">Boletim do Museu Paraense Emilio Goeldi. Ciências Humanas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.e20230056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41982-024-00195-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/2178-2547-BGOELDI-2023-0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04734442v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04672243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des civilisations du végétal préhistoriques sous les tropiques ?</w:t>
               </w:r>
@@ -1279,51 +1279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of the curved lithic cleavers from the rainforest of southeastern South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Loponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thamara Santos de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1413,64 +1413,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeolithic polyhedrons, spheroids and bolas over time and space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabanès Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Baena Preysler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1846,51 +1846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos César Pereira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Felipe Soares Cherém</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1931,230 +1931,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vents du Grand Nord soufflent-ils jusqu'aux Tropiques ? Une réponse à Y. A. Gómez Coutouly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Holocene settlement, stratigraphy and chronology at the site of Uruguai 1-sector 1, Foz do Chapecó archaeological area, South Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos César Pereira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirian Carbonera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Rosina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Jussara Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Dias Pavei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.103113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677872v1</w:t>
+                <w:t xml:space="preserve">hal-03300356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene settlement, stratigraphy and chronology at the site of Uruguai 1-sector 1, Foz do Chapecó archaeological area, South Brazil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les vents du Grand Nord soufflent-ils jusqu'aux Tropiques ? Une réponse à Y. A. Gómez Coutouly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03300356v1</w:t>
+                <w:t xml:space="preserve">hal-03677872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre dans les îles il y a 4 000 ans. Les enseignements des fouilles de Beg ar Loued, île Molène</w:t>
               </w:r>
@@ -2563,51 +2563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (3), pp.205-216. </w:t>
@@ -2645,51 +2645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uma deposição funerária Guarani no alto rio Uruguai, Santa Catarina: escavação e obtenção de dados dos perfis funerário e biológico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Francisco  Serafim Monteiro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2870,51 +2870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debitagem laminar no Sul do Brasil: Habemus nucleos!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirlei Hoeltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3043,51 +3043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PaleoAmerica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (4), pp.286 - 302. </w:t>
@@ -3320,51 +3320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pré-história na foz do rio Chapecó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos César Pereira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4064,255 +4064,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterização tecnológica da indústria lítica do sítio Lagoa de Uri de Cima</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human occupation in South America by 20,000 BC: the Toca da Tira Peia site, Piauí, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boëda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niede Guidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundhamentos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.2840--2847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.02.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929681v1</w:t>
+                <w:t xml:space="preserve">hal-01743136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human occupation in South America by 20,000 BC: the Toca da Tira Peia site, Piauí, Brazil</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caracterização tecnológica da indústria lítica do sítio Lagoa de Uri de Cima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pagli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fundhamentos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (10)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01743136v1</w:t>
+                <w:t xml:space="preserve">hal-03929681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4596,64 +4596,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos César Pereira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5532,103 +5532,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and use of spheroids in the Lower Palaeolithic in Europe and Africa: comparative and integrative approach to enigmatic and emblematic objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Cabanès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Baena Preysler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union for Prehistoric and Protohistoric Sciences (IUPPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Meknes, Morocco</w:t>
@@ -5651,221 +5651,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tecnologia e povoamentos antigos do Brasil, Museu de Arqueologia e Etnologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beg ar Loued, Molène Island, Finistère (France), an Early Bronze Age insular settlement. Between autarchy and openness to the outside world.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loréna Audouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tecnologia e povoamentos antigos do Brasil, Museu de Arqueologia e Etnologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Programa de Pós-Graduação em Arqueologia do MAE-USP., Dec 2019, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Siedlungsarchäologie des Endneolithikums und der frühen Bronzezeit / Late Neolithic and Early Bronze Age Settlement Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Halle, Germany. pp.948-985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015477v1</w:t>
+                <w:t xml:space="preserve">hal-02371588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beg ar Loued, Molène Island, Finistère (France), an Early Bronze Age insular settlement. Between autarchy and openness to the outside world.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tecnologia e povoamentos antigos do Brasil, Museu de Arqueologia e Etnologia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Siedlungsarchäologie des Endneolithikums und der frühen Bronzezeit / Late Neolithic and Early Bronze Age Settlement Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Halle, Germany. pp.948-985</w:t>
+              <w:t xml:space="preserve">Tecnologia e povoamentos antigos do Brasil, Museu de Arqueologia e Etnologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programa de Pós-Graduação em Arqueologia do MAE-USP., Dec 2019, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371588v1</w:t>
+                <w:t xml:space="preserve">hal-04015477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beg ar Loued, île Molène (Finistère, France), un habitat insulaire de l’âge du Bronze ancien</w:t>
               </w:r>
@@ -6177,178 +6177,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O povoamento do Alto rio Uruguai no Holoceno inicial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lourdeau</w:t>
+                <w:t xml:space="preserve">Povoamento antigo na Bacia do Prata/Poblamiento temprano de la Cuenca del Plata.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Suárez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Simpósio Internacional de Arqueologia - Cenários de pesquisas da arqueologia brasileira</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université de Rondonôpolis, Sep 2018, Rondonôpolis, Brazil</w:t>
+              <w:t xml:space="preserve">3e Congresso Internacional de Arqueologia da Bacia do Prata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, São Leopoldo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016506v1</w:t>
+                <w:t xml:space="preserve">hal-02784709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Povoamento antigo na Bacia do Prata/Poblamiento temprano de la Cuenca del Plata.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Suárez</w:t>
+                <w:t xml:space="preserve">O povoamento do Alto rio Uruguai no Holoceno inicial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congresso Internacional de Arqueologia da Bacia do Prata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, São Leopoldo, Brazil</w:t>
+              <w:t xml:space="preserve">II Simpósio Internacional de Arqueologia - Cenários de pesquisas da arqueologia brasileira</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Rondonôpolis, Sep 2018, Rondonôpolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784709v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Povoamento antigo do Alto Rio Uruguai: novos dados da região de foz do Chapecó (Santa Catarina e Rio Grande do Sul).</w:t>
               </w:r>
@@ -7007,51 +7007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Daltrini Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7227,51 +7227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Daltrini-Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7339,51 +7339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Toca da Tira Peia occupation : new luminescence ages for the First settlements in South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7745,51 +7745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gonz&#225;lez-Varas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02840633v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lourdeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carbonera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereira Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoeltz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marciani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001318v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lemos de Souza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Teixeira Mendes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0315746" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leplongeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-025-09197-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04672243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Carbonera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Serafim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barrios Quintana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#250;cia Herberts" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2178-2547-BGOELDI-2023-0056" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372489v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos C&#233;sar Pereira Santos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Rosina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108489" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Caban&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Baena Preysler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00195-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Xhauflair" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Gaffney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ford" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daud Tanudirjo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103192" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379017v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Paiva De Lima" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleiciane Aiane Noleto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103189" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Loponte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamara Santos de Almeida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Maestri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103714" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caban&#232;s Julia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272135" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bueno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.12400" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wilhelm Lund" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.12394" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.11904" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zanete Bertolini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Soares Cher&#233;m" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20502/rbg.v23i2.2059" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677872v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300356v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Jussara Schuster" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dias Pavei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103113" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Audouard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628445v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981.81222019000200007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951260v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gendron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267712v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007200v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iderlan de Souza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.10082" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Francisco  Serafim Monteiro da Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Herberts" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Kuczkovski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981.81222018000300008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977040v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i2.2548" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932114v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirlei Hoeltz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via de Oliveira E Lucas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i3.2530" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20555563.2016.1237828" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729715v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.01.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22562/2016.45.10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737666v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22562/2016.45.09" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2055556314Z.0000000005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757435v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.03.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743097v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clemente-Conte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050845" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/795C3A230549CF7122840F76CCCCF7BD8A92D5B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Daltrini Felice" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#232;de Guidon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050900" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A9D61BBE89A8807A69B3B8D62A37CD55C3A944A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929703v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pessis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos de Barros Correa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidon Ni&#232;de" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743136v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niede Guidon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.019" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX8PXH51-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825038v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonnec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352084v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965971v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;na Audouard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02155247v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/une-maison-sous-les-dunes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566794v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566332v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pailler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Donnart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757455v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Viana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727968v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Felice" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375541v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015477v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371588v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222785v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756807v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt Dias" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881658v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quintana V." TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santos M. C." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silva S. F. S." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016506v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784709v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Su&#225;rez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876996v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatt&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963866v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rosina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933834v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933842v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A. Pino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933858v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729475v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932330v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729470v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Daltrini-Felice" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729506v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice G. Daltrini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guidon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729497v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daltrini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gonz&#225;lez-Varas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02840633v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lourdeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carbonera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereira Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoeltz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marciani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001318v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lemos de Souza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Teixeira Mendes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0315746" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leplongeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-025-09197-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Caban&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Baena Preysler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00195-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372489v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos C&#233;sar Pereira Santos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Rosina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Carbonera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108489" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04672243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Serafim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barrios Quintana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#250;cia Herberts" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2178-2547-BGOELDI-2023-0056" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Xhauflair" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Gaffney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ford" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daud Tanudirjo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103192" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379017v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Paiva De Lima" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleiciane Aiane Noleto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103189" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Loponte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamara Santos de Almeida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Maestri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103714" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caban&#232;s Julia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272135" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bueno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.12400" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wilhelm Lund" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.12394" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.11904" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zanete Bertolini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Soares Cher&#233;m" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20502/rbg.v23i2.2059" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300356v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Jussara Schuster" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dias Pavei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103113" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677872v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Audouard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628445v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981.81222019000200007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951260v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gendron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267712v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007200v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iderlan de Souza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.10082" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Francisco  Serafim Monteiro da Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Herberts" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Kuczkovski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981.81222018000300008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977040v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i2.2548" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932114v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirlei Hoeltz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via de Oliveira E Lucas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i3.2530" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20555563.2016.1237828" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729715v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.01.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22562/2016.45.10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737666v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22562/2016.45.09" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2055556314Z.0000000005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757435v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.03.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743097v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clemente-Conte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050845" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/795C3A230549CF7122840F76CCCCF7BD8A92D5B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Daltrini Felice" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#232;de Guidon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050900" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A9D61BBE89A8807A69B3B8D62A37CD55C3A944A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929703v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pessis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos de Barros Correa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidon Ni&#232;de" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743136v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niede Guidon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX8PXH51-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929681v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825038v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonnec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352084v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965971v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;na Audouard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02155247v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/une-maison-sous-les-dunes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566794v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566332v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pailler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Donnart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757455v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Viana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727968v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Felice" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375541v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371588v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015477v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222785v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756807v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt Dias" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881658v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quintana V." TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santos M. C." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silva S. F. S." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784709v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Su&#225;rez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016506v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876996v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatt&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963866v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rosina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933834v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933842v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A. Pino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933858v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729475v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932330v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729470v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Daltrini-Felice" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729506v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice G. Daltrini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guidon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729497v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daltrini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>