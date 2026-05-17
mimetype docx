--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -246,1349 +246,1081 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton and helium ions acceleration in near-critical density gas targets by short-pulse Ti:Sa PW-class laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Henares</w:t>
+                <w:t xml:space="preserve">J.L Henares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Puyuelo-Valdes</w:t>
+                <w:t xml:space="preserve">P Puyuelo-Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Salgado-López</w:t>
+                <w:t xml:space="preserve">C Salgado-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.I. Apiñaniz</w:t>
+                <w:t xml:space="preserve">J.I Apiñaniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bradford</w:t>
+                <w:t xml:space="preserve">P Bradford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 89 (6), pp.965890601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022377823001332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801965v1</w:t>
+                <w:t xml:space="preserve">hal-04424997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton and helium ions acceleration in near-critical density gas targets by short-pulse Ti:Sa PW-class laser</w:t>
+                <w:t xml:space="preserve">Parametric study of high-energy ring-shaped electron beams from a laser wakefield accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L Henares</w:t>
+                <w:t xml:space="preserve">A Maitrallain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Puyuelo-Valdes</w:t>
+                <w:t xml:space="preserve">E Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Salgado-López</w:t>
+                <w:t xml:space="preserve">M Streeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.I Apiñaniz</w:t>
+                <w:t xml:space="preserve">B Kettle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Bradford</w:t>
+                <w:t xml:space="preserve">R Spesyvtsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Plasma Phys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022377823001332⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (1), pp.013017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ac3efd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424997v1</w:t>
+                <w:t xml:space="preserve">hal-04770148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton and helium ions acceleration in near-critical density gas targets by short-pulse Ti:Sa PW-class laser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Bradford</w:t>
+                <w:t xml:space="preserve">Vacuum ultraviolet coherent undulator radiation from attosecond electron bunches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas van der Geer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke de Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Dewhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Kornaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022377823001332⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.14595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-93640-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780852v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study of high-energy ring-shaped electron beams from a laser wakefield accelerator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Spesyvtsev</w:t>
+                <w:t xml:space="preserve">Transport and analysis of electron beams from a laser wakefield accelerator in the 100 MeV energy range with a dedicated magnetic line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maitrallain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.L. Audet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dobosz Dufrénoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ac3efd⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 908, pp.159-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2018.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770148v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum ultraviolet coherent undulator radiation from attosecond electron bunches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Kornaszewski</w:t>
+                <w:t xml:space="preserve">Localization of ionization-induced trapping in a laser wakefield accelerator using a density down-ramp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. L. Audet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ekerfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Gallardo González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (5), pp.055009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/58/5/055009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-93640-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04770185v1</w:t>
+                <w:t xml:space="preserve">cea-01426485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and analysis of electron beams from a laser wakefield accelerator in the 100 MeV energy range with a dedicated magnetic line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron injector for compact staged high energy accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.L. Audet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.G. Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maitrallain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dobosz Dufrénoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Maynard</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 908, pp.159-166. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2018.08.004⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 839, pp.304-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880805v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01427237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of ionization-induced trapping in a laser wakefield accelerator using a density down-ramp</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Investigation of ionization-induced electron injection in a wakefield driven by laser inside a gas cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-L. Audet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">I Gallardo González</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-G. Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/58/5/055009⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23, 023110 (6 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4942033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01426485v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01290453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron injector for compact staged high energy accelerator</w:t>
-[...83 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnosis of energy transport in iron buried layer targets using an extreme ultraviolet laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.01.035⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">M. Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Culfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.-L. Audet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Hansson</w:t>
+                <w:t xml:space="preserve">A. Rossall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lee</w:t>
+                <w:t xml:space="preserve">L. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-G. Desforges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Maynard</w:t>
+                <w:t xml:space="preserve">O. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 23, 023110 (6 p.). </w:t>
+              <w:t xml:space="preserve">, 2015, 22 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4942033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4913357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1598,2344 +1330,2344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser plasma acceleration for radio nuclide production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Maitrallain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GdR Scipac 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR Scipac; Réseau Instrumentation Faisceaux, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-driven collisionless shock acceleration of ions from near-critical dense gas jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Minjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Jorge Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medhi Tarisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Maitrallain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Using Extreme Light Infrastructures: New Frontiers with Petawatt-Level Lasers VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Prague, Czech Republic. pp.11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3057944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma photonic structures for high power laser beam transport systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Jaroszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slav Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coherent and Incoherent Radiation Sources based on Laser-driven Relativistic Plasma Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Prague, France. pp.10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3060130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coherent undulator source based on coherent synchrotron radiation from attosecond electron bunches produced by a laser-plasma accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Kornaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Maitrallain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiruththika Sivanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mark Wiggins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compact EUV &amp; X-ray Light Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Budapest, France. pp.EF5A.3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/EUVXRAY.2022.EF5A.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focused beam dosimetry of short VHEE bunches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Maitrallain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Jaroszynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relativistic Plasma Waves and Particle Beams as Coherent and Incoherent Radiation Sources IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online Only, France. pp.19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2595299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of electron high energy beams with a ring-like structure by a dual stage laser wakefield accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Spesyvtsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Maitrallain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relativistic Plasma Waves and Particle Beams as Coherent and Incoherent Radiation Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Prague, France. pp.14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2522781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of a laser plasma accelerator x-ray source size using a Kirkpatrick-Baez microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Spesyvtsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Maitrallain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relativistic Plasma Waves and Particle Beams as Coherent and Incoherent Radiation Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Prague, France. pp.25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2522778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a double dipole electron spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Maitrallain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas van der Geer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke de Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Manahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Wiggins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Acceleration of Electrons, Protons, and Ions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Prague, France. pp.37, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2522782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application programmes at the Scottish Centre for the Application of Plasma-based Accelerators (SCAPA)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A simple method of producing a focused x-ray beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">James Feehan</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Kokurewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Cipiccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Maitrallain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relativistic Plasma Waves and Particle Beams as Coherent and Incoherent Radiation Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Prague, France. pp.28, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2520717⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Prague, France. pp.27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2524167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770192v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method of producing a focused x-ray beam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Application programmes at the Scottish Centre for the Application of Plasma-based Accelerators (SCAPA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Wiggins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Shahzad</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Feehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relativistic Plasma Waves and Particle Beams as Coherent and Incoherent Radiation Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Prague, France. pp.27, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2524167⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Prague, France. pp.28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2520717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770201v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma density shaping for attosecond electron bunch generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Kornaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Spesyvtsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemysław Wachulak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relativistic Plasma Waves and Particle Beams as Coherent and Incoherent Radiation Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Prague, France. pp.26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2522780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact radiation sources based on laser-driven plasma waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sijia Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeyoun Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Kokurewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII International Symposium on High Power Laser Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Frascati, France. pp.48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2522929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas cell density characterization for laser wakefield acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.L. Audet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dobosz Dufrénoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maitrallain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Advanced Accelerator Concepts Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, La Biodola, Italy. pp.383-386, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2018.01.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Injector for Multi-Stage Laser-Driven Plasma Accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Audet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Particle Accelerator Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Copenhagen, Denmark. pp.WEPVA001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2017-WEPVA001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing of laser-irradiated solid targets using extreme ultraviolet radiation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Multiple pulses EUV laser pumping: ASE, seeded operations, and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kazamias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pittman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guilbaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Kazamias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2013, San Diego, France. pp.884911, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2022744⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2013, San Diego, France. pp.884910, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2025347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770223v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple pulses EUV laser pumping: ASE, seeded operations, and applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Probing of laser-irradiated solid targets using extreme ultraviolet radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tallents</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rossall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kazamias</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2013, San Diego, France. pp.884910, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2025347⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2013, San Diego, France. pp.884911, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2022744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770225v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PP12.02 REAL-TIME DOSIMETRY OF VERY HIGH ENERGY ELECTRONS USING FLUORESCENCE SPECTROSCOPY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jaroszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maitrallain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Congress of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Munich (Allemagne), France. 125, pp.103883, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmp.2024.103883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A REVIEW OF RECENT STUDIES INVOLVING THE DOSIMETRY AND FOCUSSING OF VERY HIGH ENERGY ELECTRONS FROM LINEAR ACCELERATORS AND LASER-PLASMA WAKEFIELD ACCELERATORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jaroszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maitrallain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLASH Radiotherapy and Particle Therapy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Barcelona (ES), France. 94, pp.S83-S84, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01624-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3945,100 +3677,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accélération laser-plasma : mise en forme de faisceaux d’électrons pour les applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Maitrallain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique des plasmas [physics.plasm-ph]. Université Paris Saclay (COmUE), 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017SACLS314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01629331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4048,105 +3780,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser plasma acceleration : a focus on medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Maitrallain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Saint Pierre Oléron, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4293,51 +4025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801976v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitrallain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bontemps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonvalet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friday Emmanuel Atukpor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377824000461" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801965v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Henares" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puyuelo-Valdes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salgado-L&#243;pez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Api&#241;aniz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bradford" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377823001332" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424997v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Henares" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Puyuelo-Valdes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Salgado-L&#243;pez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I Api&#241;aniz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bradford" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maitrallain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brunetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Streeter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kettle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Spesyvtsev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac3efd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Brunetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van der Geer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke de Loos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Dewhurst" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kornaszewski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93640-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880805v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Audet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dobosz Dufr&#233;noy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanc&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maynard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.08.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426485v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hansson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Audet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ekerfelt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aurand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gallardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/5/055009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01427237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Desforges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bougeard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01290453v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-L. Audet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lee" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Desforges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942033" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shahzad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Culfa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossall" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wilson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913357" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426345v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maitrallain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Minjou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Jorge Santos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Tarisien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3057944" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121983v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Jaroszynski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Vieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Holt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slav Ivanov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Dong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3060130" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiruththika Sivanathan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mark Wiggins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/EUVXRAY.2022.EF5A.3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2595299" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Spesyvtsev" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Shahzad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2522781" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Reid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2522778" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770203v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Manahan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wiggins" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2522782" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boyd" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Butler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Feehan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2520717" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770201v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kokurewicz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cipiccia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2524167" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770202v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Wachulak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2522780" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770208v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Battaglia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijia Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeyoun Kang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2522929" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703628v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.01.053" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Audet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chanc&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delerue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delferri&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2017-WEPVA001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770223v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tallents" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2022744" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2025347" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770160v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mill" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaroszynski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldacchino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103883" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770180v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brunetti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01624-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01629331v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS314" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852123v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801976v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitrallain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bontemps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonvalet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friday Emmanuel Atukpor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377824000461" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Henares" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Puyuelo-Valdes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Salgado-L&#243;pez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I Api&#241;aniz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bradford" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377823001332" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maitrallain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brunetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Streeter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kettle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Spesyvtsev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac3efd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770185v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Brunetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van der Geer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke de Loos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Dewhurst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kornaszewski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93640-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880805v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Audet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dobosz Dufr&#233;noy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanc&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maynard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.08.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426485v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hansson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Audet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ekerfelt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aurand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gallardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/5/055009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01427237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Desforges" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bougeard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01290453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-L. Audet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Desforges" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770228v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shahzad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Culfa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wilson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913357" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426345v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maitrallain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Minjou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Jorge Santos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Tarisien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3057944" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Jaroszynski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Vieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Holt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slav Ivanov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Dong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3060130" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiruththika Sivanathan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mark Wiggins" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/EUVXRAY.2022.EF5A.3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770187v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2595299" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Spesyvtsev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Shahzad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2522781" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Reid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2522778" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770203v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Manahan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wiggins" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2522782" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kokurewicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cipiccia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2524167" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boyd" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Butler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Feehan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2520717" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770202v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Wachulak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2522780" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770208v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Battaglia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijia Chen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeyoun Kang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2522929" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703628v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.01.053" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646000v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Audet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chanc&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delerue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delferri&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2017-WEPVA001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770225v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2025347" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770223v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tallents" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2022744" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770160v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mill" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaroszynski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldacchino" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103883" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770180v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brunetti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01624-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01629331v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS314" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852123v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>