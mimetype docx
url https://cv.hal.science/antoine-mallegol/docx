--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -360,291 +360,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164265v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Iterated Greedy Algorithm for Hydrographic Survey Routing Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DeSEAsion : un outil d’analyse de risques pour la planification des levés hydrographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Le Gleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leidinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mallégol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Son Duy Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geodesy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01490419.2021.1993386⟩</w:t>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.97-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-19176724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428158v1</w:t>
+                <w:t xml:space="preserve">hal-05073683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeSEAsion : un outil d’analyse de risques pour la planification des levés hydrographiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Hybrid Iterated Greedy Algorithm for Hydrographic Survey Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Son Duy Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mallégol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Loyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.97-114. </w:t>
+              <w:t xml:space="preserve">Marine Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-19176724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01490419.2021.1993386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073683v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1231,234 +1231,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Sankey diagrams to visualize the evolution of communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Collaborative Decision Aiding Tool for Spatial Decision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mallégol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Conference on Operational Research (EURO 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">16th Decision Deck Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500728v1</w:t>
+                <w:t xml:space="preserve">hal-02462342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Collaborative Decision Aiding Tool for Spatial Decision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Sankey diagrams to visualize the evolution of communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mallégol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bothorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Decision Deck Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">30th European Conference on Operational Research (EURO 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462342v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles in social interactions: graphlets in temporal networks applied to learning analytics</w:t>
               </w:r>
@@ -1470,51 +1470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1850,51 +1850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04319803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mall&#233;gol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11234855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04164265v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Duy Dao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2022.109243" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03428158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2021.1993386" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073683v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Le Gleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leidinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176724" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0130" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03376337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03376386v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02462329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02500728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02462342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317823v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charbey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruffieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4_41" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04457886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IMTA0383" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04319803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mall&#233;gol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11234855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04164265v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Duy Dao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2022.109243" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Le Gleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leidinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176724" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03428158v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2021.1993386" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0130" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03376337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03376386v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02462329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02462342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02500728v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317823v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charbey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruffieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4_41" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04457886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IMTA0383" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>