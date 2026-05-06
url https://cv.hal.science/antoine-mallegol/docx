--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1231,234 +1231,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Collaborative Decision Aiding Tool for Spatial Decision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Sankey diagrams to visualize the evolution of communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mallégol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bothorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Decision Deck Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">30th European Conference on Operational Research (EURO 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462342v1</w:t>
+                <w:t xml:space="preserve">hal-02500728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Sankey diagrams to visualize the evolution of communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Collaborative Decision Aiding Tool for Spatial Decision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mallégol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Conference on Operational Research (EURO 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">16th Decision Deck Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500728v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles in social interactions: graphlets in temporal networks applied to learning analytics</w:t>
               </w:r>
@@ -1470,51 +1470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1850,51 +1850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04319803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mall&#233;gol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11234855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04164265v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Duy Dao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2022.109243" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Le Gleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leidinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176724" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03428158v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2021.1993386" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0130" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03376337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03376386v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02462329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02462342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02500728v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317823v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charbey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruffieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4_41" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04457886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IMTA0383" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04319803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mall&#233;gol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11234855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04164265v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Duy Dao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2022.109243" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Le Gleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leidinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176724" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03428158v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2021.1993386" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0130" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03376337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03376386v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02462329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02500728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02462342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317823v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charbey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruffieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4_41" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04457886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IMTA0383" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>